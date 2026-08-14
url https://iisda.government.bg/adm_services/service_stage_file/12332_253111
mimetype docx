--- v0 (2026-05-23)
+++ v1 (2026-08-14)
@@ -760,51 +760,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="00971206">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BE31A0" w14:textId="140C8940" w:rsidR="009807BA" w:rsidRPr="00393859" w:rsidRDefault="00FA12E9" w:rsidP="005F1C3A">
+    <w:p w14:paraId="69BE31A0" w14:textId="140C8940" w:rsidR="009807BA" w:rsidRPr="00393859" w:rsidRDefault="0047617C" w:rsidP="005F1C3A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="005F1C3A" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009807BA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0277FBF4" w14:textId="77777777" w:rsidR="00BB3078" w:rsidRDefault="00BB3078" w:rsidP="00FC787D">
       <w:pPr>
@@ -1389,275 +1389,301 @@
       <w:r w:rsidR="00FA6B12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                          </w:t>
       </w:r>
       <w:r w:rsidR="00260260" w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7792E8CC" w14:textId="77777777" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
+    <w:p w14:paraId="7792E8CC" w14:textId="48622D9E" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга-3 работни дни </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00055650">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/3.50 лв.                  </w:t>
+        <w:t xml:space="preserve">евро              </w:t>
+      </w:r>
+      <w:r w:rsidR="0066261E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/3.50 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59F9E061" w14:textId="2516EF26" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
+        <w:t>евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F9E061" w14:textId="709776E0" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.                             </w:t>
+        <w:t xml:space="preserve"> евро                      </w:t>
+      </w:r>
+      <w:r w:rsidR="0066261E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6221D642" w14:textId="6ADDAF20" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6221D642" w14:textId="5FA5583F" w:rsidR="003F034B" w:rsidRDefault="003F034B" w:rsidP="003F034B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.                              </w:t>
+        <w:t xml:space="preserve"> евро                            </w:t>
+      </w:r>
+      <w:r w:rsidR="0066261E">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195CB6FF" w14:textId="77777777" w:rsidR="00BB3078" w:rsidRDefault="00BB3078" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk202779826"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk202515203"/>
     </w:p>
     <w:p w14:paraId="18F35B62" w14:textId="4A577CD4" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заплаща се фиксирана такса в зависимост от начина на предоставяне на резултат от електронната административна услуга, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B058C60" w14:textId="245C546F" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
+    <w:p w14:paraId="4B058C60" w14:textId="507960D4" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Експресна услуга п</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о електронен път – </w:t>
       </w:r>
       <w:r w:rsidR="00B14DD4">
         <w:t>3.23</w:t>
       </w:r>
       <w:r w:rsidR="00B14DD4">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> евро</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="32AE641D" w14:textId="77777777" w:rsidR="00BB3078" w:rsidRDefault="00BB3078" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE72D8C" w14:textId="14E51048" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начин на плащане:</w:t>
@@ -1710,72 +1736,64 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FDDD8E" w14:textId="77777777" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk200977511"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „Банка ДСК</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>         „Банка ДСК"  АД</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50294C4E" w14:textId="77777777" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
@@ -1811,52 +1829,50 @@
         <w:t>                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Код за вид плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AC4D69" w14:textId="0E35F92C" w:rsidR="00BE1645" w:rsidRPr="00D754E8" w:rsidRDefault="00BE1645" w:rsidP="00BE1645">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                          Административни услуги </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0724C7C9" w14:textId="5FB481D9" w:rsidR="008D1980" w:rsidRDefault="00B14DD4" w:rsidP="008D1980">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2692,58 +2708,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FE895CD" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRDefault="00C74E15" w:rsidP="00AE37DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="00BB3078">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1274" w:bottom="0" w:left="1134" w:header="562" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61FBA962" w14:textId="77777777" w:rsidR="00FA12E9" w:rsidRDefault="00FA12E9" w:rsidP="00FF711E">
+    <w:p w14:paraId="7660FD47" w14:textId="77777777" w:rsidR="0047617C" w:rsidRDefault="0047617C" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC58BBA" w14:textId="77777777" w:rsidR="00FA12E9" w:rsidRDefault="00FA12E9" w:rsidP="00FF711E">
+    <w:p w14:paraId="463B352D" w14:textId="77777777" w:rsidR="0047617C" w:rsidRDefault="0047617C" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2772,58 +2788,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="334F7A50" w14:textId="77777777" w:rsidR="00FA12E9" w:rsidRDefault="00FA12E9" w:rsidP="00FF711E">
+    <w:p w14:paraId="1C028469" w14:textId="77777777" w:rsidR="0047617C" w:rsidRDefault="0047617C" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D4CF04B" w14:textId="77777777" w:rsidR="00FA12E9" w:rsidRDefault="00FA12E9" w:rsidP="00FF711E">
+    <w:p w14:paraId="06574EC9" w14:textId="77777777" w:rsidR="0047617C" w:rsidRDefault="0047617C" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="51259DBF" w14:textId="31CA6689" w:rsidR="00F643B5" w:rsidRPr="0008738F" w:rsidRDefault="00C74E15" w:rsidP="005F1C3A">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="4" w:name="_Hlk216872880"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk216872881"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk216872883"/>
@@ -4942,51 +4958,50 @@
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -5036,71 +5051,73 @@
     <w:rsid w:val="002B4A37"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="002F16CC"/>
     <w:rsid w:val="00307408"/>
     <w:rsid w:val="00322942"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="003378E5"/>
     <w:rsid w:val="00343F8F"/>
     <w:rsid w:val="003553E9"/>
     <w:rsid w:val="00372D9B"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="00376B67"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003A3024"/>
     <w:rsid w:val="003C7E0A"/>
     <w:rsid w:val="003D36DA"/>
     <w:rsid w:val="003D4033"/>
     <w:rsid w:val="003D7886"/>
     <w:rsid w:val="003E0735"/>
     <w:rsid w:val="003E342B"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="003F034B"/>
     <w:rsid w:val="004078A9"/>
     <w:rsid w:val="00415598"/>
     <w:rsid w:val="00417924"/>
+    <w:rsid w:val="0047617C"/>
     <w:rsid w:val="004B7818"/>
     <w:rsid w:val="004E31AF"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F2DDC"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="005046F1"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="0057425F"/>
     <w:rsid w:val="0057555C"/>
     <w:rsid w:val="00576144"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005D7C80"/>
     <w:rsid w:val="005E35EE"/>
     <w:rsid w:val="005F1C3A"/>
     <w:rsid w:val="005F2B14"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00630EC0"/>
     <w:rsid w:val="00634D8F"/>
+    <w:rsid w:val="0066261E"/>
     <w:rsid w:val="00666DD2"/>
     <w:rsid w:val="00671356"/>
     <w:rsid w:val="0068399F"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="0069531B"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006A75A5"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="0070484D"/>
     <w:rsid w:val="007211AB"/>
     <w:rsid w:val="00761A6C"/>
     <w:rsid w:val="00783C40"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A3EBB"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007C72B8"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="0086299D"/>
     <w:rsid w:val="008679A4"/>
@@ -6223,82 +6240,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6666CA-1D62-478D-B48E-0BF3509367AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDCFF932-433E-4D30-AD2A-7254AFF95727}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>693</Words>
-  <Characters>3956</Characters>
+  <Words>690</Words>
+  <Characters>3938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4640</CharactersWithSpaces>
+  <CharactersWithSpaces>4619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>