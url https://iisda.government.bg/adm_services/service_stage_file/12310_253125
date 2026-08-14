--- v0 (2026-05-23)
+++ v1 (2026-08-14)
@@ -5,59 +5,50 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="66AB4355" w14:textId="77777777" w:rsidR="00E804C6" w:rsidRDefault="00E804C6" w:rsidP="00141C30">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="474C6193" w14:textId="650A32C8" w:rsidR="00F6613A" w:rsidRDefault="005C6E29" w:rsidP="005C6E29">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7138"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9634"/>
         </w:tabs>
         <w:ind w:right="425"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
@@ -624,82 +615,84 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>местните</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB6CE6" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>такси</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>цени</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC787D" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B4A37" w:rsidRPr="00A7322D">
         <w:rPr>
@@ -1245,63 +1238,65 @@
         </w:rPr>
         <w:t>Държавна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>агенция„Електронно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>управление</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002A0096" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF2DF0F" w14:textId="38DDA222" w:rsidR="00A80B37" w:rsidRPr="00A7322D" w:rsidRDefault="00DA02D6" w:rsidP="00A80B37">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="003A4D59" w:rsidRPr="00A7322D">
@@ -1318,51 +1313,51 @@
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A80B37" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A80B37" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A80B37" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59641B03" w14:textId="33333A0B" w:rsidR="009A549B" w:rsidRPr="00D91684" w:rsidRDefault="00954384" w:rsidP="00A80B37">
+    <w:p w14:paraId="59641B03" w14:textId="33333A0B" w:rsidR="009A549B" w:rsidRPr="00D91684" w:rsidRDefault="00C12D01" w:rsidP="00A80B37">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A80B37" w:rsidRPr="00D91684">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2034?mId=351&amp;cP=1&amp;q=2034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="523FABDD" w14:textId="58326D54" w:rsidR="00250EB6" w:rsidRPr="00A7322D" w:rsidRDefault="00477C07" w:rsidP="00477C07">
       <w:pPr>
@@ -1426,51 +1421,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на община Луковит</w:t>
       </w:r>
       <w:r w:rsidR="003A4D59" w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с КЕП, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7322D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214DD1CB" w14:textId="54F5C2AA" w:rsidR="00477C07" w:rsidRPr="00D91684" w:rsidRDefault="00954384" w:rsidP="00250EB6">
+    <w:p w14:paraId="214DD1CB" w14:textId="54F5C2AA" w:rsidR="00477C07" w:rsidRPr="00D91684" w:rsidRDefault="00C12D01" w:rsidP="00250EB6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00563862" w:rsidRPr="00D91684">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00477C07" w:rsidRPr="00D91684">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2187,213 +2182,249 @@
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Многоезично стандартно удостоверение:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60682D18" w14:textId="77777777" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
+    <w:p w14:paraId="60682D18" w14:textId="259C670B" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга-3 работни дни - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/3.50 лв.                 </w:t>
+        <w:t xml:space="preserve">евро            </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83A70">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> обикновена услуга - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>евро/3.50 лв.</w:t>
+        <w:t>евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796E449" w14:textId="77777777" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
+    <w:p w14:paraId="1796E449" w14:textId="242915DD" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга-1 работен ден - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.                            </w:t>
+        <w:t xml:space="preserve"> евро                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83A70">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бърза услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>2.68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/5.25 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C093F2" w14:textId="77777777" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
+    <w:p w14:paraId="12C093F2" w14:textId="3D980AA8" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга-до 2 часа - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.                             </w:t>
+        <w:t xml:space="preserve"> евро                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83A70">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> експресна услуга - </w:t>
       </w:r>
       <w:r>
         <w:t>3.58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/7.00 лв.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F87313" w14:textId="77777777" w:rsidR="00D91684" w:rsidRDefault="00D91684" w:rsidP="00D91684">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6292AF51" w14:textId="77777777" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заплаща</w:t>
@@ -2674,51 +2705,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>следва</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305C9237" w14:textId="63F025DA" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
+    <w:p w14:paraId="305C9237" w14:textId="77BCB736" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Експресна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуга</w:t>
@@ -2755,71 +2786,51 @@
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>път</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00C96597" w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>3.23 евро/</w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>3.23 евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E472F8F" w14:textId="77777777" w:rsidR="001A61EC" w:rsidRPr="00044BA5" w:rsidRDefault="001A61EC" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A620F03" w14:textId="682493CE" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начин</w:t>
@@ -3293,89 +3304,89 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0E35EF" w14:textId="77777777" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
+    <w:p w14:paraId="4F0E35EF" w14:textId="1DCD82B6" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00DA02D6" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Административни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>  </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D07A8F" w14:textId="6BF8661A" w:rsidR="00DA02D6" w:rsidRPr="00044BA5" w:rsidRDefault="00D25DD9" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00044BA5">
@@ -3470,58 +3481,78 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DA02D6" w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00DA02D6" w:rsidRPr="00044BA5">
           <w:rPr>
             <w:rStyle w:val="ab"/>
           </w:rPr>
           <w:t>https://pay.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA02D6" w:rsidRPr="00044BA5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="01FE5EA5" w14:textId="77777777" w:rsidR="001A61EC" w:rsidRPr="00044BA5" w:rsidRDefault="001A61EC" w:rsidP="00DA02D6">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="01FE5EA5" w14:textId="701C4FC3" w:rsidR="001A61EC" w:rsidRDefault="001A61EC" w:rsidP="00DA02D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092CEF45" w14:textId="1BE3CE42" w:rsidR="00B83A70" w:rsidRDefault="00B83A70" w:rsidP="00DA02D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6C898E" w14:textId="77777777" w:rsidR="00B83A70" w:rsidRPr="00044BA5" w:rsidRDefault="00B83A70" w:rsidP="00DA02D6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1D48FBE1" w14:textId="77777777" w:rsidR="00A7322D" w:rsidRPr="00044BA5" w:rsidRDefault="00A7322D" w:rsidP="00DA02D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DBE885E" w14:textId="77777777" w:rsidR="00B8023D" w:rsidRPr="00E24E1B" w:rsidRDefault="00B8023D" w:rsidP="00B8023D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7138"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9634"/>
         </w:tabs>
         <w:ind w:right="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
@@ -3558,52 +3589,50 @@
       </w:r>
       <w:r w:rsidRPr="00E24E1B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24E1B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFF2450" w14:textId="7C3BF7F7" w:rsidR="00A7322D" w:rsidRDefault="00A7322D" w:rsidP="00A7322D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t>Документите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t>се</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t>издават</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -4838,77 +4867,79 @@
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>вътрешни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>пощенски</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007C501E" w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>пратки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>сте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC7F58">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -5629,58 +5660,58 @@
     </w:p>
     <w:p w14:paraId="0CD730F0" w14:textId="77777777" w:rsidR="00C74E15" w:rsidRPr="00D91684" w:rsidRDefault="00C74E15" w:rsidP="00D25DD9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidRPr="00D91684" w:rsidSect="001A61EC">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1133" w:bottom="709" w:left="1134" w:header="993" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1325519B" w14:textId="77777777" w:rsidR="00954384" w:rsidRDefault="00954384" w:rsidP="00FF711E">
+    <w:p w14:paraId="10A6DF18" w14:textId="77777777" w:rsidR="00C12D01" w:rsidRDefault="00C12D01" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="542018EB" w14:textId="77777777" w:rsidR="00954384" w:rsidRDefault="00954384" w:rsidP="00FF711E">
+    <w:p w14:paraId="05067F46" w14:textId="77777777" w:rsidR="00C12D01" w:rsidRDefault="00C12D01" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5709,58 +5740,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AA2EFC5" w14:textId="77777777" w:rsidR="00954384" w:rsidRDefault="00954384" w:rsidP="00FF711E">
+    <w:p w14:paraId="2B924216" w14:textId="77777777" w:rsidR="00C12D01" w:rsidRDefault="00C12D01" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B4E96B0" w14:textId="77777777" w:rsidR="00954384" w:rsidRDefault="00954384" w:rsidP="00FF711E">
+    <w:p w14:paraId="43012C98" w14:textId="77777777" w:rsidR="00C12D01" w:rsidRDefault="00C12D01" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="36014EF6" w14:textId="79D51DF5" w:rsidR="00F643B5" w:rsidRPr="00477C07" w:rsidRDefault="00C74E15" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
@@ -7719,51 +7750,51 @@
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -7884,56 +7915,58 @@
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="00A60756"/>
     <w:rsid w:val="00A7322D"/>
     <w:rsid w:val="00A7418A"/>
     <w:rsid w:val="00A77CEC"/>
     <w:rsid w:val="00A80B37"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AC34AB"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AD64BE"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00AF4DBA"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B11280"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B57AFA"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B8023D"/>
     <w:rsid w:val="00B8312C"/>
+    <w:rsid w:val="00B83A70"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA2C1D"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BE1A9F"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C03A19"/>
+    <w:rsid w:val="00C12D01"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C24035"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C63246"/>
     <w:rsid w:val="00C63290"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00C96597"/>
     <w:rsid w:val="00CA441B"/>
     <w:rsid w:val="00CA4841"/>
     <w:rsid w:val="00CB50EC"/>
     <w:rsid w:val="00CB759C"/>
     <w:rsid w:val="00CC7F58"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D136E3"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00D25DD9"/>
     <w:rsid w:val="00D76D51"/>
     <w:rsid w:val="00D91684"/>
     <w:rsid w:val="00DA02D6"/>
     <w:rsid w:val="00DA6B24"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6995"/>
@@ -8090,98 +8123,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8922,82 +8958,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A34AC5E3-C30E-459D-A13C-515BA8569A1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D348FE79-ADA2-496D-AE65-114EF48A9183}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>749</Words>
-  <Characters>4270</Characters>
+  <Words>745</Words>
+  <Characters>4250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5009</CharactersWithSpaces>
+  <CharactersWithSpaces>4986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>