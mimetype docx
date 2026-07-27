--- v0 (2026-05-22)
+++ v1 (2026-07-27)
@@ -12448,51 +12448,51 @@
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A649761" w14:textId="536F422C" w:rsidR="007B4D9D" w:rsidRPr="00602FC4" w:rsidRDefault="00031400" w:rsidP="007B4D9D">
+    <w:p w14:paraId="5A649761" w14:textId="536F422C" w:rsidR="007B4D9D" w:rsidRPr="00602FC4" w:rsidRDefault="00A808D3" w:rsidP="007B4D9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00602FC4" w:rsidRPr="008A6298">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/1997?mId=351&amp;cP=1&amp;q=1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00602FC4">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621DA3E2" w14:textId="325D3338" w:rsidR="005E55CE" w:rsidRDefault="00AC233A" w:rsidP="00AC233A">
@@ -12521,51 +12521,51 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">чрез портала за електронни административни услуги в интернет страницата на община Луковит </w:t>
       </w:r>
       <w:r w:rsidR="00D9010B">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с КЕП, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEDCB70" w14:textId="73DA5C18" w:rsidR="00AC233A" w:rsidRPr="00393859" w:rsidRDefault="00031400" w:rsidP="005E55CE">
+    <w:p w14:paraId="2DEDCB70" w14:textId="73DA5C18" w:rsidR="00AC233A" w:rsidRPr="00393859" w:rsidRDefault="00A808D3" w:rsidP="005E55CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="ab"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="005E55CE" w:rsidRPr="00894D43">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://auslugi.com/public/home/lukovit/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC233A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E38A015" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00F63EBD" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
@@ -13001,596 +13001,602 @@
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00B05252">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/Местопребиваване/</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0360810C" w14:textId="39B5F817" w:rsidR="00E05417" w:rsidRPr="00E05417" w:rsidRDefault="00E05417" w:rsidP="00E05417">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk215220798"/>
+    <w:p w14:paraId="0360810C" w14:textId="24A13412" w:rsidR="00E05417" w:rsidRPr="00E05417" w:rsidRDefault="00E05417" w:rsidP="00E05417">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk215220798"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202779826"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk202515203"/>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">обикновена услуга 2.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/4.00 лв.                                  </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve">евро                       </w:t>
+      </w:r>
+      <w:r w:rsidR="009F478C">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="009F478C">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">обикновена услуга 2.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/4.00 лв.                                  </w:t>
+        <w:t xml:space="preserve">евро                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284361C8" w14:textId="66167A27" w:rsidR="00E05417" w:rsidRPr="00E05417" w:rsidRDefault="00E05417" w:rsidP="00E05417">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk215220807"/>
+    <w:p w14:paraId="284361C8" w14:textId="18B5A7A7" w:rsidR="00E05417" w:rsidRPr="00E05417" w:rsidRDefault="00E05417" w:rsidP="00E05417">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk215220807"/>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">бърза услуга 3.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/6.00 лв.                                            </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">евро                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="009F478C">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">бърза услуга 3.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/6.00 лв.                                          </w:t>
+        <w:t xml:space="preserve">евро                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223EDEE2" w14:textId="77777777" w:rsidR="00E05417" w:rsidRDefault="00E05417" w:rsidP="008507E8">
+    <w:p w14:paraId="223EDEE2" w14:textId="0BED7D59" w:rsidR="00E05417" w:rsidRDefault="00E05417" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">експресна услуга 4.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/8.00 лв.                                     </w:t>
+        <w:t xml:space="preserve">евро                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F478C">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">експресна услуга 4.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">евро/8.00 </w:t>
-      </w:r>
+        <w:t>евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA1B7A" w14:textId="28F03570" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заплаща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>фиксирана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>такса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>зависимост</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>начина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>предоставяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>резултат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронната</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>административна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>както</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>следва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055D1E7F" w14:textId="4E6E8204" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>лв</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>експресна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Заплаща</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>се</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>фиксирана</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>такса</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>път</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...313 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00E05417">
         <w:t>3.68</w:t>
       </w:r>
       <w:r w:rsidR="00E05417">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> евро/</w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> евро</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60679553" w14:textId="77777777" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -13921,106 +13927,85 @@
         </w:rPr>
         <w:t>община</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020B7DDD" w14:textId="7DAC5F42" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
+    <w:p w14:paraId="020B7DDD" w14:textId="52EE3D62" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>         „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Банка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>"  АД</w:t>
+        <w:t xml:space="preserve"> ДСК" АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE83ED9" w14:textId="77777777" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
@@ -14107,109 +14092,99 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55074906" w14:textId="77777777" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
+    <w:p w14:paraId="55074906" w14:textId="57575986" w:rsidR="008507E8" w:rsidRPr="00D754E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Административни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>  </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>44</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 80 07</w:t>
+        <w:t>44 80 07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180BE2D2" w14:textId="1F597EDE" w:rsidR="008507E8" w:rsidRDefault="008507E8" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>чрез</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
@@ -14273,53 +14248,53 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>плащане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00DC0EE0">
           <w:rPr>
             <w:rStyle w:val="ab"/>
           </w:rPr>
           <w:t>https://pay.egov.bg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="7FB21035" w14:textId="32632717" w:rsidR="007370FD" w:rsidRDefault="007370FD" w:rsidP="008507E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">НИЕ ЩЕ ВИ ПРЕДОСТАВИМ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>УДОСТОВЕРЕНИЕТО</w:t>
@@ -16018,58 +15993,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C74E15" w:rsidSect="00E05417">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="322" w:right="566" w:bottom="0" w:left="1134" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57870D4D" w14:textId="77777777" w:rsidR="00031400" w:rsidRDefault="00031400" w:rsidP="00FF711E">
+    <w:p w14:paraId="19BA6EDD" w14:textId="77777777" w:rsidR="00A808D3" w:rsidRDefault="00A808D3" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32A12622" w14:textId="77777777" w:rsidR="00031400" w:rsidRDefault="00031400" w:rsidP="00FF711E">
+    <w:p w14:paraId="2FF29AF2" w14:textId="77777777" w:rsidR="00A808D3" w:rsidRDefault="00A808D3" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16119,58 +16094,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09BD101F" w14:textId="77777777" w:rsidR="00031400" w:rsidRDefault="00031400" w:rsidP="00FF711E">
+    <w:p w14:paraId="31FC8E06" w14:textId="77777777" w:rsidR="00A808D3" w:rsidRDefault="00A808D3" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F711931" w14:textId="77777777" w:rsidR="00031400" w:rsidRDefault="00031400" w:rsidP="00FF711E">
+    <w:p w14:paraId="1F85914D" w14:textId="77777777" w:rsidR="00A808D3" w:rsidRDefault="00A808D3" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="69E1CB75" w14:textId="77777777" w:rsidR="00DC222F" w:rsidRDefault="00DC222F" w:rsidP="0008738F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="164739D9" w14:textId="75F3FBDE" w:rsidR="007370FD" w:rsidRPr="00E05417" w:rsidRDefault="00C74E15" w:rsidP="0008738F">
     <w:pPr>
@@ -16403,51 +16378,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -18450,52 +18425,54 @@
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="00801883"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="00812B1E"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="00831953"/>
     <w:rsid w:val="008507E8"/>
     <w:rsid w:val="0085701E"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00894784"/>
     <w:rsid w:val="008E0E1E"/>
     <w:rsid w:val="008F01E9"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="00906EFF"/>
     <w:rsid w:val="00910A7B"/>
     <w:rsid w:val="00914DED"/>
     <w:rsid w:val="00956ECF"/>
     <w:rsid w:val="0097793A"/>
     <w:rsid w:val="009926AF"/>
     <w:rsid w:val="009A549B"/>
     <w:rsid w:val="009B57BF"/>
     <w:rsid w:val="009C0FC4"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
+    <w:rsid w:val="009F478C"/>
     <w:rsid w:val="00A43827"/>
     <w:rsid w:val="00A7418A"/>
+    <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AA465E"/>
     <w:rsid w:val="00AB5030"/>
     <w:rsid w:val="00AC233A"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B0334D"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B05252"/>
     <w:rsid w:val="00B17BB5"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B63526"/>
     <w:rsid w:val="00B75915"/>
     <w:rsid w:val="00B8312C"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BA6C93"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BD43F7"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C068EF"/>
     <w:rsid w:val="00C172F1"/>
     <w:rsid w:val="00C3044B"/>
     <w:rsid w:val="00C341E1"/>
@@ -18668,98 +18645,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -19518,82 +19498,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B44BE27C-F400-4647-91A8-0BE9E9B6C8C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1F0F0A7-063A-4221-AD70-2AC32417A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>651</Words>
-  <Characters>3714</Characters>
+  <Words>647</Words>
+  <Characters>3689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4357</CharactersWithSpaces>
+  <CharactersWithSpaces>4328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>