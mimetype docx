--- v0 (2026-03-15)
+++ v1 (2026-08-27)
@@ -861,153 +861,126 @@
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="597ECC11" w14:textId="77777777" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                             <w:pPr>
                               <w:ind w:firstLine="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7067835C" w14:textId="11307B5B" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
+                          <w:p w14:paraId="7067835C" w14:textId="7E27C130" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                             <w:pPr>
                               <w:pStyle w:val="aa"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="18"/>
                               </w:numPr>
                               <w:ind w:left="0" w:firstLine="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>За регистрация и вписване в НТР</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> на места за настаняваме клас В – стаи за гости и апартаменти за гости, се събира такса </w:t>
                             </w:r>
                             <w:r w:rsidR="00AE5A91">
                               <w:t>10.23 евро</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE5A91">
-[...1 lines deleted...]
-                            </w:r>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>20 лв. на легло.</w:t>
+                              <w:t xml:space="preserve"> на легло.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4E2762CC" w14:textId="6FB0AC2C" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
+                          <w:p w14:paraId="4E2762CC" w14:textId="05FBBDCE" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                             <w:pPr>
                               <w:pStyle w:val="aa"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="18"/>
                               </w:numPr>
                               <w:ind w:left="0" w:firstLine="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">За вписване на промени в НТР </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D8312F">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">на стаи за гости и апартаменти за гости, когато промяната води до издаване на нов (актуализиран) документ (удостоверение), се събира такса </w:t>
                             </w:r>
                             <w:r w:rsidR="0073330A">
                               <w:t>25.56 евро</w:t>
                             </w:r>
-                            <w:r w:rsidR="0073330A">
-[...1 lines deleted...]
-                            </w:r>
                             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
                             <w:bookmarkEnd w:id="0"/>
-                            <w:r w:rsidRPr="00D8312F">
-[...19 lines deleted...]
-                            </w:r>
                           </w:p>
                           <w:p w14:paraId="5806080C" w14:textId="77777777" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                             <w:pPr>
                               <w:pStyle w:val="ad"/>
                               <w:ind w:firstLine="284"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1A7DD97B" w14:textId="77777777" w:rsidR="00E4095E" w:rsidRPr="00D754E8" w:rsidRDefault="00E4095E" w:rsidP="00E4095E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                                 <w:lang w:eastAsia="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="1" w:name="_Hlk203726869"/>
                             <w:bookmarkStart w:id="2" w:name="_Hlk204089206"/>
                             <w:r w:rsidRPr="00D754E8">
                               <w:rPr>
@@ -2456,153 +2429,126 @@
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="597ECC11" w14:textId="77777777" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                       <w:pPr>
                         <w:ind w:firstLine="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ВИЕ ТРЯБВА ДА ЗАПЛАТИТЕ: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7067835C" w14:textId="11307B5B" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
+                    <w:p w14:paraId="7067835C" w14:textId="7E27C130" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                       <w:pPr>
                         <w:pStyle w:val="aa"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="18"/>
                         </w:numPr>
                         <w:ind w:left="0" w:firstLine="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>За регистрация и вписване в НТР</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> на места за настаняваме клас В – стаи за гости и апартаменти за гости, се събира такса </w:t>
                       </w:r>
                       <w:r w:rsidR="00AE5A91">
                         <w:t>10.23 евро</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AE5A91">
-[...1 lines deleted...]
-                      </w:r>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>20 лв. на легло.</w:t>
+                        <w:t xml:space="preserve"> на легло.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4E2762CC" w14:textId="6FB0AC2C" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
+                    <w:p w14:paraId="4E2762CC" w14:textId="05FBBDCE" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                       <w:pPr>
                         <w:pStyle w:val="aa"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="18"/>
                         </w:numPr>
                         <w:ind w:left="0" w:firstLine="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">За вписване на промени в НТР </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D8312F">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">на стаи за гости и апартаменти за гости, когато промяната води до издаване на нов (актуализиран) документ (удостоверение), се събира такса </w:t>
                       </w:r>
                       <w:r w:rsidR="0073330A">
                         <w:t>25.56 евро</w:t>
                       </w:r>
-                      <w:r w:rsidR="0073330A">
-[...1 lines deleted...]
-                      </w:r>
                       <w:bookmarkStart w:id="4" w:name="_GoBack"/>
                       <w:bookmarkEnd w:id="4"/>
-                      <w:r w:rsidRPr="00D8312F">
-[...19 lines deleted...]
-                      </w:r>
                     </w:p>
                     <w:p w14:paraId="5806080C" w14:textId="77777777" w:rsidR="000D477D" w:rsidRPr="00D8312F" w:rsidRDefault="000D477D" w:rsidP="00F20760">
                       <w:pPr>
                         <w:pStyle w:val="ad"/>
                         <w:ind w:firstLine="284"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1A7DD97B" w14:textId="77777777" w:rsidR="00E4095E" w:rsidRPr="00D754E8" w:rsidRDefault="00E4095E" w:rsidP="00E4095E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                           <w:lang w:eastAsia="bg-BG"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="5" w:name="_Hlk203726869"/>
                       <w:bookmarkStart w:id="6" w:name="_Hlk204089206"/>
                       <w:r w:rsidRPr="00D754E8">
                         <w:rPr>
@@ -3252,58 +3198,58 @@
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A07797" w:rsidSect="005A7364">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1133" w:bottom="568" w:left="1417" w:header="708" w:footer="448" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A1AEC1" w14:textId="77777777" w:rsidR="00C54750" w:rsidRDefault="00C54750" w:rsidP="00BD3996">
+    <w:p w14:paraId="5F362CCD" w14:textId="77777777" w:rsidR="00DB76DE" w:rsidRDefault="00DB76DE" w:rsidP="00BD3996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA4E118" w14:textId="77777777" w:rsidR="00C54750" w:rsidRDefault="00C54750" w:rsidP="00BD3996">
+    <w:p w14:paraId="08B9A0EA" w14:textId="77777777" w:rsidR="00DB76DE" w:rsidRDefault="00DB76DE" w:rsidP="00BD3996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3499,58 +3445,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1AD34720" w14:textId="77777777" w:rsidR="00B71324" w:rsidRDefault="00B71324">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA18B50" w14:textId="77777777" w:rsidR="00C54750" w:rsidRDefault="00C54750" w:rsidP="00BD3996">
+    <w:p w14:paraId="06CB9A5C" w14:textId="77777777" w:rsidR="00DB76DE" w:rsidRDefault="00DB76DE" w:rsidP="00BD3996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00191989" w14:textId="77777777" w:rsidR="00C54750" w:rsidRDefault="00C54750" w:rsidP="00BD3996">
+    <w:p w14:paraId="6C79D99B" w14:textId="77777777" w:rsidR="00DB76DE" w:rsidRDefault="00DB76DE" w:rsidP="00BD3996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="355978D2" w14:textId="77777777" w:rsidR="00B71324" w:rsidRPr="00EA57A0" w:rsidRDefault="00B71324" w:rsidP="00915DDD">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6379"/>
       </w:tabs>
       <w:ind w:left="6379" w:firstLine="5"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -5569,95 +5515,97 @@
     <w:rsid w:val="00921AD5"/>
     <w:rsid w:val="0092655B"/>
     <w:rsid w:val="009378B2"/>
     <w:rsid w:val="00963A0A"/>
     <w:rsid w:val="00971788"/>
     <w:rsid w:val="00977321"/>
     <w:rsid w:val="009925DA"/>
     <w:rsid w:val="009A09DC"/>
     <w:rsid w:val="009B0451"/>
     <w:rsid w:val="009B0962"/>
     <w:rsid w:val="009B130C"/>
     <w:rsid w:val="009D589A"/>
     <w:rsid w:val="009F0784"/>
     <w:rsid w:val="009F0F24"/>
     <w:rsid w:val="009F53E0"/>
     <w:rsid w:val="00A07797"/>
     <w:rsid w:val="00A13420"/>
     <w:rsid w:val="00A309E4"/>
     <w:rsid w:val="00A35F1D"/>
     <w:rsid w:val="00A51173"/>
     <w:rsid w:val="00A679D7"/>
     <w:rsid w:val="00AA2EFF"/>
     <w:rsid w:val="00AB22A0"/>
     <w:rsid w:val="00AB3103"/>
     <w:rsid w:val="00AB5D3A"/>
+    <w:rsid w:val="00AC0296"/>
     <w:rsid w:val="00AD284C"/>
     <w:rsid w:val="00AE23DA"/>
     <w:rsid w:val="00AE5A91"/>
     <w:rsid w:val="00AF59EA"/>
     <w:rsid w:val="00B1432F"/>
     <w:rsid w:val="00B14C92"/>
     <w:rsid w:val="00B20120"/>
     <w:rsid w:val="00B25167"/>
     <w:rsid w:val="00B27A09"/>
     <w:rsid w:val="00B338B2"/>
     <w:rsid w:val="00B444D5"/>
     <w:rsid w:val="00B53C59"/>
     <w:rsid w:val="00B6564A"/>
     <w:rsid w:val="00B66385"/>
     <w:rsid w:val="00B70815"/>
     <w:rsid w:val="00B71324"/>
     <w:rsid w:val="00BA0781"/>
     <w:rsid w:val="00BA4DAF"/>
     <w:rsid w:val="00BB1B79"/>
     <w:rsid w:val="00BC6F37"/>
     <w:rsid w:val="00BD3996"/>
     <w:rsid w:val="00BD7AEA"/>
     <w:rsid w:val="00BE4395"/>
     <w:rsid w:val="00BE69FC"/>
     <w:rsid w:val="00BF5548"/>
     <w:rsid w:val="00C04086"/>
     <w:rsid w:val="00C268FB"/>
     <w:rsid w:val="00C46357"/>
     <w:rsid w:val="00C53823"/>
     <w:rsid w:val="00C54750"/>
     <w:rsid w:val="00C55EF0"/>
     <w:rsid w:val="00C73E8C"/>
     <w:rsid w:val="00C97346"/>
     <w:rsid w:val="00C97CB5"/>
     <w:rsid w:val="00CA415E"/>
     <w:rsid w:val="00CB52C7"/>
     <w:rsid w:val="00CE505E"/>
     <w:rsid w:val="00CE725A"/>
     <w:rsid w:val="00CF1AE4"/>
     <w:rsid w:val="00D00ADA"/>
     <w:rsid w:val="00D17508"/>
     <w:rsid w:val="00D64FA8"/>
     <w:rsid w:val="00D8312F"/>
     <w:rsid w:val="00D9513A"/>
     <w:rsid w:val="00D97C9D"/>
+    <w:rsid w:val="00DB76DE"/>
     <w:rsid w:val="00DD1512"/>
     <w:rsid w:val="00DD2F75"/>
     <w:rsid w:val="00DD300D"/>
     <w:rsid w:val="00DD7D43"/>
     <w:rsid w:val="00DE2780"/>
     <w:rsid w:val="00DE7BA8"/>
     <w:rsid w:val="00DF2E82"/>
     <w:rsid w:val="00E10FCF"/>
     <w:rsid w:val="00E24358"/>
     <w:rsid w:val="00E24B18"/>
     <w:rsid w:val="00E322DD"/>
     <w:rsid w:val="00E4095E"/>
     <w:rsid w:val="00E42AD0"/>
     <w:rsid w:val="00E56618"/>
     <w:rsid w:val="00E72A6B"/>
     <w:rsid w:val="00E73F22"/>
     <w:rsid w:val="00E8321C"/>
     <w:rsid w:val="00EA2E8E"/>
     <w:rsid w:val="00EA57A0"/>
     <w:rsid w:val="00EC1CC6"/>
     <w:rsid w:val="00EC3D1D"/>
     <w:rsid w:val="00ED6C99"/>
     <w:rsid w:val="00EE21D8"/>
     <w:rsid w:val="00EE5D09"/>
     <w:rsid w:val="00EF546F"/>
@@ -5803,98 +5751,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6616,51 +6567,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F917D99-66DE-45AA-A31C-3A81ECAEAE59}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B787381D-9D61-41B6-9D06-B518A6FC23AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>1</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>