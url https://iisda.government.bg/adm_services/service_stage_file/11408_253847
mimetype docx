--- v0 (2026-04-18)
+++ v1 (2026-10-27)
@@ -480,52 +480,50 @@
       <w:r w:rsidR="00E576BD" w:rsidRPr="00463705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>II, III, IV</w:t>
       </w:r>
       <w:r w:rsidR="00E576BD" w:rsidRPr="00463705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="46501862" w14:textId="0E66CE2D" w:rsidR="00B531EB" w:rsidRPr="00463705" w:rsidRDefault="00B531EB" w:rsidP="00B531EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1214,89 +1212,119 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">за  маркиране и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>сортиментиране</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> на дървесината на корен:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440EEA3" w14:textId="77777777" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
+    <w:p w14:paraId="5440EEA3" w14:textId="215F8D21" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>едра     0.51 евро/1.00 лв. за куб.м.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">едра    </w:t>
+      </w:r>
+      <w:r w:rsidR="00753294">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t> 0.51 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00753294">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>за куб.м.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br/>
-        <w:t>средна  0.61 евро/1.20 лв. за куб.м.</w:t>
+        <w:t>средна  0.61 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дребна  0.72 евро/1.40 лв. за куб.м.</w:t>
+        <w:t>дребна  0.72 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дърва    0.72 евро/1.40 лв. за куб.м.</w:t>
+        <w:t>дърва    0.72 евро за куб.м.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753A9A4F" w14:textId="77777777" w:rsidR="00655E4B" w:rsidRDefault="00655E4B" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A0FC5AB" w14:textId="19127C63" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
@@ -1306,161 +1334,189 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">за измерване и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>кубиране</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> на дървесината в лежащо състояние:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1F24E3" w14:textId="77777777" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
+    <w:p w14:paraId="2A1F24E3" w14:textId="2507C731" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>едра     0.26 евро/0.50 лв. за куб.м.</w:t>
+        <w:t>едра     0.26 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>средна  0.31 евро/0.60 лв. за куб.м</w:t>
+        <w:t>средна  0.31 евро за куб.м</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дребна  0.36 евро/0.70 лв. за куб.м.</w:t>
+        <w:t>дребна  0.36 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дърва    0.20 евро/0.40 лв. за куб.м.</w:t>
+        <w:t>дърва    0.20 евро за куб.м.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55583290" w14:textId="77777777" w:rsidR="00655E4B" w:rsidRDefault="00655E4B" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D6E44C" w14:textId="643EB951" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>за маркиране на дървесина в лежащо състояние:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A00E431" w14:textId="77777777" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
+    <w:p w14:paraId="5A00E431" w14:textId="44984A19" w:rsidR="00772C4C" w:rsidRPr="00772C4C" w:rsidRDefault="00772C4C" w:rsidP="00772C4C">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>едра     0.15 евро/0.30 лв. за куб.м.</w:t>
+        <w:t xml:space="preserve">едра    </w:t>
+      </w:r>
+      <w:r w:rsidR="00753294">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t> 0.15 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00753294">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>за куб.м.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br/>
-        <w:t>средна  0.20 евро/0.40 лв. за куб.м.</w:t>
+        <w:t>средна  0.20 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дребна  0.26 евро/0.50 лв. за куб.м.</w:t>
+        <w:t>дребна  0.26 евро за куб.м.</w:t>
       </w:r>
       <w:r w:rsidRPr="00772C4C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>дърва    0.20 евро/0.40 лв. за куб. м.</w:t>
+        <w:t>дърва    0.20 евро за куб. м.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280F9440" w14:textId="2ED016E3" w:rsidR="00FA6622" w:rsidRPr="00463705" w:rsidRDefault="00FA6622" w:rsidP="00E576BD">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463705">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАЧИН НА ПЛАЩАНЕ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215759C8" w14:textId="77777777" w:rsidR="00E576BD" w:rsidRPr="00463705" w:rsidRDefault="00FA6622" w:rsidP="00E576BD">
@@ -2228,50 +2284,51 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA6622"/>
     <w:rsid w:val="003950C4"/>
     <w:rsid w:val="00463705"/>
     <w:rsid w:val="004D5F1A"/>
     <w:rsid w:val="00571769"/>
     <w:rsid w:val="00594CF5"/>
     <w:rsid w:val="005B6D78"/>
     <w:rsid w:val="005D5369"/>
     <w:rsid w:val="00655E4B"/>
     <w:rsid w:val="006E6D81"/>
+    <w:rsid w:val="00753294"/>
     <w:rsid w:val="00772C4C"/>
     <w:rsid w:val="007C3D80"/>
     <w:rsid w:val="007F01B0"/>
     <w:rsid w:val="007F4C9F"/>
     <w:rsid w:val="00953554"/>
     <w:rsid w:val="00B531EB"/>
     <w:rsid w:val="00BC4EA8"/>
     <w:rsid w:val="00C55C5D"/>
     <w:rsid w:val="00CF668C"/>
     <w:rsid w:val="00E576BD"/>
     <w:rsid w:val="00E76EB6"/>
     <w:rsid w:val="00EA4831"/>
     <w:rsid w:val="00EF2B98"/>
     <w:rsid w:val="00F5395A"/>
     <w:rsid w:val="00FA6622"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3598,55 +3655,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>455</Words>
-  <Characters>2600</Characters>
+  <Words>440</Words>
+  <Characters>2509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3049</CharactersWithSpaces>
+  <CharactersWithSpaces>2944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Анка Антонова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>