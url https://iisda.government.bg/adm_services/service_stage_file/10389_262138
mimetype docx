--- v0 (2025-12-10)
+++ v1 (2026-05-23)
@@ -3,52 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w14:paraId="12DDF592" w14:textId="77777777" w:rsidR="005806D4" w:rsidRPr="005806D4" w:rsidRDefault="005806D4" w:rsidP="005806D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005806D4">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005806D4">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Комплексна административна услуга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005806D4">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7B65A559" w14:textId="77777777" w:rsidR="00C4112D" w:rsidRPr="00C4112D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C4112D" w:rsidRPr="00C4112D" w14:paraId="634A3935" w14:textId="77777777" w:rsidTr="009C5E07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
@@ -377,309 +420,117 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidR="00CC1224">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чрез портала за електронни административни услуги </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интернет страницата на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>бщина</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1224">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...187 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Луковит</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> на адрес:</w:t>
       </w:r>
       <w:r w:rsidR="00CC1224">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1090,843 +941,706 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidRPr="00644DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а категоризиране на  места за настаняване клас А - хотели, мотели, апартаментни туристически комплекси, вилни селища, туристически селища и вили</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EDAF29" w14:textId="07744248" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+    <w:p w14:paraId="12EDAF29" w14:textId="6F64FDB0" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">а) до 30 стаи - 500 лв.; </w:t>
+        <w:t xml:space="preserve">а) до 30 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>255.65 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="006B34E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/500 лв.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk209081842"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="43657962" w14:textId="121F80A0" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+    <w:p w14:paraId="43657962" w14:textId="3ADC9BB2" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>б) от 31 до 150 стаи - 1200 лв.;</w:t>
+        <w:t xml:space="preserve">б) от 31 до 150 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>613.55 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="006B34E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/1200 лв.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EE7500" w14:textId="77777777" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+    <w:p w14:paraId="26EE7500" w14:textId="65CA3F51" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>в) от 151 до 300 стаи - 1900 лв.;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79780509" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="001A4E8D" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+        <w:t xml:space="preserve">в) от 151 до 300 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>971.45 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="006B34E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/1900 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79780509" w14:textId="731074A9" w:rsidR="00644DA0" w:rsidRPr="001A4E8D" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>г) от 301 до 500 стаи - 2800 лв.;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EE2AAB9" w14:textId="131428F7" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+        <w:t xml:space="preserve">г) от 301 до 500 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>1431.62 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="006B34E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/2800 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE2AAB9" w14:textId="245B21DD" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>д) над 500 стаи - 5000 лв.</w:t>
+        <w:t xml:space="preserve">д) над 500 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2556.46 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="006B34E3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/5000 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FF6763" w14:textId="33FFFEE7" w:rsidR="00644DA0" w:rsidRPr="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. за категоризиране на места за настаняване клас Б - семейни хотели, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>2. за категоризиране на места за настаняване клас Б - семейни хотели, хостели, пансиони и почивни станции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9233AD" w14:textId="081D7BC2" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) до 20 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>102.26 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/200 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3009DCB2" w14:textId="561BEC20" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) от 21 до 40 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>204.52 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/400 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD2074F" w14:textId="4B767B60" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) от 41 до 60 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>480.61 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/940.00 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3015B9DA" w14:textId="0B03DD55" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>г) от 61 до 100 стаи -</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>1022.58 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/2000 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2387046A" w14:textId="4CE1A132" w:rsidR="00644DA0" w:rsidRPr="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) над 100 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2045.17 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/4000 лв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E4F5E" w14:textId="7CD5E004" w:rsidR="00C4112D" w:rsidRPr="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00644DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>хостели</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00644DA0">
+        <w:t>3. за категоризиране на места за настаняване клас Б – стаи за гости, апартаменти за гости, къщи за гости, бунгала и къмпинги</w:t>
+      </w:r>
+      <w:r w:rsidR="00644DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>, пансиони и почивни станции:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A9233AD" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4786F7" w14:textId="73750401" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>а) до 20 стаи - 200 лв.;</w:t>
-[...143 lines deleted...]
-        <w:t>а) за 1 легло – 10 лв. на легло</w:t>
+        <w:t xml:space="preserve">а) за 1 легло – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>5.11 евро</w:t>
+      </w:r>
+      <w:r w:rsidR="00562671">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/10 лв. на легло</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E72F7E" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk203726869"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk204089206"/>
     </w:p>
     <w:p w14:paraId="559BEEC2" w14:textId="50E9802D" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Начин</w:t>
-[...44 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Начин на плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A236742" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>на</w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>на гише "Каса" в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3D4691" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>чрез</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (ЦАО)</w:t>
+        <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C8D842" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Луковит:</w:t>
+        <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1D1C90" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>         „Банка ДСК"  АД</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DDB02E" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
@@ -1939,289 +1653,121 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STSABGSF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABCB5E4" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Код</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Код за вид плащане:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149ADC39" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Административни </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>услуги  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>44 80 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A8803A" w14:textId="7D670C6D" w:rsidR="00644DA0" w:rsidRPr="00E43FB8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ▪ </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
-          <w:b/>
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> - https://pay.egov.bg/)</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>чрез системата за електронно плащане (е-плащане - https://pay.egov.bg/)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>              </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="2961687C" w14:textId="77777777" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2331,92 +1877,103 @@
     </w:p>
     <w:p w14:paraId="106022E7" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН АДМИНИСТРТИВЕН АКТ ДА ПОЛУЧИТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5849BAF3" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+    <w:p w14:paraId="5849BAF3" w14:textId="2167F60A" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Лично или  чрез упълномощено лице в Центъра за административно обслужване.</w:t>
+        <w:t>Лично или  чрез упълномощено лице в Център</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C0858" w14:textId="6877D596" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
@@ -2555,139 +2112,57 @@
     <w:p w14:paraId="1AB5A4C5" w14:textId="5A9FEB41" w:rsidR="00644DA0" w:rsidRPr="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">▪ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00644DA0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>като</w:t>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B670C1E" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="001A4E8D" w:rsidRDefault="00644DA0" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F86A228" w14:textId="77777777" w:rsidR="00FC787D" w:rsidRPr="00B2092B" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2705,70 +2180,70 @@
         <w:t>АКО В ПОСОЧЕНИЯ СРОК НЕ ВИ БЪДЕ НАПРАВЕНА КАТЕГОРИЗАЦИЯТА, ВИЕ МОЖЕТЕ ДА ПОДАДЕТЕ СИГНАЛ ДО КМЕТА НА ОБЩИНАТА</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2092B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00B2092B" w:rsidSect="00644DA0">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="568" w:left="1080" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F11CD8F" w14:textId="77777777" w:rsidR="001539C7" w:rsidRDefault="001539C7" w:rsidP="00FF711E">
+    <w:p w14:paraId="17A40F6E" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC2AEE9" w14:textId="77777777" w:rsidR="001539C7" w:rsidRDefault="001539C7" w:rsidP="00FF711E">
+    <w:p w14:paraId="2B26E241" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2785,70 +2260,70 @@
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4575B617" w14:textId="77777777" w:rsidR="001539C7" w:rsidRDefault="001539C7" w:rsidP="00FF711E">
+    <w:p w14:paraId="22456A0E" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1603727C" w14:textId="77777777" w:rsidR="001539C7" w:rsidRDefault="001539C7" w:rsidP="00FF711E">
+    <w:p w14:paraId="5F78B3E4" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="511FE8E4" w14:textId="3084406A" w:rsidR="00C4112D" w:rsidRPr="00C4112D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC31E9D" wp14:editId="6815E588">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>561975</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -2893,185 +2368,119 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00CC1224">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>КАТЕГОРИЗАЦИЯ  НА МЕСТА ЗА НАСТАНЯВАНЕ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="503649AB" w14:textId="77777777" w:rsidR="00C4112D" w:rsidRPr="00CC1224" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+  <w:p w14:paraId="4DB512F7" w14:textId="4CE546E7" w:rsidR="00FF711E" w:rsidRPr="005806D4" w:rsidRDefault="005806D4" w:rsidP="00C4112D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:i/>
-        <w:color w:val="000000"/>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC1224">
       <w:rPr>
         <w:i/>
-        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>(</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00CC1224">
-[...2 lines deleted...]
-        <w:color w:val="000000"/>
+    <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>(У</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC1224" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>Комплексна административна услуга</w:t>
+      <w:t xml:space="preserve">никален идентификатор на административната  услуга . </w:t>
     </w:r>
-    <w:r w:rsidRPr="00CC1224">
-[...2 lines deleted...]
-        <w:color w:val="000000"/>
+    <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t>20</w:t>
     </w:r>
-  </w:p>
-[...24 lines deleted...]
-        <w:i/>
+    <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>никален</w:t>
-[...45 lines deleted...]
-      </w:rPr>
       <w:t>47</w:t>
     </w:r>
-    <w:r w:rsidRPr="00CC1224">
-[...1 lines deleted...]
-        <w:i/>
+    <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4740,263 +4149,270 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1037704300">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1436173532">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1741560037">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1520045959">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="658652007">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="703943514">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1373309528">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1596590118">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="364520985">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1697611650">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="896863772">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="270598232">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1804956503">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00067502"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00077863"/>
     <w:rsid w:val="00086909"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="001539C7"/>
     <w:rsid w:val="00156145"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="001A4E8D"/>
     <w:rsid w:val="001E2BA4"/>
     <w:rsid w:val="0023398F"/>
     <w:rsid w:val="00294965"/>
     <w:rsid w:val="003123C9"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="00394474"/>
     <w:rsid w:val="003C1AF5"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="004922D5"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
+    <w:rsid w:val="00562671"/>
+    <w:rsid w:val="005806D4"/>
+    <w:rsid w:val="005815E0"/>
     <w:rsid w:val="005C1A81"/>
+    <w:rsid w:val="005D01CC"/>
     <w:rsid w:val="005F30B0"/>
     <w:rsid w:val="00625D92"/>
     <w:rsid w:val="00630A79"/>
+    <w:rsid w:val="006331B5"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00644DA0"/>
     <w:rsid w:val="00663CC0"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
+    <w:rsid w:val="006B34E3"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="00743120"/>
+    <w:rsid w:val="00744C71"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007B5391"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007E3312"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="0082223B"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="00872CDD"/>
     <w:rsid w:val="008A5F78"/>
     <w:rsid w:val="008F27E4"/>
     <w:rsid w:val="008F4B21"/>
     <w:rsid w:val="00963272"/>
     <w:rsid w:val="0097656A"/>
     <w:rsid w:val="009A53F8"/>
     <w:rsid w:val="009C2C42"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
     <w:rsid w:val="009F27E4"/>
     <w:rsid w:val="00A345A6"/>
     <w:rsid w:val="00A623D1"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
+    <w:rsid w:val="00AB2954"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B2092B"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BC3947"/>
     <w:rsid w:val="00BD67EB"/>
     <w:rsid w:val="00BD7AEA"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF376B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C4112D"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CB4950"/>
     <w:rsid w:val="00CC1224"/>
     <w:rsid w:val="00CD5833"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E45B06"/>
     <w:rsid w:val="00E61964"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F25C00"/>
     <w:rsid w:val="00F373F8"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="750DD14F"/>
   <w15:docId w15:val="{F9034FBA-CAE2-4EF8-87F3-81A0285FD6F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5329,50 +4745,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5521,51 +4938,51 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC1224"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="733504366">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5847,82 +5264,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F238126C-EE1C-403B-9BA5-D7E2323892F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D57F05-8030-40BA-9693-D31A51586624}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>497</Words>
-  <Characters>2834</Characters>
+  <Words>521</Words>
+  <Characters>2974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3325</CharactersWithSpaces>
+  <CharactersWithSpaces>3489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>