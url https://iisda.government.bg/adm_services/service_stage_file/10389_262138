--- v1 (2026-05-23)
+++ v2 (2026-07-27)
@@ -941,592 +941,493 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidRPr="00644DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а категоризиране на  места за настаняване клас А - хотели, мотели, апартаментни туристически комплекси, вилни селища, туристически селища и вили</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EDAF29" w14:textId="6F64FDB0" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+    <w:p w14:paraId="12EDAF29" w14:textId="45E7E0E4" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">а) до 30 стаи - </w:t>
       </w:r>
       <w:r w:rsidR="00744C71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>255.65 евро</w:t>
       </w:r>
-      <w:r w:rsidR="006B34E3">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk209081842"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="43657962" w14:textId="76FD70E0" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) от 31 до 150 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>613.55 евро</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk209081842"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="43657962" w14:textId="3ADC9BB2" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EE7500" w14:textId="5173A2C2" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">б) от 31 до 150 стаи - </w:t>
+        <w:t xml:space="preserve">в) от 151 до 300 стаи - </w:t>
       </w:r>
       <w:r w:rsidR="00744C71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>613.55 евро</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="26EE7500" w14:textId="65CA3F51" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+        <w:t>971.45 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79780509" w14:textId="5F3646F4" w:rsidR="00644DA0" w:rsidRPr="001A4E8D" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">в) от 151 до 300 стаи - </w:t>
+        <w:t xml:space="preserve">г) от 301 до 500 стаи - </w:t>
       </w:r>
       <w:r w:rsidR="00744C71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>971.45 евро</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="79780509" w14:textId="731074A9" w:rsidR="00644DA0" w:rsidRPr="001A4E8D" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+        <w:t>1431.62 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE2AAB9" w14:textId="7EDD91E0" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">г) от 301 до 500 стаи - </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) над 500 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2556.46 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FF6763" w14:textId="33FFFEE7" w:rsidR="00644DA0" w:rsidRPr="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2. за категоризиране на места за настаняване клас Б - семейни хотели, хостели, пансиони и почивни станции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9233AD" w14:textId="1EFC087A" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) до 20 стаи - </w:t>
       </w:r>
       <w:r w:rsidR="00744C71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>1431.62 евро</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7EE2AAB9" w14:textId="245B21DD" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+        <w:t>102.26 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3009DCB2" w14:textId="71452C34" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) от 21 до 40 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>204.52 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD2074F" w14:textId="0A139608" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) от 41 до 60 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C71">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>480.61 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3015B9DA" w14:textId="55E1256F" w:rsidR="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>г) от 61 до 100 стаи -</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>1022.58 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2387046A" w14:textId="49043C43" w:rsidR="00644DA0" w:rsidRPr="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) над 100 стаи - </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2954">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2045.17 евро</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E4F5E" w14:textId="7CD5E004" w:rsidR="00C4112D" w:rsidRPr="00644DA0" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4E8D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">д) над 500 стаи - </w:t>
+      <w:r w:rsidRPr="00644DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3. за категоризиране на места за настаняване клас Б – стаи за гости, апартаменти за гости, къщи за гости, бунгала и къмпинги</w:t>
+      </w:r>
+      <w:r w:rsidR="00644DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4786F7" w14:textId="572FB574" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) за 1 легло – </w:t>
       </w:r>
       <w:r w:rsidR="00AB2954">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>2556.46 евро</w:t>
-[...61 lines deleted...]
-        <w:t>102.26 евро</w:t>
+        <w:t>5.11 евро</w:t>
       </w:r>
       <w:r w:rsidR="00562671">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/200 лв.</w:t>
-[...224 lines deleted...]
-        <w:t>/10 лв. на легло</w:t>
+        <w:t xml:space="preserve"> на легло</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E72F7E" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk203726869"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk204089206"/>
     </w:p>
     <w:p w14:paraId="559BEEC2" w14:textId="50E9802D" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
@@ -1575,71 +1476,79 @@
         </w:rPr>
         <w:t>чрез ПОС терминал в Център за административно обслужване (ЦАО)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C8D842" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по банкова сметка на община Луковит:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D1C90" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
+    <w:p w14:paraId="6C1D1C90" w14:textId="5C50FDDE" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk200977511"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>         „Банка ДСК"  АД</w:t>
+        <w:t>         „Банка ДСК"</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> АД</w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>                  IBAN:  BG58STSA93008450103800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DDB02E" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRPr="00D754E8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
@@ -1682,63 +1591,73 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Код за вид плащане:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149ADC39" w14:textId="77777777" w:rsidR="00644DA0" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Административни </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услуги  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>44 80 0</w:t>
+        <w:t>44</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D754E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A8803A" w14:textId="7D670C6D" w:rsidR="00644DA0" w:rsidRPr="00E43FB8" w:rsidRDefault="00644DA0" w:rsidP="00644DA0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       ▪ </w:t>
       </w:r>
       <w:r w:rsidRPr="00D754E8">
@@ -1918,62 +1837,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Лично или  чрез упълномощено лице в Център</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> за административно обслужване.</w:t>
+        <w:t>Лично или  чрез упълномощено лице в Център за административно обслужване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C0858" w14:textId="6877D596" w:rsidR="00C4112D" w:rsidRPr="001A4E8D" w:rsidRDefault="00C4112D" w:rsidP="00644DA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4E8D">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
@@ -2182,58 +2090,58 @@
       <w:r w:rsidRPr="00B2092B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC787D" w:rsidRPr="00B2092B" w:rsidSect="00644DA0">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="568" w:left="1080" w:header="851" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17A40F6E" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
+    <w:p w14:paraId="02C030E6" w14:textId="77777777" w:rsidR="00FA6A1D" w:rsidRDefault="00FA6A1D" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B26E241" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
+    <w:p w14:paraId="5610E8CA" w14:textId="77777777" w:rsidR="00FA6A1D" w:rsidRDefault="00FA6A1D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2262,58 +2170,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22456A0E" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
+    <w:p w14:paraId="3858C067" w14:textId="77777777" w:rsidR="00FA6A1D" w:rsidRDefault="00FA6A1D" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F78B3E4" w14:textId="77777777" w:rsidR="005D01CC" w:rsidRDefault="005D01CC" w:rsidP="00FF711E">
+    <w:p w14:paraId="26972935" w14:textId="77777777" w:rsidR="00FA6A1D" w:rsidRDefault="00FA6A1D" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="511FE8E4" w14:textId="3084406A" w:rsidR="00C4112D" w:rsidRPr="00C4112D" w:rsidRDefault="00C4112D" w:rsidP="00C4112D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
@@ -2404,51 +2312,71 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC1224">
       <w:rPr>
         <w:i/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>(У</w:t>
     </w:r>
     <w:r w:rsidR="00CC1224" w:rsidRPr="005806D4">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">никален идентификатор на административната  услуга . </w:t>
+      <w:t xml:space="preserve">никален идентификатор на </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00CC1224" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>административната  услуга</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00CC1224" w:rsidRPr="005806D4">
+      <w:rPr>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> . </w:t>
     </w:r>
     <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>47</w:t>
     </w:r>
     <w:r w:rsidR="00C4112D" w:rsidRPr="005806D4">
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
@@ -4194,50 +4122,51 @@
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
@@ -4307,63 +4236,65 @@
     <w:rsid w:val="009F27E4"/>
     <w:rsid w:val="00A345A6"/>
     <w:rsid w:val="00A623D1"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA3A33"/>
     <w:rsid w:val="00AB2954"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B2092B"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00BC3947"/>
     <w:rsid w:val="00BD67EB"/>
     <w:rsid w:val="00BD7AEA"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00BF376B"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C4112D"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C926D3"/>
     <w:rsid w:val="00CB4950"/>
     <w:rsid w:val="00CC1224"/>
     <w:rsid w:val="00CD5833"/>
+    <w:rsid w:val="00CF6598"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
     <w:rsid w:val="00DB6CE6"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E45B06"/>
     <w:rsid w:val="00E61964"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F25C00"/>
     <w:rsid w:val="00F373F8"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F643B5"/>
+    <w:rsid w:val="00FA6A1D"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5264,82 +5195,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D57F05-8030-40BA-9693-D31A51586624}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{988A1B00-C17B-452F-8306-DE16A65A5C1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>521</Words>
-  <Characters>2974</Characters>
+  <Words>507</Words>
+  <Characters>2890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3489</CharactersWithSpaces>
+  <CharactersWithSpaces>3391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>