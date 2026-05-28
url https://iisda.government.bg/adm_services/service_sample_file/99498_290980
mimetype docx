--- v0 (2026-03-10)
+++ v1 (2026-05-28)
@@ -133,50 +133,60 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0010648C" w:rsidRPr="004F4DC6" w:rsidRDefault="00EE2122" w:rsidP="0010648C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА</w:t>
       </w:r>
+      <w:r w:rsidR="00941688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, ИНВЕСТИЦИИТЕ</w:t>
+      </w:r>
       <w:r w:rsidR="00E4128A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> И ИНДУ</w:t>
       </w:r>
       <w:r w:rsidR="0046060A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>СТРИЯТА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F2562" w:rsidRDefault="009F2562" w:rsidP="004F4DC6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
@@ -603,104 +613,150 @@
         </w:rPr>
         <w:t xml:space="preserve"> Представляващи и управляващи лица по търговска регистрация или по договора за дружество:</w:t>
       </w:r>
       <w:r w:rsidR="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B24910" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00E113C3" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ......................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B24910" w:rsidRPr="00376BD1" w:rsidRDefault="00376BD1" w:rsidP="009D7731">
+        <w:t xml:space="preserve"> .........................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E113C3" w:rsidRPr="00376BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B24910" w:rsidRDefault="00376BD1" w:rsidP="009D7731">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00941688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E2738" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Лица за контакти:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B24910" w:rsidRPr="00376BD1">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E113C3" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ......................................................................................................................................</w:t>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F93" w:rsidRPr="00376BD1" w:rsidRDefault="00635F93" w:rsidP="00635F93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009350CB" w:rsidRPr="00376BD1" w:rsidRDefault="008E2738" w:rsidP="00B24910">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(име</w:t>
       </w:r>
       <w:r w:rsidR="009350CB" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -714,52 +770,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, телефон/факс)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60E31" w:rsidRDefault="009951B9" w:rsidP="009951B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00AE4C12" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="008E2738" w:rsidRPr="00376BD1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F60E31">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЕИК/БУЛСТАТ:</w:t>
       </w:r>
@@ -1343,138 +1397,140 @@
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E2738"/>
     <w:rsid w:val="00054EED"/>
     <w:rsid w:val="000E79BB"/>
     <w:rsid w:val="0010648C"/>
     <w:rsid w:val="001F3484"/>
     <w:rsid w:val="0022711A"/>
     <w:rsid w:val="002277EC"/>
     <w:rsid w:val="002A6F59"/>
     <w:rsid w:val="0030033B"/>
     <w:rsid w:val="00342B3F"/>
     <w:rsid w:val="00376BD1"/>
     <w:rsid w:val="00396AF5"/>
     <w:rsid w:val="003E0820"/>
     <w:rsid w:val="00451620"/>
     <w:rsid w:val="0046060A"/>
     <w:rsid w:val="004F4DC6"/>
     <w:rsid w:val="005733A6"/>
     <w:rsid w:val="0063042C"/>
+    <w:rsid w:val="00635F93"/>
     <w:rsid w:val="006A5DE5"/>
     <w:rsid w:val="00732B21"/>
     <w:rsid w:val="007335FA"/>
     <w:rsid w:val="00780F5C"/>
     <w:rsid w:val="007C2B5C"/>
     <w:rsid w:val="00844D67"/>
     <w:rsid w:val="0088397C"/>
     <w:rsid w:val="008E2738"/>
     <w:rsid w:val="009350CB"/>
+    <w:rsid w:val="00941688"/>
     <w:rsid w:val="00954947"/>
     <w:rsid w:val="009951B9"/>
     <w:rsid w:val="009D7731"/>
     <w:rsid w:val="009F2562"/>
     <w:rsid w:val="009F2775"/>
     <w:rsid w:val="00A25FB7"/>
     <w:rsid w:val="00A56573"/>
     <w:rsid w:val="00AE4C12"/>
     <w:rsid w:val="00B2401E"/>
     <w:rsid w:val="00B24910"/>
     <w:rsid w:val="00BC5B3C"/>
     <w:rsid w:val="00C05476"/>
     <w:rsid w:val="00D94793"/>
     <w:rsid w:val="00E113C3"/>
     <w:rsid w:val="00E4128A"/>
     <w:rsid w:val="00ED0D05"/>
     <w:rsid w:val="00EE2122"/>
     <w:rsid w:val="00F12DBF"/>
     <w:rsid w:val="00F60E31"/>
     <w:rsid w:val="00FF06BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45C79B35"/>
+  <w14:docId w14:val="15BCD5CF"/>
   <w15:docId w15:val="{C2952753-9008-4C13-B1FA-2F38ACBCDF53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2187,66 +2243,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>480</Words>
-  <Characters>2738</Characters>
+  <Words>473</Words>
+  <Characters>2701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of  Finance - Bulgaria</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3212</CharactersWithSpaces>
+  <CharactersWithSpaces>3168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:creator>ARuskova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>