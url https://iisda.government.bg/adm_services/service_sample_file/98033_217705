--- v0 (2025-11-16)
+++ v1 (2026-10-29)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="42E81327" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Адм. услуга № 2101</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="5C338C31" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47FE">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>в Регистър на услугите</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="40962983" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="5BC36E24" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">КМЕТА </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="736535F7" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="00210BD2" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
@@ -173,1066 +173,1066 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00210BD2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ПЛЕВЕН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="00C620BD">
+    <w:p w14:paraId="0CD42B3C" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="003943DB">
+    <w:p w14:paraId="428B62DB" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRDefault="006D47FE" w:rsidP="003943DB">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003943DB" w:rsidRPr="006D47FE" w:rsidRDefault="00AB0BDA" w:rsidP="003943DB">
+    <w:p w14:paraId="785C3F07" w14:textId="77777777" w:rsidR="003943DB" w:rsidRPr="006D47FE" w:rsidRDefault="00AB0BDA" w:rsidP="003943DB">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">И С К А Н Е </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003943DB" w:rsidRPr="006D47FE" w:rsidRDefault="003943DB" w:rsidP="003943DB">
+    <w:p w14:paraId="05EAD6B9" w14:textId="77777777" w:rsidR="003943DB" w:rsidRPr="006D47FE" w:rsidRDefault="003943DB" w:rsidP="003943DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003943DB" w:rsidRDefault="003943DB" w:rsidP="003943DB">
+    <w:p w14:paraId="1D3C2F55" w14:textId="77777777" w:rsidR="003943DB" w:rsidRDefault="003943DB" w:rsidP="003943DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за издаване на разрешение за специално ползване на пътя чрез изграждане на рекламно съоръжение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="006D47FE" w:rsidRDefault="004A4DE4" w:rsidP="003943DB">
+    <w:p w14:paraId="28F0853B" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="006D47FE" w:rsidRDefault="004A4DE4" w:rsidP="003943DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="001A2A16" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="2E33E880" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="001A2A16" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001A2A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ДАННИ НА ЮРИДИЧЕСКОТО ЛИЦЕ ЗАЯВИТЕЛ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidTr="00930474">
+      <w:tr w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w14:paraId="30F6E245" w14:textId="77777777" w:rsidTr="00930474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="186B3598" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="63F3B972" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от ………………………………………………………………………………………….….…………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="181E3138" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(посочва се юридическото лице)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="5952ECE9" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ЕИК ........................................., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="5D578FFE" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>адрес за кореспонденция: …………………………………………………..………….……………..,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="033BEBF4" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>тел. за контакт …………………………………………….,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="2CD7999A" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>представлявано от ………………………………………………………………………….……..…..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="662C77FF" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………………..………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="53045451" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(трите имена на представляващия или упълномощеното лице)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="682389BB" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="3667B0C3" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="42F4FCE9" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ДАННИ НА ФИЗИЧЕСКОТО ЛИЦЕ</w:t>
             </w:r>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЗАЯВИТЕЛ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="4B9748D7" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="05D243EA" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">от ……....................................................................................................................................................., </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="6E841962" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(трите имена)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="5CCEB957" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕГН ………………………….,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="01A91873" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>с постоянен адрес ……………………………………………………………………………......…….,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="4F1B9F16" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>и адрес за кореспонденция …………………………………………………..…………….…………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="71B2E861" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>........................................................................................., тел. за контакт ……………….……………..</w:t>
             </w:r>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="7789D14A" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>чрез упълномощен представител ………………………………………………….…….…………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="7D2EEE0E" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………..……………..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+          <w:p w14:paraId="0C6F77C4" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4DE4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(трите имена)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="2B52443D" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
+          <w:p w14:paraId="0E10AE2E" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="00930474">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D47FE" w:rsidRPr="004A4DE4" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
+    <w:p w14:paraId="0A533674" w14:textId="77777777" w:rsidR="006D47FE" w:rsidRPr="004A4DE4" w:rsidRDefault="006D47FE" w:rsidP="006D47FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003943DB" w:rsidRPr="004A4DE4" w:rsidRDefault="00CB59D7" w:rsidP="003943DB">
+    <w:p w14:paraId="355CBB43" w14:textId="77777777" w:rsidR="003943DB" w:rsidRPr="004A4DE4" w:rsidRDefault="00CB59D7" w:rsidP="003943DB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>УВАЖАЕМИ ГОСПОДИН КМЕТ</w:t>
       </w:r>
       <w:r w:rsidR="003943DB" w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">,     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003943DB" w:rsidRPr="004A4DE4" w:rsidRDefault="00CB59D7" w:rsidP="00CB59D7">
+    <w:p w14:paraId="4188B8E1" w14:textId="77777777" w:rsidR="003943DB" w:rsidRPr="004A4DE4" w:rsidRDefault="00CB59D7" w:rsidP="00CB59D7">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="35296AC7" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявявам желанието си да ми бъде издадено </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>разрешение за специално ползване на пътищата чрез изграждане на рекламно съоръжение</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> (РС) в обхвата/обслужващата зона в имот № ............................ на път ……………............. км …………….............дясно/ляво.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="10F2225F" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Представям Протокол от предварителния оглед за определяне на мястото за изграждане на РС с № ………………, който е валиден към датата на подаване на настоящото искане. Писмото, с което е съгласуван индивидуалният работен проект за конструкция на РС, е с № …………………..…….. </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(посочва се, когато не се използва типов проект).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
-[...8 lines deleted...]
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="341D5454" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6438EEBC" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Към искането прилагам следните документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="00627192" w:rsidP="0042238A">
+    <w:p w14:paraId="772B826D" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="00627192" w:rsidP="0042238A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="004A4DE4" w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Пълномощно - когато искането е от упълномощен представител;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRDefault="00627192" w:rsidP="0042238A">
+    <w:p w14:paraId="5B379186" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRDefault="00627192" w:rsidP="0042238A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="004A4DE4" w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Декларация-съгласие за изграждане на рекламно съоръжение, съответстващо на определен типов проект (декларацията не се прилага, когато се използва съгласуван индивидуален работен проект за конструкцията на РС);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042238A" w:rsidRPr="0042238A" w:rsidRDefault="0042238A" w:rsidP="0042238A">
+    <w:p w14:paraId="7DD69A51" w14:textId="77777777" w:rsidR="0042238A" w:rsidRPr="0042238A" w:rsidRDefault="0042238A" w:rsidP="0042238A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         <w:ind w:left="142" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042238A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0042238A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Протокол за предварителен оглед от администрацията, управляваща пътя, органите на Министерството на вътрешните работи и заинтересуваното лице; в протокола се съдържат и мерки за безопасност в съответствие с изискванията на Техническите правила за приложение на ограничителни системи за пътища по републиканската пътна мрежа и Наредба № РД-02-20-2 от 2018 г. за проектиране на пътища;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="0042238A" w:rsidP="0042238A">
+    <w:p w14:paraId="2CEB110F" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="0042238A" w:rsidP="0042238A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004A4DE4" w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Нотариално заверено съгласие от собственика на земята, когато РС се изгражда в обслужващата зона на пътя и засяга чужд имот;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627192" w:rsidRDefault="0042238A" w:rsidP="0042238A">
+    <w:p w14:paraId="50FA3B33" w14:textId="77777777" w:rsidR="00627192" w:rsidRDefault="0042238A" w:rsidP="0042238A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004A4DE4" w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.……………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="004A4DE4" w:rsidP="00627192">
+    <w:p w14:paraId="2ABDE9B2" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="004A4DE4" w:rsidP="00627192">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(други документи)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="00627192" w:rsidRDefault="00C620BD" w:rsidP="00627192">
+    <w:p w14:paraId="52BB2728" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="00627192" w:rsidRDefault="00C620BD" w:rsidP="00627192">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="70DA0D09" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявлението по образец с необходимите документи може да  подадете :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="7832F47F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>- лично или чрез упълномощено лице в Център за административно обслужване; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="55DAB16F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>- чрез лицензиран пощенски оператор;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="41D5CE8F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>- чрез ССЕВ, подписано с квалифициран електронен подпис.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B08D4" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="00ED1DFB">
+    <w:p w14:paraId="4262189E" w14:textId="77777777" w:rsidR="006B08D4" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="00ED1DFB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="006B08D4">
+    <w:p w14:paraId="485748FA" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="006B08D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1250,529 +1250,608 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ІІІ</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на Приложение № 3 от </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Наредба № 17 на Общински съвет Плевен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="00ED1DFB" w:rsidP="00ED1DFB">
+    <w:p w14:paraId="57978805" w14:textId="77777777" w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="00ED1DFB" w:rsidP="00ED1DFB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Изграждане на нови отделно стоящи съоръжения в обхвата на пътя и в обслужващата зона:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="006B08D4">
+    <w:p w14:paraId="6B4A028D" w14:textId="74AFF5B9" w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="006B08D4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>до 5 м2 - 220 лв./бр.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="006B08D4">
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B" w:rsidRPr="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>5 м</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B" w:rsidRPr="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4DE4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>125 €</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4DE4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/бр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1150DA28" w14:textId="34743A3F" w:rsidR="00ED1DFB" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="006B08D4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">над 5 м2 - 280 лв./бр. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006B08D4" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="00ED1DFB">
+        <w:t xml:space="preserve">над </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B" w:rsidRPr="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>5 м</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B" w:rsidRPr="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0503B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>– 160 €</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A4DE4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/бр. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CDD89E" w14:textId="77777777" w:rsidR="006B08D4" w:rsidRPr="004A4DE4" w:rsidRDefault="006B08D4" w:rsidP="00ED1DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00ED1DFB">
+    <w:p w14:paraId="24FC060F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00ED1DFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Услугата може да бъде заплатена по един от следните начини:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="73812D0F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     - На гише в административно звено за обслужване в брой;</w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     - На гише в административно звено за обслужване с банкова карта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="3DAAA0D2" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     - По електронен път;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="55E8623E" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">     - По банков път.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="4F0DC914" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="5EE7D4F6" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Банкови детайли:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="7EE1D341" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>БАНКА: БАКБ АД – ОФИС ПЛЕВЕН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="3872686A" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IBAN:BG85BGUS91608404113900</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="181C7178" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>BIC: BGUSBGSF – БАНКОВ КОД BGUS9160</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="1639BC99" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="000E0F98" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>КОД ЗА ВИД ПЛАЩАНЕ  44 80 01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627192" w:rsidRPr="004A4DE4" w:rsidRDefault="00627192" w:rsidP="00C620BD">
+    <w:p w14:paraId="4004EF4E" w14:textId="77777777" w:rsidR="00627192" w:rsidRPr="004A4DE4" w:rsidRDefault="00627192" w:rsidP="00C620BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="185D663E" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="00627192" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Заявявам желанието си да получа изготвената административна услуга:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="5228295F" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> Чрез лицензиран пощенски оператор на адрес ...................................., като декларирам, че пощенските разходи са за моя сметка, платими при получаването на разрешението.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
+    <w:p w14:paraId="69C7FAF9" w14:textId="77777777" w:rsidR="004A4DE4" w:rsidRPr="004A4DE4" w:rsidRDefault="004A4DE4" w:rsidP="004A4DE4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="004A4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> Лично на гише за административно обслужване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="37F41E04" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+    <w:p w14:paraId="2B304716" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="004A4DE4" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00627192" w:rsidRPr="00627192" w:rsidRDefault="00627192" w:rsidP="00627192">
+    <w:p w14:paraId="7623E357" w14:textId="77777777" w:rsidR="00627192" w:rsidRPr="00627192" w:rsidRDefault="00627192" w:rsidP="00627192">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>дата ...........................                                    С уважение: ………..…….………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627192" w:rsidRDefault="00627192" w:rsidP="0042238A">
+    <w:p w14:paraId="59D58454" w14:textId="77777777" w:rsidR="00627192" w:rsidRDefault="00627192" w:rsidP="0042238A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>гр. .............................                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00627192">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(име и фамилия, подпис и печат)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627192" w:rsidRDefault="00627192" w:rsidP="00332459">
-[...46 lines deleted...]
-    <w:p w:rsidR="00332459" w:rsidRPr="00D03976" w:rsidRDefault="000C5E1E" w:rsidP="00D03976">
+    <w:p w14:paraId="6F4270F1" w14:textId="77777777" w:rsidR="00627192" w:rsidRDefault="00627192" w:rsidP="00332459">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E303C4" w14:textId="77777777" w:rsidR="00B65F4A" w:rsidRDefault="00B65F4A" w:rsidP="0042238A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1439EF" w14:textId="77777777" w:rsidR="00332459" w:rsidRPr="00D03976" w:rsidRDefault="000C5E1E" w:rsidP="00D03976">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5E1E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Забележка:</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5E1E">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -1804,70 +1883,70 @@
         <w:t>Наредба за специално ползване на пътищата.</w:t>
       </w:r>
       <w:r w:rsidR="00332459" w:rsidRPr="000C5E1E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00332459" w:rsidRPr="00D03976" w:rsidSect="00224C1C">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="1417" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D1DAA" w:rsidRDefault="002D1DAA" w:rsidP="00C620BD">
+    <w:p w14:paraId="406CB444" w14:textId="77777777" w:rsidR="00927A68" w:rsidRDefault="00927A68" w:rsidP="00C620BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D1DAA" w:rsidRDefault="002D1DAA" w:rsidP="00C620BD">
+    <w:p w14:paraId="01A98B9E" w14:textId="77777777" w:rsidR="00927A68" w:rsidRDefault="00927A68" w:rsidP="00C620BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1877,180 +1956,180 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Timok">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C620BD" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="102C8EB2" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C620BD" w:rsidRPr="00C620BD" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
+  <w:p w14:paraId="186AF1DF" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRPr="00C620BD" w:rsidRDefault="00C620BD" w:rsidP="00C620BD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:u w:val="single"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C620BD">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">ПОЛИТИКАТА ЗА ЗАЩИТА НА ЛИЧНИТЕ ДАННИ на Община Плевен е публикувана на официалната интернет страница на Община Плевен: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00C620BD">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>www.pleven.bg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00C620BD">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>, както и в Центъра за административно обслужване.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C620BD" w:rsidRDefault="00C620BD">
+  <w:p w14:paraId="59CDBC1F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRDefault="00C620BD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C620BD" w:rsidRDefault="00C620BD">
+  <w:p w14:paraId="44B6CF5F" w14:textId="77777777" w:rsidR="00C620BD" w:rsidRDefault="00C620BD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D1DAA" w:rsidRDefault="002D1DAA" w:rsidP="00C620BD">
+    <w:p w14:paraId="479FD8E3" w14:textId="77777777" w:rsidR="00927A68" w:rsidRDefault="00927A68" w:rsidP="00C620BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D1DAA" w:rsidRDefault="002D1DAA" w:rsidP="00C620BD">
+    <w:p w14:paraId="58702FF8" w14:textId="77777777" w:rsidR="00927A68" w:rsidRDefault="00927A68" w:rsidP="00C620BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4F33EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D95AD0CE"/>
     <w:lvl w:ilvl="0" w:tplc="7874603C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3579,206 +3658,213 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="164709399">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1741639419">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1076243871">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1891725114">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="372385319">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1910924100">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1678998024">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="448359438">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1330209665">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1263875117">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1602908072">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1770268887">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="222059607">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="803237985">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD20BF"/>
     <w:rsid w:val="000C5E1E"/>
     <w:rsid w:val="000E0F98"/>
+    <w:rsid w:val="00154198"/>
     <w:rsid w:val="001D11F5"/>
     <w:rsid w:val="00224C1C"/>
     <w:rsid w:val="002D1DAA"/>
+    <w:rsid w:val="002D578B"/>
     <w:rsid w:val="002F1B36"/>
     <w:rsid w:val="00332459"/>
     <w:rsid w:val="0035194A"/>
     <w:rsid w:val="0035762D"/>
+    <w:rsid w:val="0039128F"/>
     <w:rsid w:val="003943DB"/>
     <w:rsid w:val="003E355E"/>
     <w:rsid w:val="0042238A"/>
     <w:rsid w:val="004A4DE4"/>
     <w:rsid w:val="00533F2E"/>
     <w:rsid w:val="00627192"/>
     <w:rsid w:val="006B08D4"/>
     <w:rsid w:val="006B1A22"/>
     <w:rsid w:val="006D47FE"/>
     <w:rsid w:val="00781033"/>
     <w:rsid w:val="008C538F"/>
     <w:rsid w:val="008D33A4"/>
+    <w:rsid w:val="00927A68"/>
     <w:rsid w:val="00937264"/>
     <w:rsid w:val="00952506"/>
     <w:rsid w:val="00954FC4"/>
     <w:rsid w:val="00A00CCA"/>
     <w:rsid w:val="00AB0BDA"/>
     <w:rsid w:val="00AB2D61"/>
     <w:rsid w:val="00AD20BF"/>
+    <w:rsid w:val="00B0503B"/>
     <w:rsid w:val="00B65F4A"/>
+    <w:rsid w:val="00BB48B5"/>
     <w:rsid w:val="00BF396C"/>
     <w:rsid w:val="00C620BD"/>
     <w:rsid w:val="00CB59D7"/>
     <w:rsid w:val="00D03976"/>
     <w:rsid w:val="00E27D02"/>
     <w:rsid w:val="00ED1DFB"/>
     <w:rsid w:val="00F02151"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="53C5D823"/>
+  <w14:docId w14:val="1F5788F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D7B83AEB-A3A2-4995-AA0E-0659999D7572}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4106,50 +4192,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003943DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:qFormat/>
     <w:rsid w:val="003943DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
@@ -4303,52 +4394,65 @@
     <w:rsid w:val="00A00CCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A00CCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="285938231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="432281612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1087262069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4611,70 +4715,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>748</Words>
-  <Characters>4267</Characters>
+  <Words>747</Words>
+  <Characters>4263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5005</CharactersWithSpaces>
+  <CharactersWithSpaces>5001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>polya</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>