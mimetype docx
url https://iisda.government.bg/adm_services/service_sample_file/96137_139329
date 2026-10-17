--- v0 (2025-11-21)
+++ v1 (2026-10-17)
@@ -1,494 +1,493 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="3022C639" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="6237"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="79"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="889"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="3321"/>
         <w:gridCol w:w="3352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w14:paraId="4BF7659B" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="411B33FA" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Община Търговище</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="4BA5CB4C" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="3274F568" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>До</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w14:paraId="1D0D449D" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="6D01C871" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Гр. /с./</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="78738EC8" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="0439990E" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="30B14E15" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Кмета на</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w14:paraId="7B27674C" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="210DEB5E" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="2E0B2EB2" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="7E0B2951" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="0D3D13A5" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>община Търговище</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w14:paraId="19C02CE5" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="31B2BDF4" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="312E107C" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="4F3B2C87" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="2C281BD3" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="005D4E70" w14:paraId="7540B8A5" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="7C870C5A" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Вх. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="63F1DD9E" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E70">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="50CFD93A" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="50CD7650" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="005D4E70" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
+    <w:p w14:paraId="4EF88D1F" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
+    <w:p w14:paraId="304ACFC8" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00D21333" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="4111E640" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00D21333" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21333">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="66BB00BC" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:r w:rsidR="002A05CC" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -520,392 +519,392 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> управление на строителните отпадъци</w:t>
       </w:r>
       <w:r w:rsidR="00AA039D" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA039D" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>и/или План за безопасност и здраве</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="004279D0" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="2F18242F" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="004279D0" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004279D0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">(Уникален идентификатор на административната услуга – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>2667</w:t>
       </w:r>
       <w:r w:rsidRPr="004279D0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
+    <w:p w14:paraId="4C30EA87" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00416388" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="0BA21384" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00416388" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="63D35397" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>От</w:t>
       </w:r>
       <w:r w:rsidR="002A3C02" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidTr="00B21DF3">
+      <w:tr w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w14:paraId="584CF26E" w14:textId="77777777" w:rsidTr="00B21DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="3D3AC13D" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="121424E5" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="29D80F9A" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="60DB5971" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="5A031D5D" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="448A6668" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="0C8773A9" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="436CBFA2" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="3E008E42" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
+          <w:p w14:paraId="365E3CBD" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00B21DF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C77E24" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00B21DF3">
+    <w:p w14:paraId="1AFD42A6" w14:textId="77777777" w:rsidR="00C77E24" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00B21DF3">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B21DF3" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>………………………………………...................……</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00C77E24" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕГН/ЕИК </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00FB7507">
+    <w:p w14:paraId="00F2A83C" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00FB7507">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(възложител - име, презиме, фамилия / наименование на юридическо лице)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
+    <w:p w14:paraId="782CB5AC" w14:textId="77777777" w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Адрес (седалище за ЮЛ): ...............................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............................</w:t>
@@ -932,51 +931,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
+    <w:p w14:paraId="66428A4F" w14:textId="77777777" w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>представлявано от (за ЮЛ)……………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………….</w:t>
@@ -986,51 +985,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
+    <w:p w14:paraId="21C0E3A0" w14:textId="77777777" w:rsidR="004C1352" w:rsidRPr="00AA039D" w:rsidRDefault="004C1352" w:rsidP="004C1352">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Телефон за контакти:..................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1056,282 +1055,282 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="7FE92C51" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidTr="008B7C5C">
+      <w:tr w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w14:paraId="07B02FC4" w14:textId="77777777" w:rsidTr="008B7C5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="2F560C4C" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="1322969B" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="30F8675D" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="44A23752" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="1E312B25" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="5F50E290" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="3D108A06" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="3E8BEE9B" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="194D95C4" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
+          <w:p w14:paraId="5077316E" w14:textId="77777777" w:rsidR="00B21DF3" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="008B7C5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00FB7507">
+    <w:p w14:paraId="0D252DC6" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00B21DF3" w:rsidP="00FB7507">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FB7507" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>………………………………………...................………… ЕГН/ЕИК</w:t>
       </w:r>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>(възложител - име, презиме, фамилия / наименование на юридическо лице)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="6659C7EA" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Адрес (седалище за ЮЛ): ...............................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............................</w:t>
@@ -1358,51 +1357,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="1D5744AF" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>представлявано от (за ЮЛ)……………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………….</w:t>
@@ -1412,51 +1411,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="37F2BDE6" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Телефон за контакти:..................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1509,325 +1508,325 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="766BEF9A" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
+    <w:p w14:paraId="25D3D8FD" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
+    <w:p w14:paraId="4B382712" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Желаем </w:t>
       </w:r>
       <w:r w:rsidR="00E50A3E" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FF3609" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основание чл. 156 б, ал. 1 </w:t>
       </w:r>
       <w:r w:rsidR="00E50A3E" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>от ЗУТ, да одобрите инвестиционен проект</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13E78" w:rsidRPr="00AA039D" w:rsidRDefault="00C13E78" w:rsidP="002A3C02">
+    <w:p w14:paraId="443FAA1E" w14:textId="77777777" w:rsidR="00C13E78" w:rsidRPr="00AA039D" w:rsidRDefault="00C13E78" w:rsidP="002A3C02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>План за безопасност и здраве</w:t>
       </w:r>
       <w:r w:rsidR="00AA039D" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>и/или</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A3C02" w:rsidRPr="00AA039D" w:rsidRDefault="00C13E78" w:rsidP="002A3C02">
+    <w:p w14:paraId="596E0CCD" w14:textId="77777777" w:rsidR="002A3C02" w:rsidRPr="00AA039D" w:rsidRDefault="00C13E78" w:rsidP="002A3C02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>План за управление на строителните отпадъци</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
+    <w:p w14:paraId="6DEDEE62" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>за обект:</w:t>
       </w:r>
       <w:r w:rsidR="00D21333" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>….......</w:t>
       </w:r>
       <w:r w:rsidR="000B5334" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………………………………………………….……...............................................… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D21333" w:rsidRPr="00AA039D" w:rsidRDefault="00D21333" w:rsidP="00AA039D">
+    <w:p w14:paraId="5BDF249B" w14:textId="77777777" w:rsidR="00D21333" w:rsidRPr="00AA039D" w:rsidRDefault="00D21333" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………………………………….……...............................................… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5533B" w:rsidRPr="00AA039D" w:rsidRDefault="00D21333" w:rsidP="00AA039D">
+    <w:p w14:paraId="1A8C23A8" w14:textId="77777777" w:rsidR="00B5533B" w:rsidRPr="00AA039D" w:rsidRDefault="00D21333" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r w:rsidR="00B5533B" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………………………………….……...............................................… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
+    <w:p w14:paraId="0D40933D" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(вписва се наименованието на </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>строежа/обекта според инвестиционния проект</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00595D1E" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="00AA039D">
+    <w:p w14:paraId="015D4F46" w14:textId="77777777" w:rsidR="00595D1E" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>находящ се в УПИ ….…….</w:t>
       </w:r>
       <w:r w:rsidR="00595D1E" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -1857,51 +1856,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>…… по плана на …</w:t>
       </w:r>
       <w:r w:rsidR="00595D1E" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">..……….……................., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00595D1E" w:rsidP="00AA039D">
+    <w:p w14:paraId="73B6E82C" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00595D1E" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ПИ с идентификатор ……………....</w:t>
       </w:r>
       <w:r w:rsidR="002A3C02" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -1964,135 +1963,135 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
+    <w:p w14:paraId="4AF5E595" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="00AA039D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">За строежа има одобрен инвестиционен проект №: </w:t>
       </w:r>
       <w:r w:rsidR="004C1352" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   -………………… </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>и разреш</w:t>
       </w:r>
       <w:r w:rsidR="004C1352" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ение за строеж №:РС</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="56756569" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="70C056A4" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="002A3C02">
+    <w:p w14:paraId="1DC8C831" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="002A3C02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Три</w:t>
       </w:r>
@@ -2117,1231 +2116,1099 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>пл</w:t>
       </w:r>
       <w:r w:rsidR="00675ECE" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ан за безопасност и здраве</w:t>
       </w:r>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="002A3C02">
+    <w:p w14:paraId="3AB4C7F5" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="002A3C02" w:rsidP="002A3C02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Три</w:t>
       </w:r>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> екземпляра от п</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00416388" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>лан</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> за управление на строителните отпадъци</w:t>
+        <w:t>лан за управление на строителните отпадъци</w:t>
       </w:r>
       <w:r w:rsidR="00675ECE" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0475" w:rsidRPr="00AA039D" w:rsidRDefault="00EC0475" w:rsidP="00595D1E">
+    <w:p w14:paraId="4467D8C5" w14:textId="77777777" w:rsidR="00EC0475" w:rsidRPr="00AA039D" w:rsidRDefault="00EC0475" w:rsidP="00595D1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Временна организация за безопасност на движението (когато е приложимо)</w:t>
       </w:r>
       <w:r w:rsidR="00675ECE" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
+    <w:p w14:paraId="5EF3E471" w14:textId="77777777" w:rsidR="00416388" w:rsidRPr="00AA039D" w:rsidRDefault="00416388" w:rsidP="002A3C02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Други…………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C13E78" w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>........................</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0475" w:rsidRPr="00AA039D" w:rsidRDefault="00EC0475" w:rsidP="002A3C02">
-[...9 lines deleted...]
-    <w:p w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+    <w:p w14:paraId="4D8FABF3" w14:textId="77777777" w:rsidR="00EC0475" w:rsidRPr="00AA039D" w:rsidRDefault="00EC0475" w:rsidP="002A3C02">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC46E82" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10173" w:type="dxa"/>
+        <w:tblW w:w="8046" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
-        <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00572E0C" w:rsidRPr="002B1494" w:rsidTr="00572E0C">
+      <w:tr w:rsidR="00DF141A" w:rsidRPr="002B1494" w14:paraId="01CA2C48" w14:textId="77777777" w:rsidTr="00DF141A">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="59D033E9" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="5D7C3A01" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00572E0C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Такса в евро</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF141A" w:rsidRPr="002B1494" w14:paraId="279BCEE5" w14:textId="77777777" w:rsidTr="00DF141A">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5778" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4411798F" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572E0C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Такса в лева</w:t>
+              <w:t>за обекти от първа,  втора и трета  категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="29F1542F" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572E0C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Такса в евро</w:t>
+              <w:t>35,79</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3753EF" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572E0C" w:rsidRPr="002B1494" w:rsidTr="00572E0C">
+      <w:tr w:rsidR="00DF141A" w:rsidRPr="002B1494" w14:paraId="2B5A3BDA" w14:textId="77777777" w:rsidTr="00DF141A">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="1F5CDD38" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572E0C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>за обекти от първа,  втора и трета  категория</w:t>
-[...27 lines deleted...]
-              <w:t>70.00 лв.</w:t>
+              <w:t xml:space="preserve">за обекти от четвърта и пета категория </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="251B8C6C" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572E0C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>35,79</w:t>
+              <w:t>51,13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00572E0C" w:rsidRPr="00572E0C" w:rsidRDefault="00572E0C" w:rsidP="00332C41">
+          <w:p w14:paraId="2CE6BFD6" w14:textId="77777777" w:rsidR="00DF141A" w:rsidRPr="00572E0C" w:rsidRDefault="00DF141A" w:rsidP="00332C41">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572E0C" w:rsidRPr="002B1494" w:rsidTr="00572E0C">
-[...94 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
-[...50 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="3FB6DC22" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6527D832" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449DD9D2" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA1717" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C14CA56" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C9BBDB" w14:textId="77777777" w:rsidR="00A56E81" w:rsidRDefault="00A56E81" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76387EAC" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA039D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прилагам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA039D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t>Забележка:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70607C93" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t>документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t> Плащането е извършено по електронен път (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA039D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>отбележете със знак</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t> Плащането е извършено по електронен път (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA039D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t>отбележете със знак</w:t>
+        <w:t>, когато плащането е извършено по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA039D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA039D">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4098096A" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t></w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AE04A5" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Възможни начини за заплащане на административни услуги и получаване на готовия документ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="65F4FF50" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Заплащане:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="02F383F2" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>На гише в Центъра за административно обслужване в брой;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="53199342" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>На гише в Центъра за административно обслужване с банкова карта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="17333B99" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Заплащането на заявена електронна административна услуга се извършва чрез </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="006D73DC">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Портал за електронни плащания</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="2382274A" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>По банков път по сметка на Община Търговище, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="5329F907" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Обединена Българска банка</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10022" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="006D73DC" w14:paraId="2596DBE4" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4984" w:type="dxa"/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="0C4375C3" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D73DC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>BIC UBBSBGSF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="130962C1" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D73DC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IBANBG60UBBS80028413869000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
+          <w:p w14:paraId="6A1E4055" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="005F6912">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D73DC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidTr="005F6912">
+      <w:tr w:rsidR="00AA039D" w:rsidRPr="006D73DC" w14:paraId="3A0B85CD" w14:textId="77777777" w:rsidTr="005F6912">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10022" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="001B7FDB" w:rsidP="00AA039D">
+          <w:p w14:paraId="277E7998" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00000000" w:rsidP="00AA039D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:firstLine="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00AA039D" w:rsidRPr="005F6912">
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00AA039D" w:rsidRPr="006D73DC">
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Такси за </w:t>
               </w:r>
               <w:r w:rsidR="00AA039D">
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>административни</w:t>
               </w:r>
               <w:r w:rsidR="00AA039D" w:rsidRPr="006D73DC">
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> услуги </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AA039D" w:rsidRPr="006D73DC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44 80 </w:t>
             </w:r>
             <w:r w:rsidR="00AA039D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="6718CB2F" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="3D37AF61" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен</w:t>
       </w:r>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="1C4FE5E5" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t> Лично от звеното за административно обслужване</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="40334ADF" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t> Чрез лицензиран пощенски оператор на адрес: ...........................................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="0ACC2E33" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="5614FE31" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="7E688952" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+    <w:p w14:paraId="0B6901BC" w14:textId="77777777" w:rsidR="00AA039D" w:rsidRPr="006D73DC" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D73DC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3609" w:rsidRDefault="00FF3609" w:rsidP="004C1352"/>
-    <w:p w:rsidR="004C1352" w:rsidRPr="004C1352" w:rsidRDefault="004C1352" w:rsidP="004C1352">
+    <w:p w14:paraId="56742EFC" w14:textId="77777777" w:rsidR="00FF3609" w:rsidRDefault="00FF3609" w:rsidP="004C1352"/>
+    <w:p w14:paraId="423B6166" w14:textId="77777777" w:rsidR="004C1352" w:rsidRPr="004C1352" w:rsidRDefault="004C1352" w:rsidP="004C1352">
       <w:r w:rsidRPr="004C1352">
         <w:t xml:space="preserve">1................................ </w:t>
       </w:r>
       <w:r w:rsidRPr="004C1352">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C1352">
         <w:t>2................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125A1F" w:rsidRPr="004C1352" w:rsidRDefault="004C1352" w:rsidP="004C1352">
+    <w:p w14:paraId="7B145673" w14:textId="77777777" w:rsidR="00125A1F" w:rsidRPr="004C1352" w:rsidRDefault="004C1352" w:rsidP="004C1352">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1352">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        (подпис)          </w:t>
       </w:r>
       <w:r w:rsidRPr="004C1352">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:rPr>
@@ -3375,288 +3242,270 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AA039D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C1352">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(подпис)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00125A1F" w:rsidRPr="004C1352" w:rsidSect="00D21333">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="749" w:right="680" w:bottom="794" w:left="1418" w:header="284" w:footer="6" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B7FDB" w:rsidRDefault="001B7FDB">
+    <w:p w14:paraId="000B524C" w14:textId="77777777" w:rsidR="00C51A87" w:rsidRDefault="00C51A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B7FDB" w:rsidRDefault="001B7FDB">
+    <w:p w14:paraId="17C1E504" w14:textId="77777777" w:rsidR="00C51A87" w:rsidRDefault="00C51A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00DA5A0A" w:rsidRDefault="00C30E76">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7849EA14" w14:textId="77777777" w:rsidR="00DA5A0A" w:rsidRDefault="00C30E76">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DA5A0A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00572E0C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F22BBA" w:rsidRPr="009572E7" w:rsidRDefault="00F22BBA" w:rsidP="00F17F2E">
+  <w:p w14:paraId="46A6000B" w14:textId="77777777" w:rsidR="00F22BBA" w:rsidRPr="009572E7" w:rsidRDefault="00F22BBA" w:rsidP="00F17F2E">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="68665C"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="006576E8" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E8F702C" w14:textId="77777777" w:rsidR="006576E8" w:rsidRPr="00AA039D" w:rsidRDefault="00AA039D" w:rsidP="00AA039D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F629B8">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Община Търговище е администратор на лични данни по Закона за защита на личните данни и Регламент (ЕС) 2016/679 за защита на данните. Предоставените от Вас лични данни са защитени съгласно законодателството. </w:t>
     </w:r>
     <w:r w:rsidRPr="00F629B8">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ПОЛИТИКАТА ЗА ЗАЩИТА НА ЛИЧНИТЕ ДАННИ на Община Търговище е публикувана на официалната интернет страница на Община Търговище: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00F629B8">
         <w:rPr>
           <w:rStyle w:val="a7"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www.targovishte.bg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F629B8">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, както и в Центъра за административно обслужване</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006576E8" w:rsidRDefault="006576E8" w:rsidP="006576E8">
+  <w:p w14:paraId="7FCF0F16" w14:textId="77777777" w:rsidR="006576E8" w:rsidRDefault="006576E8" w:rsidP="006576E8">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="006576E8" w:rsidRDefault="006576E8">
+  <w:p w14:paraId="4582CDA8" w14:textId="77777777" w:rsidR="006576E8" w:rsidRDefault="006576E8">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B7FDB" w:rsidRDefault="001B7FDB">
+    <w:p w14:paraId="5DA7F63E" w14:textId="77777777" w:rsidR="00C51A87" w:rsidRDefault="00C51A87">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B7FDB" w:rsidRDefault="001B7FDB">
+    <w:p w14:paraId="50EA6536" w14:textId="77777777" w:rsidR="00C51A87" w:rsidRDefault="00C51A87">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FED301B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FE07400"/>
     <w:lvl w:ilvl="0" w:tplc="8D822CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3725,51 +3574,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133A3AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C304E12"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3838,51 +3687,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE55F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF82A6E8"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3951,51 +3800,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E0A3F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53A2DBCC"/>
     <w:lvl w:ilvl="0" w:tplc="1E46B612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4064,51 +3913,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E834F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="945C0C10"/>
     <w:lvl w:ilvl="0" w:tplc="1E46B612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4177,51 +4026,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D7968E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E844576"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4319,51 +4168,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF9126F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F614B4"/>
     <w:lvl w:ilvl="0" w:tplc="8B2828BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -4431,51 +4280,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59666F79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0010E1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4572,51 +4421,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAF5777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93F6B61E"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -4685,51 +4534,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF02FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59941582"/>
     <w:lvl w:ilvl="0" w:tplc="1E46B612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="96A6FBD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2335" w:hanging="972"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="222222"/>
@@ -4798,149 +4647,151 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="829255591">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1585602593">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1162505177">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1305965700">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1870028093">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="355161035">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="304966366">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1948269361">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="827290223">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1700738767">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17F2E"/>
     <w:rsid w:val="00001BB4"/>
     <w:rsid w:val="00011926"/>
     <w:rsid w:val="0001303E"/>
     <w:rsid w:val="000157F0"/>
     <w:rsid w:val="00026FA9"/>
     <w:rsid w:val="00030935"/>
     <w:rsid w:val="00063FA6"/>
     <w:rsid w:val="00076054"/>
     <w:rsid w:val="00082115"/>
     <w:rsid w:val="00083F5C"/>
     <w:rsid w:val="00086992"/>
     <w:rsid w:val="00090853"/>
     <w:rsid w:val="00097D3B"/>
     <w:rsid w:val="000A1FAD"/>
     <w:rsid w:val="000B5334"/>
     <w:rsid w:val="000D24BE"/>
     <w:rsid w:val="000D2E26"/>
     <w:rsid w:val="000E23BD"/>
     <w:rsid w:val="000E33BC"/>
     <w:rsid w:val="000E49F5"/>
     <w:rsid w:val="00103D26"/>
     <w:rsid w:val="00106EFF"/>
     <w:rsid w:val="00107424"/>
     <w:rsid w:val="00107BE8"/>
     <w:rsid w:val="00114E4D"/>
     <w:rsid w:val="00120444"/>
     <w:rsid w:val="001208CB"/>
     <w:rsid w:val="00125A1F"/>
     <w:rsid w:val="00140EC0"/>
     <w:rsid w:val="00145F98"/>
     <w:rsid w:val="00160AD7"/>
     <w:rsid w:val="0016762A"/>
     <w:rsid w:val="00170B30"/>
     <w:rsid w:val="00186169"/>
     <w:rsid w:val="00192938"/>
     <w:rsid w:val="001A622C"/>
+    <w:rsid w:val="001B3B62"/>
     <w:rsid w:val="001B7FDB"/>
     <w:rsid w:val="001C555D"/>
     <w:rsid w:val="001C6DC2"/>
     <w:rsid w:val="001D238A"/>
     <w:rsid w:val="001D2BD7"/>
     <w:rsid w:val="001D4E35"/>
     <w:rsid w:val="001D6A9D"/>
     <w:rsid w:val="001E4412"/>
     <w:rsid w:val="001E53D6"/>
     <w:rsid w:val="001E7250"/>
     <w:rsid w:val="002216B0"/>
     <w:rsid w:val="00240425"/>
     <w:rsid w:val="00247136"/>
     <w:rsid w:val="002625CF"/>
     <w:rsid w:val="00263847"/>
     <w:rsid w:val="00272A60"/>
     <w:rsid w:val="002822CB"/>
     <w:rsid w:val="00284A84"/>
     <w:rsid w:val="00292F2E"/>
     <w:rsid w:val="0029337C"/>
     <w:rsid w:val="002A05CC"/>
     <w:rsid w:val="002A3C02"/>
     <w:rsid w:val="002B27E0"/>
     <w:rsid w:val="002C6005"/>
     <w:rsid w:val="002C7506"/>
@@ -5090,79 +4941,82 @@
     <w:rsid w:val="00B638FF"/>
     <w:rsid w:val="00B63C1E"/>
     <w:rsid w:val="00B759D2"/>
     <w:rsid w:val="00B76244"/>
     <w:rsid w:val="00B83A10"/>
     <w:rsid w:val="00B86B78"/>
     <w:rsid w:val="00B92F01"/>
     <w:rsid w:val="00B95CCA"/>
     <w:rsid w:val="00BA4DE1"/>
     <w:rsid w:val="00BB54E7"/>
     <w:rsid w:val="00BB7809"/>
     <w:rsid w:val="00BC34D1"/>
     <w:rsid w:val="00BD2579"/>
     <w:rsid w:val="00BD5651"/>
     <w:rsid w:val="00BE59A7"/>
     <w:rsid w:val="00BF2E34"/>
     <w:rsid w:val="00C04E8C"/>
     <w:rsid w:val="00C06E6C"/>
     <w:rsid w:val="00C111B0"/>
     <w:rsid w:val="00C12234"/>
     <w:rsid w:val="00C13E78"/>
     <w:rsid w:val="00C20132"/>
     <w:rsid w:val="00C30E58"/>
     <w:rsid w:val="00C30E76"/>
     <w:rsid w:val="00C36FB3"/>
+    <w:rsid w:val="00C51A87"/>
     <w:rsid w:val="00C56983"/>
     <w:rsid w:val="00C633C0"/>
     <w:rsid w:val="00C67673"/>
     <w:rsid w:val="00C77E24"/>
     <w:rsid w:val="00C80D0B"/>
     <w:rsid w:val="00C87FF8"/>
     <w:rsid w:val="00C93E6E"/>
     <w:rsid w:val="00C96DC0"/>
     <w:rsid w:val="00C96E10"/>
     <w:rsid w:val="00CB51DE"/>
     <w:rsid w:val="00CB7D0A"/>
     <w:rsid w:val="00CC10DD"/>
     <w:rsid w:val="00CC556B"/>
     <w:rsid w:val="00CF698C"/>
     <w:rsid w:val="00D1674E"/>
     <w:rsid w:val="00D21333"/>
     <w:rsid w:val="00D30CD6"/>
     <w:rsid w:val="00D3215A"/>
     <w:rsid w:val="00D33A44"/>
+    <w:rsid w:val="00D4667C"/>
     <w:rsid w:val="00D51DEA"/>
     <w:rsid w:val="00D728F2"/>
     <w:rsid w:val="00D9557E"/>
     <w:rsid w:val="00DA5A0A"/>
     <w:rsid w:val="00DA61CE"/>
     <w:rsid w:val="00DB1C8A"/>
     <w:rsid w:val="00DD2F93"/>
     <w:rsid w:val="00DD7B94"/>
     <w:rsid w:val="00DE1451"/>
     <w:rsid w:val="00DE7854"/>
+    <w:rsid w:val="00DF141A"/>
     <w:rsid w:val="00E022FE"/>
     <w:rsid w:val="00E0633C"/>
     <w:rsid w:val="00E40A63"/>
     <w:rsid w:val="00E4327B"/>
     <w:rsid w:val="00E50A3E"/>
     <w:rsid w:val="00E537C1"/>
     <w:rsid w:val="00E5394F"/>
     <w:rsid w:val="00E70D66"/>
     <w:rsid w:val="00E72594"/>
     <w:rsid w:val="00E7415F"/>
     <w:rsid w:val="00E939EA"/>
     <w:rsid w:val="00E96730"/>
     <w:rsid w:val="00EA636C"/>
     <w:rsid w:val="00EA768D"/>
     <w:rsid w:val="00EB5F49"/>
     <w:rsid w:val="00EC0475"/>
     <w:rsid w:val="00EC5B60"/>
     <w:rsid w:val="00ED0381"/>
     <w:rsid w:val="00ED45CF"/>
     <w:rsid w:val="00ED4BDD"/>
     <w:rsid w:val="00F05B44"/>
     <w:rsid w:val="00F067A5"/>
     <w:rsid w:val="00F06FE8"/>
     <w:rsid w:val="00F07053"/>
     <w:rsid w:val="00F10253"/>
@@ -5187,494 +5041,443 @@
     <w:rsid w:val="00F94616"/>
     <w:rsid w:val="00FB33BC"/>
     <w:rsid w:val="00FB7507"/>
     <w:rsid w:val="00FC3266"/>
     <w:rsid w:val="00FC576F"/>
     <w:rsid w:val="00FD6C96"/>
     <w:rsid w:val="00FF3609"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2981E2BC"/>
+  <w15:docId w15:val="{58516085-10F1-4423-AD68-D2F6EF40D1F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...421 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007352BB"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5776,57 +5579,57 @@
     <w:rsid w:val="000B5334"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="ab">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00C77E24"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.targovishte.bg/eservices/file/PrilojeniaUslugi/Prilojenie5_AdministrativniUslugi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pay.egov.bg/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.targovishte.bg/eservices/file/PrilojeniaUslugi/Prilojenie5_AdministrativniUslugi.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.targovishte.bg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6095,82 +5898,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C7AD91-1B47-4151-95B2-AB94D6F45DC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>645</Words>
-  <Characters>3678</Characters>
+  <Words>624</Words>
+  <Characters>3557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4315</CharactersWithSpaces>
+  <CharactersWithSpaces>4173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3997714</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:mayor@pleven.bg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>