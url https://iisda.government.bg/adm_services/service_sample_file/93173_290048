--- v0 (2026-04-23)
+++ v1 (2026-05-31)
@@ -26,55 +26,56 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00737558" w:rsidRDefault="00737558" w:rsidP="00737558">
       <w:pPr>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009A06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложение № 3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00737558" w:rsidRDefault="00737558" w:rsidP="00872659">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00737558" w:rsidRDefault="00737558" w:rsidP="00872659">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -347,51 +348,71 @@
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006A0058" w:rsidRPr="006A4621" w:rsidRDefault="006A0058" w:rsidP="006A0058">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА И ИНДУСТРИЯТА</w:t>
+        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА</w:t>
+      </w:r>
+      <w:r w:rsidR="009A06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ИНВЕСТИЦИИТЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A4621">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И ИНДУСТРИЯТА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006A0058" w:rsidRPr="006A4621" w:rsidRDefault="006A0058" w:rsidP="006A0058">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -411,57 +432,58 @@
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4621">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Дирекция „Администриране и контрол на икономически дейности“</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A4E4F" w:rsidRPr="006A0058" w:rsidRDefault="007A4E4F" w:rsidP="00A804C0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF7C18" w:rsidRPr="00A804C0" w:rsidRDefault="00EF7C18" w:rsidP="00A804C0">
+    <w:p w:rsidR="00EF7C18" w:rsidRPr="009A06FF" w:rsidRDefault="00EF7C18" w:rsidP="00A804C0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD13CB" w:rsidRPr="00BD63DD" w:rsidRDefault="00AD13CB" w:rsidP="00AD13CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD63DD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -1486,56 +1508,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r w:rsidR="001A5EA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AF770B">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00AF770B" w:rsidRPr="009A06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4E8D" w:rsidRPr="00461B16">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">внос, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A3C58" w:rsidRDefault="001551A4" w:rsidP="005432BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1590,105 +1612,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r w:rsidR="001A5EA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00AF770B">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00AF770B" w:rsidRPr="009A06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4E8D" w:rsidRPr="00461B16">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>производство,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A3C58" w:rsidRDefault="001551A4" w:rsidP="005432BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r w:rsidR="001A5EA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00AF770B">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00AF770B" w:rsidRPr="009A06FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F4E8D" w:rsidRPr="00461B16">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продажба,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001B0BB2" w:rsidRDefault="001551A4" w:rsidP="005432BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
@@ -2165,51 +2187,51 @@
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00FF0CA5" w:rsidRDefault="00FF0CA5" w:rsidP="00FF0CA5">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>󠇆 лично или чрез упълномощен за целта представител на място на адрес на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>Министерството на икономиката и индустрията, гр. София, ул. „Славянска“                                № 8;</w:t>
+        <w:t>Министерството, гр. София, ул. „Славянска“ № 8;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF6F9D" w:rsidRDefault="00DF6F9D" w:rsidP="00DF6F9D">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
@@ -2488,60 +2510,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> в 14-дневен срок от настъпването им производителят или търговецът подава заявление</w:t>
       </w:r>
       <w:r w:rsidR="00D9558B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за вписване на промяната</w:t>
       </w:r>
       <w:r w:rsidR="009F0B4E" w:rsidRPr="00C65E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> до министъра на икономиката</w:t>
       </w:r>
-      <w:r w:rsidR="00A52557">
+      <w:r w:rsidR="00353777">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и индустрията</w:t>
+        <w:t xml:space="preserve">, инвестициите </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52557">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>и индустрията</w:t>
       </w:r>
       <w:r w:rsidR="003A1842">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006B68DC" w:rsidRPr="009C7037">
         <w:rPr>
@@ -2606,58 +2639,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>данни е задължително.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1842" w:rsidRPr="00C65E96" w:rsidSect="009F4E57">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1133" w:bottom="426" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00873F8E" w:rsidRDefault="00873F8E" w:rsidP="00EF7C18">
+    <w:p w:rsidR="000F4894" w:rsidRDefault="000F4894" w:rsidP="00EF7C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00873F8E" w:rsidRDefault="00873F8E" w:rsidP="00EF7C18">
+    <w:p w:rsidR="000F4894" w:rsidRDefault="000F4894" w:rsidP="00EF7C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2734,88 +2767,88 @@
     </w:pPr>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000159A1">
+    <w:r w:rsidR="001C21DD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00EF7C18" w:rsidRDefault="00EF7C18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00873F8E" w:rsidRDefault="00873F8E" w:rsidP="00EF7C18">
+    <w:p w:rsidR="000F4894" w:rsidRDefault="000F4894" w:rsidP="00EF7C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00873F8E" w:rsidRDefault="00873F8E" w:rsidP="00EF7C18">
+    <w:p w:rsidR="000F4894" w:rsidRDefault="000F4894" w:rsidP="00EF7C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F75CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56F0A2FE"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3615,232 +3648,242 @@
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00921260"/>
     <w:rsid w:val="000159A1"/>
     <w:rsid w:val="00026681"/>
     <w:rsid w:val="00026F45"/>
     <w:rsid w:val="00033703"/>
     <w:rsid w:val="000344F9"/>
     <w:rsid w:val="00036DD0"/>
     <w:rsid w:val="000603BE"/>
     <w:rsid w:val="000C0B0B"/>
     <w:rsid w:val="000C4318"/>
     <w:rsid w:val="000C586B"/>
     <w:rsid w:val="000D4BB3"/>
     <w:rsid w:val="000D57B9"/>
     <w:rsid w:val="000F20DF"/>
+    <w:rsid w:val="000F4894"/>
     <w:rsid w:val="001000CA"/>
     <w:rsid w:val="001129B8"/>
     <w:rsid w:val="00112F27"/>
     <w:rsid w:val="00115BB4"/>
     <w:rsid w:val="00116DAA"/>
     <w:rsid w:val="001253E3"/>
     <w:rsid w:val="00136B08"/>
     <w:rsid w:val="00137D38"/>
     <w:rsid w:val="0014082F"/>
     <w:rsid w:val="001551A4"/>
     <w:rsid w:val="0019175E"/>
     <w:rsid w:val="001A5EA1"/>
     <w:rsid w:val="001A6329"/>
     <w:rsid w:val="001A74ED"/>
     <w:rsid w:val="001B0BB2"/>
+    <w:rsid w:val="001C21DD"/>
     <w:rsid w:val="001E5B20"/>
     <w:rsid w:val="001E7064"/>
     <w:rsid w:val="001F7123"/>
     <w:rsid w:val="0020189B"/>
     <w:rsid w:val="00213F7D"/>
     <w:rsid w:val="002142F1"/>
+    <w:rsid w:val="00214C6C"/>
     <w:rsid w:val="00215662"/>
     <w:rsid w:val="0022732A"/>
     <w:rsid w:val="00267D78"/>
     <w:rsid w:val="0027294E"/>
     <w:rsid w:val="0029068F"/>
     <w:rsid w:val="002B05CA"/>
     <w:rsid w:val="002C36E6"/>
     <w:rsid w:val="002F00AA"/>
     <w:rsid w:val="00300A6E"/>
     <w:rsid w:val="00306CF2"/>
     <w:rsid w:val="00306EC0"/>
     <w:rsid w:val="00322C7F"/>
     <w:rsid w:val="00323375"/>
     <w:rsid w:val="003327AC"/>
+    <w:rsid w:val="00353777"/>
     <w:rsid w:val="00391BBF"/>
     <w:rsid w:val="0039399A"/>
     <w:rsid w:val="00393E5F"/>
     <w:rsid w:val="003A1842"/>
     <w:rsid w:val="003B7105"/>
     <w:rsid w:val="003D12E5"/>
     <w:rsid w:val="00401324"/>
     <w:rsid w:val="00403D3B"/>
     <w:rsid w:val="004047ED"/>
     <w:rsid w:val="00411F10"/>
     <w:rsid w:val="00415C01"/>
     <w:rsid w:val="004377AF"/>
     <w:rsid w:val="00442AAF"/>
     <w:rsid w:val="00447035"/>
     <w:rsid w:val="00461B16"/>
+    <w:rsid w:val="00473169"/>
     <w:rsid w:val="00473D8F"/>
     <w:rsid w:val="00497876"/>
     <w:rsid w:val="004A2595"/>
     <w:rsid w:val="004B4A3D"/>
     <w:rsid w:val="004C195B"/>
     <w:rsid w:val="004E1CED"/>
     <w:rsid w:val="00516203"/>
     <w:rsid w:val="0052454D"/>
     <w:rsid w:val="00532FDE"/>
     <w:rsid w:val="00537E86"/>
     <w:rsid w:val="005432BF"/>
     <w:rsid w:val="00543AD7"/>
     <w:rsid w:val="00544DB0"/>
     <w:rsid w:val="005472ED"/>
     <w:rsid w:val="0056140E"/>
     <w:rsid w:val="005653A1"/>
     <w:rsid w:val="005872DF"/>
     <w:rsid w:val="005A1368"/>
     <w:rsid w:val="005A359F"/>
     <w:rsid w:val="005B0B10"/>
     <w:rsid w:val="005B26DB"/>
     <w:rsid w:val="005B6F94"/>
     <w:rsid w:val="005C5674"/>
     <w:rsid w:val="00607243"/>
     <w:rsid w:val="00634726"/>
     <w:rsid w:val="00635310"/>
     <w:rsid w:val="006442FA"/>
     <w:rsid w:val="006444DA"/>
     <w:rsid w:val="00654C4A"/>
     <w:rsid w:val="00662F72"/>
     <w:rsid w:val="006A0058"/>
     <w:rsid w:val="006A2830"/>
     <w:rsid w:val="006A4621"/>
     <w:rsid w:val="006B59C3"/>
     <w:rsid w:val="006B68DC"/>
     <w:rsid w:val="006C1E49"/>
     <w:rsid w:val="006D035A"/>
     <w:rsid w:val="006D06C6"/>
     <w:rsid w:val="006D0EFC"/>
     <w:rsid w:val="006D2A0A"/>
     <w:rsid w:val="006F4E8D"/>
+    <w:rsid w:val="0070398F"/>
     <w:rsid w:val="00707063"/>
     <w:rsid w:val="00721803"/>
     <w:rsid w:val="0073738A"/>
     <w:rsid w:val="00737558"/>
     <w:rsid w:val="007501D5"/>
     <w:rsid w:val="0075209D"/>
     <w:rsid w:val="00787960"/>
     <w:rsid w:val="007A4E4F"/>
     <w:rsid w:val="007B2F83"/>
+    <w:rsid w:val="007F3DDF"/>
     <w:rsid w:val="008052B9"/>
     <w:rsid w:val="00816AD9"/>
     <w:rsid w:val="008238B3"/>
     <w:rsid w:val="0082794E"/>
     <w:rsid w:val="00856867"/>
     <w:rsid w:val="00872659"/>
     <w:rsid w:val="00873F8E"/>
     <w:rsid w:val="008A5A0A"/>
     <w:rsid w:val="008B601A"/>
     <w:rsid w:val="008C0C7B"/>
     <w:rsid w:val="008C161B"/>
     <w:rsid w:val="008F2BB3"/>
     <w:rsid w:val="00910286"/>
     <w:rsid w:val="009143CB"/>
     <w:rsid w:val="00921260"/>
     <w:rsid w:val="0093303C"/>
     <w:rsid w:val="009602B6"/>
     <w:rsid w:val="00966530"/>
     <w:rsid w:val="009828DF"/>
     <w:rsid w:val="009858C0"/>
+    <w:rsid w:val="009A06FF"/>
     <w:rsid w:val="009A3C58"/>
     <w:rsid w:val="009B648C"/>
     <w:rsid w:val="009B7DAD"/>
     <w:rsid w:val="009C6A70"/>
     <w:rsid w:val="009C7037"/>
     <w:rsid w:val="009C7860"/>
     <w:rsid w:val="009F0B4E"/>
     <w:rsid w:val="009F4E57"/>
     <w:rsid w:val="009F7DE3"/>
     <w:rsid w:val="00A06416"/>
     <w:rsid w:val="00A06A26"/>
     <w:rsid w:val="00A0703B"/>
     <w:rsid w:val="00A0744A"/>
     <w:rsid w:val="00A227AA"/>
     <w:rsid w:val="00A46156"/>
     <w:rsid w:val="00A47914"/>
     <w:rsid w:val="00A52557"/>
     <w:rsid w:val="00A573A3"/>
     <w:rsid w:val="00A72FF7"/>
     <w:rsid w:val="00A745B8"/>
     <w:rsid w:val="00A804C0"/>
     <w:rsid w:val="00AA27E5"/>
     <w:rsid w:val="00AA52DD"/>
     <w:rsid w:val="00AB1271"/>
     <w:rsid w:val="00AD13CB"/>
     <w:rsid w:val="00AE541A"/>
     <w:rsid w:val="00AF1310"/>
     <w:rsid w:val="00AF75BD"/>
     <w:rsid w:val="00AF770B"/>
     <w:rsid w:val="00B00D03"/>
     <w:rsid w:val="00B06462"/>
     <w:rsid w:val="00B071B6"/>
     <w:rsid w:val="00B11E5E"/>
     <w:rsid w:val="00B14A15"/>
     <w:rsid w:val="00B302F2"/>
     <w:rsid w:val="00B4587C"/>
     <w:rsid w:val="00B6152C"/>
     <w:rsid w:val="00B722B3"/>
     <w:rsid w:val="00B948FB"/>
     <w:rsid w:val="00B95681"/>
     <w:rsid w:val="00BB0295"/>
     <w:rsid w:val="00BB0E0B"/>
     <w:rsid w:val="00BD63DD"/>
     <w:rsid w:val="00C117CC"/>
     <w:rsid w:val="00C12B13"/>
+    <w:rsid w:val="00C22D60"/>
     <w:rsid w:val="00C23115"/>
     <w:rsid w:val="00C306E9"/>
     <w:rsid w:val="00C31C0E"/>
     <w:rsid w:val="00C36655"/>
     <w:rsid w:val="00C65E96"/>
     <w:rsid w:val="00C7255C"/>
     <w:rsid w:val="00C72789"/>
     <w:rsid w:val="00C87F10"/>
     <w:rsid w:val="00CB0C22"/>
     <w:rsid w:val="00CB1C3C"/>
     <w:rsid w:val="00CB71A7"/>
     <w:rsid w:val="00CE67B1"/>
     <w:rsid w:val="00CF1C38"/>
     <w:rsid w:val="00D03846"/>
     <w:rsid w:val="00D111C4"/>
     <w:rsid w:val="00D26404"/>
     <w:rsid w:val="00D65CFB"/>
+    <w:rsid w:val="00D77593"/>
     <w:rsid w:val="00D9558B"/>
     <w:rsid w:val="00DB4189"/>
     <w:rsid w:val="00DC1B1C"/>
     <w:rsid w:val="00DC4C79"/>
     <w:rsid w:val="00DD0EC7"/>
     <w:rsid w:val="00DD4CC5"/>
     <w:rsid w:val="00DF6F9D"/>
     <w:rsid w:val="00E004C3"/>
     <w:rsid w:val="00E0557A"/>
     <w:rsid w:val="00E101CD"/>
     <w:rsid w:val="00E16F06"/>
     <w:rsid w:val="00E27C7F"/>
     <w:rsid w:val="00E307B9"/>
     <w:rsid w:val="00E35590"/>
     <w:rsid w:val="00E43482"/>
     <w:rsid w:val="00E44065"/>
     <w:rsid w:val="00E510C5"/>
     <w:rsid w:val="00E52429"/>
     <w:rsid w:val="00E9776B"/>
     <w:rsid w:val="00EA01D0"/>
     <w:rsid w:val="00ED0535"/>
     <w:rsid w:val="00ED11DB"/>
     <w:rsid w:val="00EE2673"/>
     <w:rsid w:val="00EF7C18"/>
     <w:rsid w:val="00F3302C"/>
@@ -4734,70 +4777,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>489</Words>
-  <Characters>2791</Characters>
+  <Words>484</Words>
+  <Characters>2764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Economy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3274</CharactersWithSpaces>
+  <CharactersWithSpaces>3242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>