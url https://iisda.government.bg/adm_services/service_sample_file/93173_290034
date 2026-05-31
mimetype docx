--- v0 (2026-04-23)
+++ v1 (2026-05-31)
@@ -3,108 +3,123 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00954702" w:rsidRPr="00830E96" w:rsidRDefault="00954702" w:rsidP="00954702">
-[...1 lines deleted...]
-        <w:ind w:left="6372" w:firstLine="708"/>
+    <w:p w:rsidR="00954702" w:rsidRPr="00830E96" w:rsidRDefault="00954702" w:rsidP="00C554AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:ind w:left="6372" w:firstLine="574"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00830E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00830E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложение № 4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00954702" w:rsidRPr="00830E96" w:rsidRDefault="00954702" w:rsidP="00C6734D">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00954702" w:rsidRPr="00830E96" w:rsidRDefault="00954702" w:rsidP="00C6734D">
+    <w:p w:rsidR="00954702" w:rsidRPr="00830E96" w:rsidRDefault="00C554AE" w:rsidP="00C6734D">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00A46156" w:rsidRPr="00830E96" w:rsidRDefault="00954702" w:rsidP="00954702">
       <w:pPr>
         <w:ind w:left="7080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830E96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="0045700B" w:rsidRPr="00830E96">
         <w:rPr>
@@ -319,51 +334,71 @@
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006A0058" w:rsidRPr="0045700B" w:rsidRDefault="006A0058" w:rsidP="006A0058">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045700B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА И ИНДУСТРИЯТА</w:t>
+        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА</w:t>
+      </w:r>
+      <w:r w:rsidR="009837E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ИНВЕСТИЦИИТЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045700B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И ИНДУСТРИЯТА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006A0058" w:rsidRPr="0045700B" w:rsidRDefault="006A0058" w:rsidP="006A0058">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045700B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -1315,106 +1350,134 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D008AB" w:rsidRDefault="00D008AB" w:rsidP="00D008AB">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="bookmark1"/>
+      <w:bookmarkStart w:id="1" w:name="bookmark1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Отбелязва се начин за получаване на удостоверението:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D008AB" w:rsidRDefault="00D008AB" w:rsidP="00D008AB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00D008AB" w:rsidRDefault="00D008AB" w:rsidP="00D008AB">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>󠇆 лично или чрез упълномощен за целта представител на място на адрес на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>Министерството на икономиката и индустрията, гр. София, ул. „Славянска“                                № 8;</w:t>
+        <w:t>Министерството</w:t>
+      </w:r>
+      <w:r w:rsidR="00F042A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гр. София</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3FEC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ул. „Славянска“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>№ 8;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D6660" w:rsidRPr="000D6660" w:rsidRDefault="00D008AB" w:rsidP="00D008AB">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1434,52 +1497,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">з лицензиран пощенски оператор </w:t>
       </w:r>
       <w:r w:rsidR="000D6660" w:rsidRPr="000D6660">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007570F0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">подчертава се </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="000D6660">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>желаното</w:t>
       </w:r>
       <w:r w:rsidR="000D6660" w:rsidRPr="000D6660">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D6660" w:rsidRPr="000D6660" w:rsidRDefault="00C06ADA" w:rsidP="000D6660">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
@@ -1786,58 +1847,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>данни е задължително.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1842" w:rsidRPr="00C65E96" w:rsidSect="00C6734D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="991" w:bottom="993" w:left="1560" w:header="709" w:footer="206" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00671840" w:rsidRDefault="00671840" w:rsidP="00EF7C18">
+    <w:p w:rsidR="009E3AE3" w:rsidRDefault="009E3AE3" w:rsidP="00EF7C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00671840" w:rsidRDefault="00671840" w:rsidP="00EF7C18">
+    <w:p w:rsidR="009E3AE3" w:rsidRDefault="009E3AE3" w:rsidP="00EF7C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1930,88 +1991,88 @@
     </w:pPr>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007570F0">
+    <w:r w:rsidR="00496653">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF7C18">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00EF7C18" w:rsidRDefault="00EF7C18">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00671840" w:rsidRDefault="00671840" w:rsidP="00EF7C18">
+    <w:p w:rsidR="009E3AE3" w:rsidRDefault="009E3AE3" w:rsidP="00EF7C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00671840" w:rsidRDefault="00671840" w:rsidP="00EF7C18">
+    <w:p w:rsidR="009E3AE3" w:rsidRDefault="009E3AE3" w:rsidP="00EF7C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F75CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56F0A2FE"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2976,163 +3037,171 @@
     <w:rsid w:val="00137D38"/>
     <w:rsid w:val="001436A7"/>
     <w:rsid w:val="001551A4"/>
     <w:rsid w:val="00173988"/>
     <w:rsid w:val="00184DC3"/>
     <w:rsid w:val="0019175E"/>
     <w:rsid w:val="001A5EA1"/>
     <w:rsid w:val="001A6329"/>
     <w:rsid w:val="001B0BB2"/>
     <w:rsid w:val="001D6890"/>
     <w:rsid w:val="001E5B20"/>
     <w:rsid w:val="001E7064"/>
     <w:rsid w:val="001F7123"/>
     <w:rsid w:val="0020189B"/>
     <w:rsid w:val="00207663"/>
     <w:rsid w:val="00213F7D"/>
     <w:rsid w:val="002142F1"/>
     <w:rsid w:val="00215662"/>
     <w:rsid w:val="0022732A"/>
     <w:rsid w:val="00242027"/>
     <w:rsid w:val="00267D78"/>
     <w:rsid w:val="00283CBC"/>
     <w:rsid w:val="00290397"/>
     <w:rsid w:val="0029068F"/>
     <w:rsid w:val="002B05CA"/>
+    <w:rsid w:val="002B3FEC"/>
     <w:rsid w:val="002C36E6"/>
     <w:rsid w:val="002F00AA"/>
     <w:rsid w:val="00300A6E"/>
     <w:rsid w:val="00306CF2"/>
     <w:rsid w:val="00306EC0"/>
     <w:rsid w:val="0030798A"/>
     <w:rsid w:val="00323375"/>
     <w:rsid w:val="003327AC"/>
     <w:rsid w:val="00391BBF"/>
     <w:rsid w:val="00393E5F"/>
     <w:rsid w:val="003A1842"/>
     <w:rsid w:val="003B1F42"/>
     <w:rsid w:val="003B7105"/>
     <w:rsid w:val="003C7B1A"/>
     <w:rsid w:val="00401324"/>
     <w:rsid w:val="00403D3B"/>
     <w:rsid w:val="004045D8"/>
     <w:rsid w:val="004047ED"/>
     <w:rsid w:val="00407ACE"/>
     <w:rsid w:val="00411F10"/>
     <w:rsid w:val="00415C01"/>
     <w:rsid w:val="004377AF"/>
     <w:rsid w:val="00442AAF"/>
     <w:rsid w:val="004452CB"/>
     <w:rsid w:val="00447035"/>
     <w:rsid w:val="00450AD0"/>
     <w:rsid w:val="0045700B"/>
     <w:rsid w:val="00461B16"/>
     <w:rsid w:val="00473D8F"/>
+    <w:rsid w:val="00496653"/>
     <w:rsid w:val="00497876"/>
     <w:rsid w:val="004B4A3D"/>
     <w:rsid w:val="004C195B"/>
+    <w:rsid w:val="004C4C48"/>
     <w:rsid w:val="00516203"/>
     <w:rsid w:val="0052454D"/>
     <w:rsid w:val="00537E86"/>
     <w:rsid w:val="005432BF"/>
     <w:rsid w:val="00543AD7"/>
     <w:rsid w:val="00543EBE"/>
     <w:rsid w:val="005472ED"/>
     <w:rsid w:val="0056140E"/>
     <w:rsid w:val="005653A1"/>
     <w:rsid w:val="00566EC9"/>
     <w:rsid w:val="005872DF"/>
     <w:rsid w:val="005A1368"/>
     <w:rsid w:val="005A359F"/>
     <w:rsid w:val="005A7B54"/>
     <w:rsid w:val="005B0B10"/>
     <w:rsid w:val="005B26DB"/>
     <w:rsid w:val="005B6F94"/>
     <w:rsid w:val="005C5674"/>
     <w:rsid w:val="005E34CE"/>
     <w:rsid w:val="00607243"/>
     <w:rsid w:val="0061621A"/>
     <w:rsid w:val="00634726"/>
     <w:rsid w:val="00635310"/>
     <w:rsid w:val="006442FA"/>
     <w:rsid w:val="006444DA"/>
     <w:rsid w:val="00654C4A"/>
     <w:rsid w:val="00662F72"/>
     <w:rsid w:val="00671840"/>
+    <w:rsid w:val="00673A9A"/>
     <w:rsid w:val="00681F15"/>
     <w:rsid w:val="006A0058"/>
     <w:rsid w:val="006A2830"/>
     <w:rsid w:val="006A72D9"/>
     <w:rsid w:val="006B59C3"/>
     <w:rsid w:val="006B68DC"/>
     <w:rsid w:val="006C1E49"/>
     <w:rsid w:val="006C6A39"/>
     <w:rsid w:val="006D035A"/>
     <w:rsid w:val="006D0EFC"/>
     <w:rsid w:val="006D2A0A"/>
     <w:rsid w:val="006E2D53"/>
     <w:rsid w:val="006F4E8D"/>
     <w:rsid w:val="00707063"/>
     <w:rsid w:val="00721803"/>
     <w:rsid w:val="0073738A"/>
     <w:rsid w:val="007501D5"/>
     <w:rsid w:val="0075209D"/>
     <w:rsid w:val="00753A17"/>
     <w:rsid w:val="007570F0"/>
     <w:rsid w:val="00761A7B"/>
     <w:rsid w:val="00787960"/>
     <w:rsid w:val="007A4E4F"/>
     <w:rsid w:val="007B2F83"/>
     <w:rsid w:val="007F3C6E"/>
     <w:rsid w:val="008052B9"/>
     <w:rsid w:val="00816AD9"/>
+    <w:rsid w:val="00822ABB"/>
     <w:rsid w:val="008238B3"/>
     <w:rsid w:val="00830E96"/>
     <w:rsid w:val="00852A01"/>
     <w:rsid w:val="00856867"/>
     <w:rsid w:val="00872659"/>
     <w:rsid w:val="008742FF"/>
     <w:rsid w:val="008B601A"/>
     <w:rsid w:val="008C161B"/>
     <w:rsid w:val="008F2BB3"/>
     <w:rsid w:val="00910286"/>
     <w:rsid w:val="00910E39"/>
     <w:rsid w:val="009143CB"/>
     <w:rsid w:val="00921260"/>
     <w:rsid w:val="0093303C"/>
     <w:rsid w:val="00954702"/>
     <w:rsid w:val="00960291"/>
     <w:rsid w:val="009602B6"/>
     <w:rsid w:val="00966530"/>
     <w:rsid w:val="009828DF"/>
+    <w:rsid w:val="009837E7"/>
     <w:rsid w:val="009858C0"/>
     <w:rsid w:val="009A3C58"/>
+    <w:rsid w:val="009B1BD8"/>
     <w:rsid w:val="009B648C"/>
     <w:rsid w:val="009B7DAD"/>
     <w:rsid w:val="009C6A70"/>
     <w:rsid w:val="009C7037"/>
     <w:rsid w:val="009C7860"/>
+    <w:rsid w:val="009E3AE3"/>
     <w:rsid w:val="009F055E"/>
     <w:rsid w:val="009F0B4E"/>
     <w:rsid w:val="009F7DE3"/>
     <w:rsid w:val="00A03CA7"/>
     <w:rsid w:val="00A06416"/>
     <w:rsid w:val="00A06A26"/>
     <w:rsid w:val="00A0703B"/>
     <w:rsid w:val="00A0744A"/>
     <w:rsid w:val="00A227AA"/>
     <w:rsid w:val="00A46156"/>
     <w:rsid w:val="00A47914"/>
     <w:rsid w:val="00A52557"/>
     <w:rsid w:val="00A573A3"/>
     <w:rsid w:val="00A72FF7"/>
     <w:rsid w:val="00A745B8"/>
     <w:rsid w:val="00A804C0"/>
     <w:rsid w:val="00A86E9E"/>
     <w:rsid w:val="00AA0B33"/>
     <w:rsid w:val="00AA27E5"/>
     <w:rsid w:val="00AA52DD"/>
     <w:rsid w:val="00AB1271"/>
     <w:rsid w:val="00AD13CB"/>
     <w:rsid w:val="00AE541A"/>
     <w:rsid w:val="00AF1310"/>
     <w:rsid w:val="00AF75BD"/>
@@ -3142,129 +3211,130 @@
     <w:rsid w:val="00B071B6"/>
     <w:rsid w:val="00B11E5E"/>
     <w:rsid w:val="00B17310"/>
     <w:rsid w:val="00B21B46"/>
     <w:rsid w:val="00B302F2"/>
     <w:rsid w:val="00B4587C"/>
     <w:rsid w:val="00B6152C"/>
     <w:rsid w:val="00B6356A"/>
     <w:rsid w:val="00B722B3"/>
     <w:rsid w:val="00B74C7D"/>
     <w:rsid w:val="00B92716"/>
     <w:rsid w:val="00B948FB"/>
     <w:rsid w:val="00B95681"/>
     <w:rsid w:val="00BA1605"/>
     <w:rsid w:val="00BB0295"/>
     <w:rsid w:val="00BB0E0B"/>
     <w:rsid w:val="00BC55E6"/>
     <w:rsid w:val="00BD63DD"/>
     <w:rsid w:val="00C06ADA"/>
     <w:rsid w:val="00C117CC"/>
     <w:rsid w:val="00C1194D"/>
     <w:rsid w:val="00C23115"/>
     <w:rsid w:val="00C306E9"/>
     <w:rsid w:val="00C31C0E"/>
     <w:rsid w:val="00C36655"/>
+    <w:rsid w:val="00C554AE"/>
     <w:rsid w:val="00C65E96"/>
     <w:rsid w:val="00C6734D"/>
     <w:rsid w:val="00C7255C"/>
     <w:rsid w:val="00C72789"/>
     <w:rsid w:val="00C87F10"/>
     <w:rsid w:val="00C92E07"/>
     <w:rsid w:val="00CB0C22"/>
     <w:rsid w:val="00CB1C3C"/>
     <w:rsid w:val="00CB71A7"/>
     <w:rsid w:val="00CE67B1"/>
     <w:rsid w:val="00CF1C38"/>
     <w:rsid w:val="00D008AB"/>
     <w:rsid w:val="00D03846"/>
     <w:rsid w:val="00D04A21"/>
     <w:rsid w:val="00D111C4"/>
     <w:rsid w:val="00D26404"/>
     <w:rsid w:val="00D60EFB"/>
     <w:rsid w:val="00D65CFB"/>
     <w:rsid w:val="00DC4C79"/>
     <w:rsid w:val="00DD0EC7"/>
     <w:rsid w:val="00DD4CC5"/>
     <w:rsid w:val="00E004C3"/>
     <w:rsid w:val="00E0557A"/>
     <w:rsid w:val="00E101CD"/>
     <w:rsid w:val="00E16F06"/>
     <w:rsid w:val="00E307B9"/>
     <w:rsid w:val="00E43482"/>
     <w:rsid w:val="00E44065"/>
     <w:rsid w:val="00E510C5"/>
     <w:rsid w:val="00E52429"/>
     <w:rsid w:val="00E60372"/>
     <w:rsid w:val="00E6780C"/>
     <w:rsid w:val="00E9776B"/>
     <w:rsid w:val="00EA01D0"/>
     <w:rsid w:val="00ED0535"/>
     <w:rsid w:val="00ED11DB"/>
     <w:rsid w:val="00EE2673"/>
     <w:rsid w:val="00EE36A4"/>
     <w:rsid w:val="00EF7C18"/>
+    <w:rsid w:val="00F042A1"/>
     <w:rsid w:val="00F04AC5"/>
     <w:rsid w:val="00F1230C"/>
     <w:rsid w:val="00F30D39"/>
     <w:rsid w:val="00F3302C"/>
     <w:rsid w:val="00F5536C"/>
     <w:rsid w:val="00F743CC"/>
     <w:rsid w:val="00F92EC2"/>
     <w:rsid w:val="00F94C31"/>
     <w:rsid w:val="00FA2CF8"/>
     <w:rsid w:val="00FB7B19"/>
     <w:rsid w:val="00FC4471"/>
     <w:rsid w:val="00FD0713"/>
     <w:rsid w:val="00FD75E0"/>
     <w:rsid w:val="00FE1464"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="700BF949"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{58863511-BE56-4BF3-965B-02799C67423B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4114,70 +4184,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>358</Words>
-  <Characters>2041</Characters>
+  <Words>351</Words>
+  <Characters>2004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Economy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2395</CharactersWithSpaces>
+  <CharactersWithSpaces>2351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>