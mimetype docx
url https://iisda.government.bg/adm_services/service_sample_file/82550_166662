--- v1 (2026-03-21)
+++ v2 (2026-09-22)
@@ -3365,51 +3365,71 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F24DEF" w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ГОСПОЖО ИЗПЪЛНИТЕЛЕН ДИРЕКТОР,</w:t>
+        <w:t>ГОСПО</w:t>
+      </w:r>
+      <w:r w:rsidR="00D225FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ДИН</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DEF" w:rsidRPr="00AA6580">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИЗПЪЛНИТЕЛЕН ДИРЕКТОР,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004F4467" w:rsidRPr="00AA6580" w:rsidRDefault="00892D5B" w:rsidP="00D754AE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявявам желанието си </w:t>
       </w:r>
       <w:r w:rsidR="004F4467" w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3445,58 +3465,69 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> на</w:t>
       </w:r>
       <w:r w:rsidR="004F4467" w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4467" w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">приложените </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D27A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">от </w:t>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D27A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D27A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>мен</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D27A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F4467" w:rsidRPr="00AA6580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -10291,80 +10322,87 @@
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">латена </w:t>
       </w:r>
       <w:r w:rsidR="00DB0E6F" w:rsidRPr="00301BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>цена</w:t>
       </w:r>
       <w:r w:rsidR="00790496" w:rsidRPr="00301BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> на стойност </w:t>
       </w:r>
       <w:r w:rsidR="008E6F4A" w:rsidRPr="008E6F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>…………€/…………лв.</w:t>
+        <w:t>…………€</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="008E6F4A" w:rsidRPr="008E6F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00301BAB" w:rsidRPr="008E00B7" w:rsidRDefault="00301BAB" w:rsidP="008E6F4A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E00B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:color w:val="00508C"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
       <w:r w:rsidR="00D87E50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="008E00B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Прилагам платежен документ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B7004" w:rsidRDefault="00301BAB" w:rsidP="00301BAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="539" w:hanging="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E00B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:color w:val="00508C"/>
@@ -10532,52 +10570,64 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>удостоверени</w:t>
             </w:r>
             <w:r w:rsidR="00CB7BEE" w:rsidRPr="00AA6580">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>те</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CB7BEE" w:rsidRPr="00AA6580">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документи</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CB7BEE" w:rsidRPr="00AA6580">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BB38E0" w:rsidRPr="00AA6580">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BB38E0" w:rsidRPr="00AA6580" w:rsidRDefault="00BB38E0" w:rsidP="00E12D75">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6580">
@@ -11435,52 +11485,63 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA6580">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>пощенски</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AA6580">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> оператор, като</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> оператор, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6580">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>като</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F7242" w:rsidRPr="00AA6580" w:rsidTr="003352FE">
         <w:trPr>
           <w:trHeight w:val="1076"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="004F7242" w:rsidRPr="00AA6580" w:rsidRDefault="004F7242" w:rsidP="004F7242">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="459"/>
               </w:tabs>
               <w:spacing w:before="200" w:after="120"/>
@@ -11801,51 +11862,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>съгласие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документите ми да </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документите</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ми да </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>бъдат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12314,51 +12395,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>съгласие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документите ми да </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документите</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ми да </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>бъдат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12816,51 +12917,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>съгласие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документите ми да </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документите</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B5909">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ми да </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>бъдат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B5909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13046,52 +13167,64 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">В случай че желаете </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC4E10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>удостоверените</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC4E10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> документи</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4E10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00070A43" w:rsidRPr="00FC4E10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> да Ви </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00070A43" w:rsidRPr="00FC4E10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>бъд</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC4E10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
@@ -14136,51 +14269,69 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>изпратен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЧЕТЛИВО изписания</w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E67AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14407,51 +14558,69 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>изпратен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЧЕТЛИВО изписания</w:t>
             </w:r>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F43151" w:rsidRPr="00E1695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15777,249 +15946,269 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> че </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>удостоверението</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ще се </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>изпраща</w:t>
+        <w:t>ще</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с </w:t>
+        <w:t xml:space="preserve"> се </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>международна</w:t>
+        <w:t>изпраща</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> с </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>препоръчана</w:t>
+        <w:t>международна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>пощенска</w:t>
+        <w:t>препоръчана</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>пратка</w:t>
+        <w:t>пощенска</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> е необходимо </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>адресът</w:t>
+        <w:t>пратка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> за </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е необходимо </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>получаване</w:t>
+        <w:t>адресът</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> да </w:t>
+        <w:t xml:space="preserve"> за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>бъде</w:t>
+        <w:t>получаване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> да </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>изписан</w:t>
+        <w:t>бъде</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>изписан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>латински</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -16050,123 +16239,145 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>арабски</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> цифри. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цифри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F10061" w:rsidRPr="001705A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C1553" w:rsidRPr="001705A3" w:rsidSect="00C35F1D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="993" w:right="746" w:bottom="1060" w:left="1400" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003063D2" w:rsidRDefault="003063D2">
+    <w:p w:rsidR="00E50E76" w:rsidRDefault="00E50E76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003063D2" w:rsidRDefault="003063D2">
+    <w:p w:rsidR="00E50E76" w:rsidRDefault="00E50E76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -16377,58 +16588,58 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="008C0C8E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003063D2" w:rsidRDefault="003063D2">
+    <w:p w:rsidR="00E50E76" w:rsidRDefault="00E50E76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003063D2" w:rsidRDefault="003063D2">
+    <w:p w:rsidR="00E50E76" w:rsidRDefault="00E50E76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D9E821BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -18330,51 +18541,51 @@
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3704" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15361" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F3C31"/>
     <w:rsid w:val="000006B2"/>
     <w:rsid w:val="0000085E"/>
     <w:rsid w:val="00001391"/>
     <w:rsid w:val="00002CFD"/>
@@ -18839,50 +19050,51 @@
     <w:rsid w:val="007716AA"/>
     <w:rsid w:val="007742FA"/>
     <w:rsid w:val="00781700"/>
     <w:rsid w:val="00781FB8"/>
     <w:rsid w:val="00783BEF"/>
     <w:rsid w:val="007849FE"/>
     <w:rsid w:val="00785356"/>
     <w:rsid w:val="00790496"/>
     <w:rsid w:val="00792907"/>
     <w:rsid w:val="007932DB"/>
     <w:rsid w:val="007935F8"/>
     <w:rsid w:val="0079699C"/>
     <w:rsid w:val="007A042E"/>
     <w:rsid w:val="007A1A28"/>
     <w:rsid w:val="007A2643"/>
     <w:rsid w:val="007A51EF"/>
     <w:rsid w:val="007A7A06"/>
     <w:rsid w:val="007B1A45"/>
     <w:rsid w:val="007B22D2"/>
     <w:rsid w:val="007B4CA9"/>
     <w:rsid w:val="007B5438"/>
     <w:rsid w:val="007B7CBA"/>
     <w:rsid w:val="007C144D"/>
     <w:rsid w:val="007C2B96"/>
     <w:rsid w:val="007C497F"/>
+    <w:rsid w:val="007C4A08"/>
     <w:rsid w:val="007D04E8"/>
     <w:rsid w:val="007D75D1"/>
     <w:rsid w:val="007E0AB9"/>
     <w:rsid w:val="007E10AE"/>
     <w:rsid w:val="007E583A"/>
     <w:rsid w:val="007E5919"/>
     <w:rsid w:val="007E694F"/>
     <w:rsid w:val="007E7B11"/>
     <w:rsid w:val="007F0BEA"/>
     <w:rsid w:val="007F186F"/>
     <w:rsid w:val="007F1ADB"/>
     <w:rsid w:val="007F1FFA"/>
     <w:rsid w:val="007F2480"/>
     <w:rsid w:val="007F35DA"/>
     <w:rsid w:val="007F42DB"/>
     <w:rsid w:val="007F4792"/>
     <w:rsid w:val="007F7CD7"/>
     <w:rsid w:val="00800336"/>
     <w:rsid w:val="00805565"/>
     <w:rsid w:val="00810DB1"/>
     <w:rsid w:val="00811AD6"/>
     <w:rsid w:val="00817E69"/>
     <w:rsid w:val="0082219C"/>
     <w:rsid w:val="00824761"/>
     <w:rsid w:val="00834D9D"/>
@@ -19149,50 +19361,51 @@
     <w:rsid w:val="00CD3004"/>
     <w:rsid w:val="00CD3BBF"/>
     <w:rsid w:val="00CD4001"/>
     <w:rsid w:val="00CD41D4"/>
     <w:rsid w:val="00CD4531"/>
     <w:rsid w:val="00CD6110"/>
     <w:rsid w:val="00CE1A7C"/>
     <w:rsid w:val="00CE1CC8"/>
     <w:rsid w:val="00CE286A"/>
     <w:rsid w:val="00CE488C"/>
     <w:rsid w:val="00CE5859"/>
     <w:rsid w:val="00CF037E"/>
     <w:rsid w:val="00CF30F1"/>
     <w:rsid w:val="00CF36C0"/>
     <w:rsid w:val="00CF6BF6"/>
     <w:rsid w:val="00CF74E8"/>
     <w:rsid w:val="00D00004"/>
     <w:rsid w:val="00D01E3D"/>
     <w:rsid w:val="00D0274A"/>
     <w:rsid w:val="00D03ED9"/>
     <w:rsid w:val="00D03FE9"/>
     <w:rsid w:val="00D05691"/>
     <w:rsid w:val="00D05BB6"/>
     <w:rsid w:val="00D12BE8"/>
     <w:rsid w:val="00D17D33"/>
+    <w:rsid w:val="00D225FB"/>
     <w:rsid w:val="00D27A03"/>
     <w:rsid w:val="00D27EB9"/>
     <w:rsid w:val="00D3081C"/>
     <w:rsid w:val="00D317E0"/>
     <w:rsid w:val="00D32DA6"/>
     <w:rsid w:val="00D33808"/>
     <w:rsid w:val="00D34366"/>
     <w:rsid w:val="00D362D7"/>
     <w:rsid w:val="00D375FD"/>
     <w:rsid w:val="00D400AB"/>
     <w:rsid w:val="00D4031E"/>
     <w:rsid w:val="00D440D0"/>
     <w:rsid w:val="00D543C8"/>
     <w:rsid w:val="00D61319"/>
     <w:rsid w:val="00D63F7A"/>
     <w:rsid w:val="00D6457D"/>
     <w:rsid w:val="00D74281"/>
     <w:rsid w:val="00D754AE"/>
     <w:rsid w:val="00D75C6F"/>
     <w:rsid w:val="00D772AE"/>
     <w:rsid w:val="00D77CD4"/>
     <w:rsid w:val="00D815C5"/>
     <w:rsid w:val="00D82842"/>
     <w:rsid w:val="00D83968"/>
     <w:rsid w:val="00D849C5"/>
@@ -19232,50 +19445,51 @@
     <w:rsid w:val="00E0055E"/>
     <w:rsid w:val="00E009D5"/>
     <w:rsid w:val="00E03505"/>
     <w:rsid w:val="00E077EC"/>
     <w:rsid w:val="00E07F21"/>
     <w:rsid w:val="00E12698"/>
     <w:rsid w:val="00E12D75"/>
     <w:rsid w:val="00E158FE"/>
     <w:rsid w:val="00E1695B"/>
     <w:rsid w:val="00E20278"/>
     <w:rsid w:val="00E20BAF"/>
     <w:rsid w:val="00E217C6"/>
     <w:rsid w:val="00E2795E"/>
     <w:rsid w:val="00E27E50"/>
     <w:rsid w:val="00E30732"/>
     <w:rsid w:val="00E313C2"/>
     <w:rsid w:val="00E3526D"/>
     <w:rsid w:val="00E35CE2"/>
     <w:rsid w:val="00E36664"/>
     <w:rsid w:val="00E37103"/>
     <w:rsid w:val="00E45352"/>
     <w:rsid w:val="00E45998"/>
     <w:rsid w:val="00E46AB0"/>
     <w:rsid w:val="00E46DDF"/>
     <w:rsid w:val="00E5022B"/>
+    <w:rsid w:val="00E50E76"/>
     <w:rsid w:val="00E5348A"/>
     <w:rsid w:val="00E560C8"/>
     <w:rsid w:val="00E57142"/>
     <w:rsid w:val="00E60188"/>
     <w:rsid w:val="00E6363E"/>
     <w:rsid w:val="00E650F7"/>
     <w:rsid w:val="00E67AD7"/>
     <w:rsid w:val="00E70951"/>
     <w:rsid w:val="00E7254F"/>
     <w:rsid w:val="00E73A3E"/>
     <w:rsid w:val="00E75929"/>
     <w:rsid w:val="00E77A03"/>
     <w:rsid w:val="00E81236"/>
     <w:rsid w:val="00E827F2"/>
     <w:rsid w:val="00E82EC0"/>
     <w:rsid w:val="00E85860"/>
     <w:rsid w:val="00E861AD"/>
     <w:rsid w:val="00E86BDA"/>
     <w:rsid w:val="00E87897"/>
     <w:rsid w:val="00E9156A"/>
     <w:rsid w:val="00E939BD"/>
     <w:rsid w:val="00E95A02"/>
     <w:rsid w:val="00EA288F"/>
     <w:rsid w:val="00EA2A66"/>
     <w:rsid w:val="00EA3A2B"/>
@@ -19367,60 +19581,60 @@
     <w:rsid w:val="00FE116E"/>
     <w:rsid w:val="00FE649B"/>
     <w:rsid w:val="00FE6D26"/>
     <w:rsid w:val="00FE6E23"/>
     <w:rsid w:val="00FF14C6"/>
     <w:rsid w:val="00FF3CFC"/>
     <w:rsid w:val="00FF4974"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15361" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DB1B173"/>
+  <w14:docId w14:val="4C226039"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{60CA5C6B-0872-49BD-B243-D0F784081B61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
@@ -23781,76 +23995,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1529</Words>
-  <Characters>9524</Characters>
+  <Words>1648</Words>
+  <Characters>9399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APOSTILLE - Заявление Обр. 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Verjinia Tsankova</Manager>
   <Company>NACID</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11031</CharactersWithSpaces>
+  <CharactersWithSpaces>11025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849670</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://nacid.bg/bg/services/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131082</vt:i4>
       </vt:variant>
       <vt:variant>