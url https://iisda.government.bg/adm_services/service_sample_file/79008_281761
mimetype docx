--- v0 (2026-01-12)
+++ v1 (2026-08-22)
@@ -9,1715 +9,1561 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00303CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КМЕТА НА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00303CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00303CD5" w:rsidRDefault="00303CD5" w:rsidP="00303CD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRPr="00303CD5" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З А Я В Л Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00303CD5" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>допускане на изменения в одобрен инвестиционен проект</w:t>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>допускане на изменения в одобрен инвестиционен проект чл. 154, ал. 1; чл. 154, ал.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="003709B3" w:rsidRDefault="00D75758" w:rsidP="003709B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Уникален идентификатор н</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а административната услуга - 2061</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00BD28C8" w:rsidRDefault="003332CA" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>От</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00A8583A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕГН/ЕИК:………………………….., постоянен/настоящ адрес или адрес на управление на юридическото лице: гр./с. ................................., община ……………..……, област …………….…….…..,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ул. (ж.к.) ………………...…………………………………………...…, №…......, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332CA" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тел.: …………</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………...,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ел. поща:...............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Юридическото лице се представлява от</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="003332CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="003332CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00BD28C8" w:rsidRDefault="003332CA" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...69 lines deleted...]
-        <w:ind w:left="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(трите имена на представителя/пълномощника и ЕГН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD28C8" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>От .......................................................................................................................................</w:t>
+        <w:t>№/дата на пълномощното</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявявам желанието си, на основание чл. 154, ал. 1 и ал. 5 от ЗУТ, да бъдат допуснати изменения в одобрения инвестиционен проект за строеж </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>................</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>.............................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...19 lines deleted...]
-        <w:ind w:left="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фаза на проекта: ………………………………………,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЕГН/ЕИК:………………………….., постоянен/настоящ адрес или адрес на управление на юридическото лице: гр./с. ........................................., община ……………..…………, област …………….…….…..,</w:t>
-[...300 lines deleted...]
-        </w:rPr>
         <w:t>притежаващ разрешение за строеж № ……............... / …………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:left="5"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>находящ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> се в УПИ/ПИ № ………….…………….……, кв. №.…......…..., по плана на гр./с. ………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:left="5"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с административен адрес: гр. ……………….…….…, община …………………, област ………..…………., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:left="5"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ул./ж.к. ..............…………………...................................................., № …................</w:t>
-[...15 lines deleted...]
-        <w:ind w:left="5"/>
+        <w:t>ул./ж.к. ..............…………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................., № …................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Прилагам следните документи: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...13 lines deleted...]
-        <w:ind w:left="5"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1018928221"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документ за собственост(по служебен път при вписан Нотариалния акт в Агенция по вписванията след 2000 г.) или отстъпено право за строеж, документ за отстъпено право на строеж в чужд имот по силата на специален закон;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="577096860"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00303CD5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документът за собственост е вписан под акт № ......................., том ..................................., година ................ в Службата по вписванията ................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:firstLine="5"/>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426" w:firstLine="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1380544343"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00BD28C8">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нотариално заверено пълномощно (когато заявлението е подадено от пълномощник);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2130005099"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Удостоверение за наследници, при необходимост(в случай, че починалото лице е с последен постоянен адрес на територията на община Ветово, се прилага служебно);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-938367389"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Виза за проектиране по чл. 140 от ЗУТ (в случаите задължителни по ЗУТ) или ситуационна скица – копие от действащ ПУП, съгласувана с експлоатационните дружества – оригинал;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1344973590"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00BD28C8">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Инвестиционен(екзекутивен) проект – 3 екземпляра;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2114009059"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оценка за съответствие на част ”Конструктивна” по чл.142, ал.10 от ЗУТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1888211955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оценка за съответствие по чл.142, ал. 6 от ЗУТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1485280765"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оценка за съответствие по чл.142, ал.11 от ЗУТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1980455473"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Решение по оценка на въздействието в/у околната среда (при необходимост);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1658908910"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Положително становище на органите по пожарна безопасност(в определените от ЗУТ случаи);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-356579661"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Н</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>отариално заверено съгласие на заинтересуваните лица по чл.149, ал.2 от ЗУТ(при съществени отклонения, в определените от ЗУТ случаи);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-      <w:pPr>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1826359089"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Други документи:</w:t>
       </w:r>
-    </w:p>
-[...166 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2003952411"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...1 lines deleted...]
-        <w:ind w:left="5" w:firstLine="288"/>
+    <w:p w:rsidR="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426" w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-366758607"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1740,989 +1586,1077 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, когато плащането е извършено по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...11 lines deleted...]
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00303CD5" w:rsidRPr="00A8583A" w:rsidRDefault="00303CD5" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426" w:firstLine="288"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Желая издаденият документ да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1748945809"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Лично от звеното за административно обслужване на Община Ветово.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-543983344"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чрез лицензиран пощенски оператор на адрес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……...……………………………………………………………………………………………………………..,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+        <w:t>……...……………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-307938668"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1656285452"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-790352410"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-762834572"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A8583A" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По електронен път на електронна поща </w:t>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A8583A" w:rsidRPr="00BD28C8" w:rsidRDefault="00DB23BE" w:rsidP="00BD28C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1368"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1268306507"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A8583A">
+          <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A8583A">
+      <w:r w:rsidR="00A8583A" w:rsidRPr="00A8583A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В профила ми в Системата за сигурно електронно връчване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8583A" w:rsidRPr="00A12DC2" w:rsidRDefault="00A8583A" w:rsidP="00A8583A">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD28C8" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Плащането е извършено по електронен път</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00303CD5" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община Кнежа банкова сметка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Код за вид плащане : 448001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BIC  - IABGBGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Лично от ЦАО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна куриерска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C3E03" w:rsidRDefault="001C3E03" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...318 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такса-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25,56€</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00BF71C4">
+    <w:p w:rsidR="0036153D" w:rsidRPr="00BD28C8" w:rsidRDefault="00D75758" w:rsidP="00BD28C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003332CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок: 14 дни.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD28C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00303CD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С уважение:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00BD28C8" w:rsidSect="00BF71C4">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB3468" w:rsidRDefault="00CB3468" w:rsidP="0036153D">
+    <w:p w:rsidR="00DB23BE" w:rsidRDefault="00DB23BE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB3468" w:rsidRDefault="00CB3468" w:rsidP="0036153D">
+    <w:p w:rsidR="00DB23BE" w:rsidRDefault="00DB23BE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2800,61 +2734,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB3468" w:rsidRDefault="00CB3468" w:rsidP="0036153D">
+    <w:p w:rsidR="00DB23BE" w:rsidRDefault="00DB23BE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB3468" w:rsidRDefault="00CB3468" w:rsidP="0036153D">
+    <w:p w:rsidR="00DB23BE" w:rsidRDefault="00DB23BE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -3020,78 +2954,92 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
+    <w:rsid w:val="00053831"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
+    <w:rsid w:val="001C3E03"/>
     <w:rsid w:val="001F6071"/>
+    <w:rsid w:val="0020193E"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
+    <w:rsid w:val="00303CD5"/>
+    <w:rsid w:val="003332CA"/>
     <w:rsid w:val="0036153D"/>
+    <w:rsid w:val="003709B3"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="00436FF2"/>
     <w:rsid w:val="00534505"/>
+    <w:rsid w:val="005F4E6F"/>
     <w:rsid w:val="006953EF"/>
     <w:rsid w:val="00836C2B"/>
+    <w:rsid w:val="0097138C"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
     <w:rsid w:val="00A8583A"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
+    <w:rsid w:val="00BD28C8"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
+    <w:rsid w:val="00C31BA5"/>
     <w:rsid w:val="00C3765B"/>
     <w:rsid w:val="00CB3468"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00DB23BE"/>
     <w:rsid w:val="00DC54DE"/>
     <w:rsid w:val="00E50FEB"/>
+    <w:rsid w:val="00F02BA3"/>
+    <w:rsid w:val="00F34169"/>
+    <w:rsid w:val="00FA30E8"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3384,50 +3332,61 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF71C4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF71C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00303CD5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -3694,50 +3653,61 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF71C4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF71C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00303CD5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="365568843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -4004,76 +3974,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4650</Characters>
+  <Pages>2</Pages>
+  <Words>735</Words>
+  <Characters>4190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5455</CharactersWithSpaces>
+  <CharactersWithSpaces>4916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>