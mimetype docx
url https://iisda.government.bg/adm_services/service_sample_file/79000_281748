--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -10,1714 +10,1683 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
+    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КМЕТА НА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00534505" w:rsidRPr="00BA1A5E" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00BA1A5E" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65EB5">
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">за </w:t>
       </w:r>
-      <w:r w:rsidR="001D58A9">
+      <w:r w:rsidR="001D58A9" w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>издаване разрешение за изработване</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F65EB5">
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на подробни </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F65EB5">
+        <w:t xml:space="preserve"> на подробни устройствени планове чл. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>устройствени</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F65EB5">
+        <w:t xml:space="preserve">124а от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> планове</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>ЗУТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00BA1A5E" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Уникален идентификатор н</w:t>
       </w:r>
-      <w:r w:rsidR="00336FA1">
+      <w:r w:rsidR="00336FA1" w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="001D58A9">
+      <w:r w:rsidR="001D58A9" w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> административната услуга - 2060</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00BA1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
-[...12 lines deleted...]
-        <w:ind w:right="1"/>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="00BE5109" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от:   </w:t>
-      </w:r>
+        <w:t xml:space="preserve">от: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="00D115A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.....................................................................................................................................................</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="20"/>
+        <w:t>ЕГН/ЕИК..............................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D115A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>представляващ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......……………………………………………............................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRDefault="00D115A7" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>адрес:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..…………………………………................................................тел.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЕГН/ЕИК......................................................................................................................................</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="20"/>
+        <w:t>е-mail: .........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D115A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>представляващ: .......…………………………………………….........................................................</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="20"/>
+        <w:t>.....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>адрес: ..……………………………………………………..................................................................</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="20"/>
+        <w:t>ЕГН/ЕИК..................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00D115A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>представляващ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......…………………………………………….................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRDefault="00D115A7" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>телефон за контакт:</w:t>
-[...4 lines deleted...]
-        <w:ind w:right="20"/>
+        <w:t>адрес:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.тел: .......</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58A9" w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA1A5E" w:rsidRPr="00BA1A5E" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">..................................., </w:t>
-[...256 lines deleted...]
-      <w:pPr>
+        <w:t>е-mail: .........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>УВАЖАЕМИ Г-Н КМЕТ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB3B05" w:rsidRPr="00BA1A5E" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Моля да разрешите  на основание чл. 124а, чл.12</w:t>
       </w:r>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">б и чл. 133 от  ЗУТ да се изработи  проект за  ПУП - ПРЗ; ПР; ПЗ,  или план – извадка, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>б и чл. 133 от  ЗУТ да се изработи  проект за  ПУП - ПРЗ; ПР; ПЗ,  или план – извадка, парцеларен план (да се подчертае искания план) в обхват поземлен/и/ имоти с идентификатор/и/ ............................................., УПИ .................., кв.  ....................... по плана на.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>парцеларен</w:t>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="001D58A9">
+    <w:p w:rsidR="001D58A9" w:rsidRPr="00BA1A5E" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документ за собственост на поземления имот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="00BA1A5E" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Скица от действащия ПУП, издадена от общинска администрация, заверена за „вярно с оригинала”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D44025" w:rsidRPr="00BA1A5E" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуална скица </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="00095FBF" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...136 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Мотивирано предложение за промяна на действащия ПУП (3 бр. папки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
-[...26 lines deleted...]
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Чрез лицензиран пощенски оператор на адрес: ..............................................,</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
+        <w:t>Лично от звеното за административно обслужване;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Чрез лицензиран пощенски оператор на адрес: ...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………...……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="0" w:right="-426" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
+    <w:p w:rsidR="001D58A9" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="0" w:right="-426" w:firstLine="851"/>
+        <w:ind w:left="0" w:firstLine="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="001D58A9">
-      <w:pPr>
+    <w:p w:rsidR="00F65EB5" w:rsidRPr="001D58A9" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D58A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>По електронен път на електронна поща……………….……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
-      <w:pPr>
+    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
+    <w:p w:rsidR="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чрез лицензиран пощенски оператор на адрес:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
+    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">............................................................................, като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни за служебни цели. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
-      <w:pPr>
+    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
+    <w:p w:rsidR="00F65EB5" w:rsidRPr="00F65EB5" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00336FA1" w:rsidRPr="00356B70" w:rsidRDefault="00F65EB5" w:rsidP="00F65EB5">
-[...1 lines deleted...]
-        <w:ind w:right="-19"/>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00BE5109" w:rsidRDefault="00F65EB5" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F65EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, когато плащането е извършено по електронен път).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t xml:space="preserve">6.1.Община Кнежа банкова сметка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IBAN : BG24IABG74948401620500</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>Код за вид плащане : 448001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Код за вид плащане : 448001</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>BIC  - IABGBGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BIC  - IABGBGSF</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t> Лично от ЦАО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Лично от ЦАО.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като вътрешна куриерска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна куриерска пратка;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    </w:p>
+    <w:p w:rsidR="00095FBF" w:rsidRDefault="00095FBF" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00DF0AA7" w:rsidRDefault="00DF0AA7" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-        <w:t>Такса: 50 лв./25,56 €</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такса</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25,56€</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D44025" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D44025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок: 14 дни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="001D58A9" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRDefault="001D58A9" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С уважение:</w:t>
       </w:r>
       <w:r w:rsidR="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="0036153D" w:rsidP="00D75758">
+    <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="0036153D" w:rsidP="00095FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00BF71C4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00441E1E" w:rsidRDefault="00441E1E" w:rsidP="0036153D">
+    <w:p w:rsidR="008349A2" w:rsidRDefault="008349A2" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00441E1E" w:rsidRDefault="00441E1E" w:rsidP="0036153D">
+    <w:p w:rsidR="008349A2" w:rsidRDefault="008349A2" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1795,61 +1764,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00441E1E" w:rsidRDefault="00441E1E" w:rsidP="0036153D">
+    <w:p w:rsidR="008349A2" w:rsidRDefault="008349A2" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00441E1E" w:rsidRDefault="00441E1E" w:rsidP="0036153D">
+    <w:p w:rsidR="008349A2" w:rsidRDefault="008349A2" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -1966,79 +1935,153 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="951022" cy="593298"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>E-mail:obstina_kneja@knezha.bg</w:t>
-[...10 lines deleted...]
-      <w:t>; www.knezha.bg</w:t>
+      <w:t>E-mail:obstina_kneja@knezha.bg; www.knezha.bg</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0E074730"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CA63D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="146529B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BCC3A16"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2107,51 +2150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="1AA858A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E18E086"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2220,51 +2263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="28546BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="589A96B6"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2333,51 +2376,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="5C446359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D102EB54"/>
     <w:lvl w:ilvl="0" w:tplc="D4381012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76E0CCAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -2445,51 +2488,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="79951880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27F09F84"/>
     <w:lvl w:ilvl="0" w:tplc="D4381012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2558,51 +2601,140 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="7E320C2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29DA1BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="38965DC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="7E3D3D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C20CDA92"/>
     <w:lvl w:ilvl="0" w:tplc="D4381012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2648,134 +2780,153 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
+    <w:rsid w:val="00095FBF"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
     <w:rsid w:val="001D58A9"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
     <w:rsid w:val="002C3ED3"/>
     <w:rsid w:val="00336FA1"/>
     <w:rsid w:val="00356B70"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="0036749B"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003B621A"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="00436FF2"/>
-    <w:rsid w:val="00441E1E"/>
     <w:rsid w:val="00534505"/>
     <w:rsid w:val="006953EF"/>
+    <w:rsid w:val="00781866"/>
     <w:rsid w:val="00804ACF"/>
+    <w:rsid w:val="008349A2"/>
     <w:rsid w:val="008C1D9C"/>
     <w:rsid w:val="009B1137"/>
+    <w:rsid w:val="009C213F"/>
     <w:rsid w:val="009E0441"/>
     <w:rsid w:val="00A019F8"/>
+    <w:rsid w:val="00AD4816"/>
+    <w:rsid w:val="00B26D84"/>
     <w:rsid w:val="00B969B8"/>
+    <w:rsid w:val="00BA1A5E"/>
     <w:rsid w:val="00BB034E"/>
+    <w:rsid w:val="00BE5109"/>
+    <w:rsid w:val="00BF0D03"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00CB3EFA"/>
+    <w:rsid w:val="00CE5058"/>
+    <w:rsid w:val="00D115A7"/>
+    <w:rsid w:val="00D44025"/>
     <w:rsid w:val="00D75758"/>
     <w:rsid w:val="00D8587D"/>
     <w:rsid w:val="00DC54DE"/>
+    <w:rsid w:val="00DF0AA7"/>
     <w:rsid w:val="00E426D4"/>
     <w:rsid w:val="00E50FEB"/>
     <w:rsid w:val="00E7459B"/>
+    <w:rsid w:val="00E853DB"/>
+    <w:rsid w:val="00EB3B05"/>
     <w:rsid w:val="00EC436A"/>
     <w:rsid w:val="00F65EB5"/>
-    <w:rsid w:val="00F731CD"/>
     <w:rsid w:val="00FB4F03"/>
     <w:rsid w:val="00FB57D0"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3443,50 +3594,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3728,66 +3880,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3565</Characters>
+  <Pages>1</Pages>
+  <Words>580</Words>
+  <Characters>3306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4182</CharactersWithSpaces>
+  <CharactersWithSpaces>3879</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>