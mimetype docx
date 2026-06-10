--- v0 (2025-11-05)
+++ v1 (2026-06-10)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="1F68EF23" w14:textId="6E2F39FC" w:rsidR="003C29FB" w:rsidRDefault="005F7BC6" w:rsidP="003C29FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E427BF6" wp14:editId="16E4BAD6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>148590</wp:posOffset>
@@ -552,68 +551,57 @@
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>...........</w:t>
                             </w:r>
                             <w:r>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ,</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:tab/>
                               <w:t>ЛНЧ: …………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>….</w:t>
                             </w:r>
                             <w:r>
-                              <w:t>…………</w:t>
-[...3 lines deleted...]
-                              <w:t>…</w:t>
+                              <w:t>……………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
-                              <w:t>..</w:t>
-[...6 lines deleted...]
-                              <w:t>…...</w:t>
+                              <w:t>..…...</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="14D7ABF1" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve">        </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>когато</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>лицето</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
@@ -1418,52 +1406,61 @@
                               </w:rPr>
                               <w:t>□</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>за</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> лицето</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>лицето</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:t>: ..........................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>..</w:t>
                             </w:r>
                             <w:r>
                               <w:t>......</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>..................</w:t>
                             </w:r>
                             <w:r>
                               <w:t>.......................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
@@ -2264,89 +2261,74 @@
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> с </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>различни</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> имена</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="gramStart"/>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>имена</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
-                              <w:t>..</w:t>
-[...23 lines deleted...]
-                              <w:t>…………...</w:t>
+                              <w:t>..……………………………………..…………...</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5E90B8E9" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00880251" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
                               <w:ind w:left="284" w:right="45"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                            </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
@@ -2709,61 +2691,52 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>ч</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>ужбина</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
-                              <w:t>……………………………</w:t>
-[...9 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
+                              <w:t>………………………………..</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="77901A80" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="0004729C" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
                               <w:ind w:right="45"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>……………………………………………………………………………………………………………………………….</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6E559024" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
@@ -2903,51 +2876,69 @@
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>гражданин</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> ще </w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ще</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>сключва</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
@@ -3395,51 +3386,69 @@
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>гражданин</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> ще </w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ще</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>сключва</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
@@ -3999,87 +4008,51 @@
                                 <w:tab w:val="left" w:leader="dot" w:pos="8569"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="004E1F51">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Прилагам</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="004E1F51">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-                              <w:t>: .........................................................................................</w:t>
+                              <w:t xml:space="preserve"> следните документи: .........................................................................................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004E1F51">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>...........</w:t>
                             </w:r>
                             <w:r w:rsidR="00DA2238">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>............</w:t>
                             </w:r>
                             <w:r w:rsidR="0064791B">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="bg-BG"/>
@@ -5179,52 +5152,60 @@
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>на</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>електронна</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> поща</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00AE2498">
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>поща</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="0061B204" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3EF6EEFD" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00AE2498">
                               <w:t>Дата</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00AE2498">
                               <w:t>: ..............................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE2498">
                               <w:rPr>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>........</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AE2498">
@@ -5355,51 +5336,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E427BF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Текстово поле 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:11.7pt;width:521.25pt;height:798pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1g8xGGQIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkrQx6hRduwwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nRbS/D9CCIInVEHh5eXI69YQeFXoOteDHLOVNWQqPtruLfv23f&#10;nHPmg7CNMGBVxe+V55eb168uBleqOXRgGoWMQKwvB1fxLgRXZpmXneqFn4FTlpwtYC8CmbjLGhQD&#10;ofcmm+f5KhsAG4cglfd0ezM5+Sbht62S4UvbehWYqTjlFtKOaa/jnm0uRLlD4Totj2mIf8iiF9rS&#10;pyeoGxEE26P+DarXEsFDG2YS+gzaVkuVaqBqivxFNXedcCrVQuR4d6LJ/z9Y+flw574iC+M7GKmB&#10;qQjvbkH+8MzCdSfsTl0hwtAp0dDHRaQsG5wvj08j1b70EaQePkFDTRb7AAlobLGPrFCdjNCpAfcn&#10;0tUYmKTL1apYn58tOZPkK/Li7WKVp75konx879CHDwp6Fg8VR2prwheHWx9iPqJ8DInfeTC62Wpj&#10;koG7+togOwiSwDatVMKLMGPZUPH1cr6cKPgrRJ7WnyB6HUjLRvcVPz8FiTIS9942SWlBaDOdKWVj&#10;j0xG8iYaw1iPFBgZraG5J04RJs3SjNGhA/zF2UB6rbj/uReoODMfLfVlXSwWUeDJWCzP5mTgc0/9&#10;3COsJKiKB86m43WYhmLvUO86+mlSgoUr6mWrE8lPWR3zJk0m7o/zE0X/3E5RT1O+eQAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAF+R/tfgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQddJEoQ1xqgoJBDfaIri68TaJaq+D7abh73FPcJvVjGbeVqvJaDai870lAeksAYbUWNVTK+Bj&#10;93y/AOaDJCW1JRTwgx5W9fVVJUtlz7TBcRtaFkvIl1JAF8JQcu6bDo30MzsgRe9gnZEhnq7lyslz&#10;LDeaz5Ok4Eb2FBc6OeBTh81xezICFvnr+OXfsvfPpjjoZbh7GF++nRC3N9P6EVjAKfyF4YIf0aGO&#10;THt7IuWZFlDEnIB5lgO7uEmepcD2URXpMgdeV/z/B/UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHWDzEYZAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAF+R/tfgAAAACQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+              <v:shape id="Текстово поле 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:11.7pt;width:521.25pt;height:798pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFgE9OTQIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNMn+dRs1W5WWIqTy&#10;IxUewOs4GwvHY2zvJuUGj8IjIPUCUnmF9I0YO9tlVeCCyMGa8Xi+mflmJscnXaPIRlgnQRc0O0gp&#10;EZpDKfWqoO/eXjyZU+I80yVToEVBr4WjJ4vHj45bk4sR1KBKYQmCaJe3pqC19yZPEsdr0TB3AEZo&#10;NFZgG+ZRtauktKxF9EYlozSdJS3Y0ljgwjm8PR+MdBHxq0pw/7qqnPBEFRRz8/G08VyGM1kcs3xl&#10;makl36bB/iGLhkmNQXdQ58wzsrbyN6hGcgsOKn/AoUmgqiQXsQasJksfVHNVMyNiLUiOMzua3P+D&#10;5a82byyRZUHHlGjWYIv6L/1N/+3u093n/rb/2t+S/gcK3/sbMg50tcbl6HVl0M93T6HDtsfSnbkE&#10;/t4RDWc10ytxai20tWAlppsFz2TPdcBxAWTZvoQS47K1hwjUVbYJXCI7BNGxbde7VonOE46Xs1l2&#10;ND+cUsLRlqXZeDJLYzcTlt/7G+v8cwENCUJBLQ5DxGebS+dDPiy/fxLCOVCyvJBKRcWulmfKkg3D&#10;wbmIXyzhwTOlSVvQo+loOlDwV4g0fn+CaKTHDVCyKeh894jlgbhnuozz6ZlUg4wpK71lMpA30Oi7&#10;ZbftzBLKa+TUwjDpuJko1GA/UtLilBfUfVgzKyhRLzT25SibTMJaRGUyPRyhYvcty30L0xyhCuop&#10;GcQzP6zS2li5qjHSMAkaTrGXlYwkh6YPWW3zxkmO3G+3LqzKvh5f/fo3LH4CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBfkf7X4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXS&#10;RKENcaoKCQQ32iK4uvE2iWqvg+2m4e9xT3Cb1Yxm3laryWg2ovO9JQHpLAGG1FjVUyvgY/d8vwDm&#10;gyQltSUU8IMeVvX1VSVLZc+0wXEbWhZLyJdSQBfCUHLumw6N9DM7IEXvYJ2RIZ6u5crJcyw3ms+T&#10;pOBG9hQXOjngU4fNcXsyAhb56/jl37L3z6Y46GW4exhfvp0QtzfT+hFYwCn8heGCH9Ghjkx7eyLl&#10;mRZQxJyAeZYDu7hJnqXA9lEV6TIHXlf8/wf1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAFgE9OTQIAAGMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBfkf7X4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="58DB7A75" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>В</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>х. № .................................</w:t>
                       </w:r>
@@ -5844,68 +5825,57 @@
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>...........</w:t>
                       </w:r>
                       <w:r>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ,</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:tab/>
                         <w:t>ЛНЧ: …………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>….</w:t>
                       </w:r>
                       <w:r>
-                        <w:t>…………</w:t>
-[...3 lines deleted...]
-                        <w:t>…</w:t>
+                        <w:t>……………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
-                        <w:t>..</w:t>
-[...6 lines deleted...]
-                        <w:t>…...</w:t>
+                        <w:t>..…...</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="14D7ABF1" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t xml:space="preserve">        </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>когато</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>лицето</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
@@ -7565,89 +7535,74 @@
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> с </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>различни</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> имена</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="gramStart"/>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>имена</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
-                        <w:t>..</w:t>
-[...23 lines deleted...]
-                        <w:t>…………...</w:t>
+                        <w:t>..……………………………………..…………...</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5E90B8E9" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="00880251" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:ind w:left="284" w:right="45"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                            </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
@@ -8010,61 +7965,52 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>ч</w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>ужбина</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
-                        <w:t>……………………………</w:t>
-[...9 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
+                        <w:t>………………………………..</w:t>
+                      </w:r>
                     </w:p>
                     <w:p w14:paraId="77901A80" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRPr="0004729C" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:ind w:right="45"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>……………………………………………………………………………………………………………………………….</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                         </w:rPr>
                         <w:t>;</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6E559024" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
@@ -8204,51 +8150,69 @@
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>гражданин</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> ще </w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ще</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>сключва</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -8696,51 +8660,69 @@
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>гражданин</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> ще </w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ще</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>сключва</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -9300,87 +9282,51 @@
                           <w:tab w:val="left" w:leader="dot" w:pos="8569"/>
                         </w:tabs>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="004E1F51">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Прилагам</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="004E1F51">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-                        <w:t>: .........................................................................................</w:t>
+                        <w:t xml:space="preserve"> следните документи: .........................................................................................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004E1F51">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>...........</w:t>
                       </w:r>
                       <w:r w:rsidR="00DA2238">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>............</w:t>
                       </w:r>
                       <w:r w:rsidR="0064791B">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="bg-BG"/>
@@ -9636,51 +9582,65 @@
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>оператор</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>на</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> адрес: ....................................................</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00AE2498">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>адрес</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00AE2498">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>: ....................................................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>...............</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>..</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>...</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
@@ -10466,52 +10426,60 @@
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>на</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>електронна</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> поща</w:t>
-                      </w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00AE2498">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>поща</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="0061B204" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3EF6EEFD" w14:textId="77777777" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:t>Дата</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00AE2498">
                         <w:t>: ..............................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
                         <w:rPr>
                           <w:lang w:val="bg-BG"/>
                         </w:rPr>
                         <w:t>........</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AE2498">
@@ -12259,64 +12227,64 @@
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D59FBC" w14:textId="77777777" w:rsidR="00F96F58" w:rsidRDefault="00F96F58" w:rsidP="00E15C27">
+    <w:p w14:paraId="15D59FBC" w14:textId="77777777" w:rsidR="00F96F58" w:rsidRDefault="006157E4" w:rsidP="00E15C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5925"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00F13679">
+        <w:r w:rsidR="00F96F58" w:rsidRPr="00F13679">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F5DB3A2" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="009A549B" w:rsidRDefault="00E15C27" w:rsidP="00E15C27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5925"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
@@ -13542,5313 +13510,86 @@
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> е: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>448007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EDF276" w14:textId="77777777" w:rsidR="007370FD" w:rsidRPr="00F526D2" w:rsidRDefault="007370FD" w:rsidP="007370FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...5230 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="007370FD" w:rsidRPr="00F526D2" w:rsidSect="00F96F58">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="282" w:bottom="0" w:left="1134" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51107184" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="73867045" w14:textId="77777777" w:rsidR="006157E4" w:rsidRDefault="006157E4" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6777E573" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="6F019081" w14:textId="77777777" w:rsidR="006157E4" w:rsidRDefault="006157E4" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -18886,244 +13627,70 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="438E30F7" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="7C076A91" w14:textId="77777777" w:rsidR="006157E4" w:rsidRDefault="006157E4" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390495FC" w14:textId="77777777" w:rsidR="00F46B7F" w:rsidRDefault="00F46B7F" w:rsidP="00FF711E">
+    <w:p w14:paraId="0F11FA59" w14:textId="77777777" w:rsidR="006157E4" w:rsidRDefault="006157E4" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...173 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="040E1FFC" w14:textId="72FFE431" w:rsidR="005F7BC6" w:rsidRDefault="005F7BC6">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="006C77CF">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                      </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t>Приложение</w:t>
@@ -19131,130 +13698,76 @@
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t xml:space="preserve"> № 1 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t>към</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t>чл</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006C77CF">
       <w:t>. 6, ал.1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:numPicBullet w:numPicBulletId="0">
-    <mc:AlternateContent>
-[...76 lines deleted...]
-    </mc:AlternateContent>
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -21057,138 +15570,139 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2064714351">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1504979412">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1157720820">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="767652082">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="524051893">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1921060450">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1441757917">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="766196589">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="960650920">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1395927520">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="210074033">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="883954479">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1057970019">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="829906779">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="195244316">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="896863772">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="0005761D"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00077863"/>
     <w:rsid w:val="00077D06"/>
+    <w:rsid w:val="000868E7"/>
     <w:rsid w:val="00086909"/>
     <w:rsid w:val="0008738F"/>
     <w:rsid w:val="00093C03"/>
     <w:rsid w:val="000A207D"/>
     <w:rsid w:val="000A6924"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="000D79AD"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="00103A32"/>
     <w:rsid w:val="00113011"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="0016604D"/>
     <w:rsid w:val="00176829"/>
     <w:rsid w:val="00181441"/>
     <w:rsid w:val="00192972"/>
     <w:rsid w:val="001B1D70"/>
     <w:rsid w:val="001C03C4"/>
     <w:rsid w:val="001C5E98"/>
     <w:rsid w:val="001E2BA4"/>
     <w:rsid w:val="00203E47"/>
     <w:rsid w:val="00212CCA"/>
     <w:rsid w:val="0021580B"/>
     <w:rsid w:val="0027213D"/>
     <w:rsid w:val="00293494"/>
     <w:rsid w:val="00294965"/>
@@ -21220,50 +15734,51 @@
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="003F24ED"/>
     <w:rsid w:val="004224C1"/>
     <w:rsid w:val="00426B60"/>
     <w:rsid w:val="00464856"/>
     <w:rsid w:val="0048271B"/>
     <w:rsid w:val="004E0513"/>
     <w:rsid w:val="004E1F51"/>
     <w:rsid w:val="004E3550"/>
     <w:rsid w:val="004F4670"/>
     <w:rsid w:val="004F66A4"/>
     <w:rsid w:val="00503328"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="00562FD4"/>
     <w:rsid w:val="00576398"/>
     <w:rsid w:val="005832C3"/>
     <w:rsid w:val="00585693"/>
     <w:rsid w:val="005A1693"/>
     <w:rsid w:val="005A19BF"/>
     <w:rsid w:val="005A78AC"/>
     <w:rsid w:val="005C1A81"/>
     <w:rsid w:val="005E269B"/>
     <w:rsid w:val="005E3F8E"/>
     <w:rsid w:val="005F7BC6"/>
+    <w:rsid w:val="006157E4"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="0064791B"/>
     <w:rsid w:val="00647A73"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006E6D81"/>
     <w:rsid w:val="006F4A49"/>
     <w:rsid w:val="00700AEC"/>
     <w:rsid w:val="0072494C"/>
     <w:rsid w:val="007370FD"/>
     <w:rsid w:val="00746E25"/>
     <w:rsid w:val="007576F1"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007A160D"/>
     <w:rsid w:val="007A543B"/>
     <w:rsid w:val="007B1655"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="008006CD"/>
     <w:rsid w:val="00807951"/>
     <w:rsid w:val="0081438F"/>
@@ -21356,80 +15871,80 @@
     <w:rsid w:val="00F643B5"/>
     <w:rsid w:val="00F74CC5"/>
     <w:rsid w:val="00F96F58"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FC33B2"/>
     <w:rsid w:val="00FC787D"/>
     <w:rsid w:val="00FD2A04"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D1B0EAC"/>
   <w15:docId w15:val="{D581AECB-7BDE-43BE-809A-48FDBB6EABCD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21491,101 +16006,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -21762,50 +16274,51 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -21949,51 +16462,51 @@
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003764BA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96F58"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="858010428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22024,59 +16537,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1466855021">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auslugi.com/public/home/lukovit/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.bg/wps/portal/egov/dostavchitsi%20na%20uslugi/obshtinski%20administratsii/unificirani%20uslugi/2109?mId=351&amp;cP=1&amp;q=2109" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22305,82 +16814,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3B55432-E37F-4D1C-A76F-DF296D566829}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B05C39-2321-4C4D-9F54-5A237625AF9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4997</Characters>
+  <Pages>1</Pages>
+  <Words>267</Words>
+  <Characters>1525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5862</CharactersWithSpaces>
+  <CharactersWithSpaces>1789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>