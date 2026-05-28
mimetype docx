--- v0 (2025-12-31)
+++ v1 (2026-05-28)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="54E38916" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="380F026F" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5669"/>
           <w:tab w:val="left" w:pos="6129"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4C6E9D" wp14:editId="6B3C24BF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4C6E9D" wp14:editId="5DC6802A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>473583</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>166649</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="885029" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Картина 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Chelopech_gerb_chernobyal JPEG.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -123,439 +123,419 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000901AC" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="32DD3650" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5669"/>
           <w:tab w:val="left" w:pos="6129"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вх. № …………….. / ……………….. год.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="6B797AAB" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6348"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2E63E9A2" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6348"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ДО </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="4A06BAE7" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6348"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">КМЕТА НА </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="7F3CFB98" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6348"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОБЩИНА ЧЕЛОПЕЧ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="618CE197" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="74B742EE" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="358FA5F0" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ИСКАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="62DDBD3B" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="6FB1607D" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ВЪЗ ОСНОВА НА РЕГИСТЪРА НА НАСЕЛЕНИЕТО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F95CED" w:rsidRPr="00712527" w:rsidRDefault="00F95CED" w:rsidP="00F95CED">
+    <w:p w14:paraId="02CF965F" w14:textId="77777777" w:rsidR="00F95CED" w:rsidRPr="00712527" w:rsidRDefault="00F95CED" w:rsidP="00F95CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00780528">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уникален идентификатор на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> административната услуга </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> административната услуга – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-          <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 2017, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF707A" w:rsidRPr="00712527" w:rsidRDefault="00F95CED" w:rsidP="00F95CED">
+    <w:p w14:paraId="70C870D5" w14:textId="3AEAD3A7" w:rsidR="00AF707A" w:rsidRPr="00712527" w:rsidRDefault="00F95CED" w:rsidP="00F95CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2034, 2036, 2037, 2038, </w:t>
       </w:r>
       <w:r w:rsidR="0007525A" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2039, 2040, 2056, 2057,</w:t>
+        <w:t>2039, 2056, 2057,</w:t>
       </w:r>
       <w:r w:rsidR="00AF707A" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2073,</w:t>
       </w:r>
       <w:r w:rsidR="0007525A" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2075, 2076,</w:t>
       </w:r>
       <w:r w:rsidR="00AF707A" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2092, 2104, 2108, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F95CED" w:rsidRPr="00712527" w:rsidRDefault="00AF707A" w:rsidP="00F95CED">
+    <w:p w14:paraId="549D8FAB" w14:textId="77777777" w:rsidR="00F95CED" w:rsidRPr="00712527" w:rsidRDefault="00AF707A" w:rsidP="00F95CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2109, 2128, 2132, </w:t>
       </w:r>
       <w:r w:rsidR="00164047" w:rsidRPr="00712527">
@@ -569,99 +549,99 @@
         </w:rPr>
         <w:t>2138</w:t>
       </w:r>
       <w:r w:rsidR="0007525A" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F95CED" w:rsidRPr="00712527">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="3B9D8071" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2455496B" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      От: .....................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>....................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="76EE4397" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        име: собствено</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -718,70 +698,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   фамилно</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2DA40120" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="07CBF97A" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕГН: …………...............................................................</w:t>
@@ -798,116 +778,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>ЛНЧ: ………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="372E706C" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="0B9BB46E" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="6F65A797" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕИК по БУЛСТАТ: …………………………………………</w:t>
@@ -931,51 +911,51 @@
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЕИК по ЗТР: ……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="29DB3E93" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        когато заявлението се подав</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">а от заявител, регистриран по    </w:t>
@@ -993,51 +973,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>когато заявлението се подава от заявител,</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="5AFC4479" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>по</w:t>
@@ -1087,99 +1067,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> регистриран </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Закона за  търговския регистър</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="1ADBC334" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    </w:p>
+    <w:p w14:paraId="7BDC7548" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       Адрес: .....................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="538C51BA" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -1189,143 +1167,143 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>посочва се адрес за кореспонденция</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="49282F1A" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      Телефон:…………….……………. Факс:…………………… Адрес на електронна поща: ............................</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="25A3CCD1" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="00C4018A" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="17F535A3" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="00C4018A" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4018A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Желая да ми бъде издадено посоченото удостоверение, което се отнася:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="35175B2C" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за мен</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="5C118039" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за лицето:</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
@@ -1416,51 +1394,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2670F15C" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
@@ -1511,51 +1489,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилно</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="55E82A6A" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         ЕГН</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -1564,109 +1542,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
+    <w:p w14:paraId="46B01619" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="6C4CA501" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="53631518" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
@@ -1676,183 +1654,183 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за семейно положение</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="1B2D0BC5" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за семейно положение, съпруг/а и деца;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2A293413" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за съпруг/ а и родствени връзки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="09BF7687" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за родените от майката деца;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="1132C04F" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
@@ -1862,86 +1840,86 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за правно ограничение</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="63085111" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.Удостоверение за идентичност на лице с различни имена ……………………………..........………</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="00073F4F" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="511AE61F" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="00073F4F" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3960" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -1985,161 +1963,161 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>вписват се различните имена</w:t>
       </w:r>
       <w:r w:rsidR="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="0FFB1126" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   .............................................................................................................................................................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2DCDA923" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за вписване в регистъра на населението;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="45DE5E62" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за сключване на брак от български гражданин в чужбина ………..........……................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="7ED7B80E" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -2153,51 +2131,51 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="34BCE4DA" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -2224,95 +2202,95 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>вписва се името на лицето, с което българският гражданин ще сключва брак</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073F4F" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="4DA44B19" w14:textId="77777777" w:rsidR="00073F4F" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за снабдяване на чужд гражданин с документ за сключване на граждански</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00073F4F" w:rsidP="00073F4F">
+    <w:p w14:paraId="32E1D7FF" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00073F4F" w:rsidP="00073F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -2353,51 +2331,51 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="1D282A48" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
       <w:r w:rsidR="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2415,149 +2393,149 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FA686D" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>вписва се името на лицето, с което чуждият гражданин ще сключва брак</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="28EABB10" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="50172369" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="22B661BE" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
+    <w:p w14:paraId="49D06D65" w14:textId="77777777" w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
+    <w:p w14:paraId="5C019E72" w14:textId="77777777" w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="452864B0" w14:textId="77777777" w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
+    <w:p w14:paraId="39AB95A5" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="0698AF64" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
@@ -2567,51 +2545,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за постоянен адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="2A8D37A4" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
@@ -2621,342 +2599,342 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за настоящ адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="069C5DC8" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за промени на постоянен адрес;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
+    <w:p w14:paraId="37C674E8" w14:textId="77777777" w:rsidR="00FA686D" w:rsidRPr="000901AC" w:rsidRDefault="00FA686D" w:rsidP="00FA686D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Удостоверение за промени на настоящ адрес;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="00737493">
+    <w:p w14:paraId="537FCB69" w14:textId="77777777" w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="00737493">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="43" w:hanging="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>14. Друго: ………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="00FA686D">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C4018A" w:rsidRDefault="00C4018A" w:rsidP="00737493">
+    <w:p w14:paraId="68AB60E5" w14:textId="77777777" w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="00FA686D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B124A9" w14:textId="77777777" w:rsidR="00C4018A" w:rsidRDefault="00C4018A" w:rsidP="00737493">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4018A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ПРИЛАГАМ СЛЕДНИТЕ ДОКУМЕНТИ</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00C4018A" w:rsidP="00737493">
+    <w:p w14:paraId="53D81759" w14:textId="77777777" w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00C4018A" w:rsidP="00737493">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………..</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
       <w:r w:rsidR="00737493" w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00582EDA" w:rsidRDefault="00737493" w:rsidP="00582EDA">
+    <w:p w14:paraId="240494C4" w14:textId="77777777" w:rsidR="00582EDA" w:rsidRDefault="00737493" w:rsidP="00582EDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
+    <w:p w14:paraId="5ECBD81A" w14:textId="77777777" w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
+    <w:p w14:paraId="4D2E406D" w14:textId="77777777" w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Плащането е извършено по електронен път (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
@@ -2982,202 +2960,202 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F054"/>
       </w:r>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">когато </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
+    <w:p w14:paraId="026A6D6B" w14:textId="77777777" w:rsidR="00582EDA" w:rsidRPr="00B5506F" w:rsidRDefault="00582EDA" w:rsidP="00582EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>плащането е извършено по електронен път</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5506F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="47F450DA" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="02CE90C5" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t> Лично от Центъра за админист</w:t>
       </w:r>
       <w:r w:rsidR="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">ративно </w:t>
       </w:r>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>обслужване</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="49948A51" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:right="-166" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t> Чрез лицензиран пощенски оператор на адрес: .........................</w:t>
       </w:r>
       <w:r w:rsidR="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>.................................................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00073F4F">
+    <w:p w14:paraId="628B1A78" w14:textId="77777777" w:rsidR="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="00073F4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -3220,205 +3198,205 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidR="000901AC" w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">ора за служебни цели. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
+    <w:p w14:paraId="0D8364A9" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="143"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
+    <w:p w14:paraId="04B94C90" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
+    <w:p w14:paraId="53BAE762" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>• като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
+    <w:p w14:paraId="444B87D9" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="00073F4F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>• като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="20A7633B" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t> По електронен път на електронен адрес ...........................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="50968847" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="269" w:lineRule="atLeast"/>
         <w:ind w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
-[...7 lines deleted...]
-    <w:p w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="000901AC">
+    <w:p w14:paraId="39F6EE53" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5121BA85" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="00073F4F" w:rsidRDefault="00073F4F" w:rsidP="000901AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="000901AC" w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дата:</w:t>
       </w:r>
@@ -3469,51 +3447,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="000901AC" w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000901AC" w:rsidRPr="00073F4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                            Подпис:...............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="15FD6E64" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
@@ -3555,254 +3533,254 @@
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000901AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
-[...6 lines deleted...]
-    <w:p w:rsidR="000901AC" w:rsidRPr="002E4D2C" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+    <w:p w14:paraId="36809F49" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="000901AC" w:rsidRDefault="000901AC" w:rsidP="000901AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6B8CC1" w14:textId="77777777" w:rsidR="000901AC" w:rsidRPr="002E4D2C" w:rsidRDefault="000901AC" w:rsidP="000901AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="000901AC">
+    <w:p w14:paraId="5C03D520" w14:textId="77777777" w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidRDefault="00737493" w:rsidP="000901AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1048"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00737493" w:rsidRPr="000901AC" w:rsidSect="00FA686D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E3FA1" w:rsidRDefault="007E3FA1" w:rsidP="00FA686D">
+    <w:p w14:paraId="6A40A88C" w14:textId="77777777" w:rsidR="008E2460" w:rsidRDefault="008E2460" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E3FA1" w:rsidRDefault="007E3FA1" w:rsidP="00FA686D">
+    <w:p w14:paraId="7EC678E6" w14:textId="77777777" w:rsidR="008E2460" w:rsidRDefault="008E2460" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E3FA1" w:rsidRDefault="007E3FA1" w:rsidP="00FA686D">
+    <w:p w14:paraId="220D3217" w14:textId="77777777" w:rsidR="008E2460" w:rsidRDefault="008E2460" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E3FA1" w:rsidRDefault="007E3FA1" w:rsidP="00FA686D">
+    <w:p w14:paraId="1FE7F7DE" w14:textId="77777777" w:rsidR="008E2460" w:rsidRDefault="008E2460" w:rsidP="00FA686D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:10pt;height:10pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D253A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142E74E2"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -4219,175 +4197,179 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="30308951">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="692458631">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1369137987">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1281454836">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E66C5"/>
     <w:rsid w:val="00073F4F"/>
     <w:rsid w:val="0007525A"/>
     <w:rsid w:val="000901AC"/>
+    <w:rsid w:val="000C4E57"/>
     <w:rsid w:val="00164047"/>
     <w:rsid w:val="001E66C5"/>
     <w:rsid w:val="00582EDA"/>
     <w:rsid w:val="00712527"/>
     <w:rsid w:val="00737493"/>
     <w:rsid w:val="007434CA"/>
     <w:rsid w:val="0077097A"/>
     <w:rsid w:val="007E3FA1"/>
     <w:rsid w:val="00840333"/>
+    <w:rsid w:val="008E2460"/>
+    <w:rsid w:val="00A86C84"/>
     <w:rsid w:val="00AF707A"/>
     <w:rsid w:val="00C4018A"/>
     <w:rsid w:val="00F95CED"/>
     <w:rsid w:val="00FA686D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6DC50EFD"/>
+  <w14:docId w14:val="23592BB2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F653220D-B053-49AA-B99C-551F2ACC4818}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4715,50 +4697,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FA686D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -4838,51 +4825,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Изнесен текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00073F4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема на Office">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5118,70 +5105,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>817</Words>
-  <Characters>4662</Characters>
+  <Words>816</Words>
+  <Characters>4657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5469</CharactersWithSpaces>
+  <CharactersWithSpaces>5463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>