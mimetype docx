--- v0 (2026-01-14)
+++ v1 (2026-08-29)
@@ -23,2971 +23,2434 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BF71C4" w:rsidRPr="003E0724" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00CC7860">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КМЕТА НА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00D92339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB3BBA" w:rsidRDefault="00FB3BBA" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00FB3BBA" w:rsidRPr="00CC7860" w:rsidRDefault="00D75758" w:rsidP="00D92339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB3BBA" w:rsidRDefault="00FB3BBA" w:rsidP="00D75758">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00D92339">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">за издаване на заповед за </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00202E63">
+        <w:t>за издаване на заповед за учредяване право на преминаване</w:t>
+      </w:r>
+      <w:r w:rsidR="00457DEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">учредяване право на </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>преминаване</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> чужди поземлени имоти</w:t>
+        <w:t>през чужди поземлени имоти</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл. 192, ал. 2</w:t>
       </w:r>
       <w:r w:rsidR="0022403F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗУТ </w:t>
       </w:r>
       <w:r w:rsidR="00336FA1" w:rsidRPr="00FB3BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D92339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB3BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Уникален идентификатор н</w:t>
       </w:r>
       <w:r w:rsidR="00336FA1" w:rsidRPr="00FB3BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> административната услуга - 2114</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="003B2F78" w:rsidRPr="00880564" w:rsidRDefault="003B2F78" w:rsidP="003B2F78">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00D92339" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(име, презиме, фамилия на физическо лице ; наименование на юридическо лице)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="002F32A3" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Представител </w:t>
+      </w:r>
+      <w:r w:rsidR="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E63" w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕГН/ЕИК/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="002F32A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................................,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>гр</w:t>
+      </w:r>
+      <w:r w:rsidR="002F32A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/с.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………..……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00D92339" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>телефон</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E63" w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ....................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00D92339" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(име, презиме, фамилия на физическо лице ; наименование на юридическо лице)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕГН/ЕИК/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................,гр./с.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………..……………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00D92339" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ефон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: .......................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...432 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Уважаеми г-н Кмет,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
-      <w:pPr>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Моля на основание чл. 192, ал. 2 (3) и ал. 4 от ЗУТ да ми/ни бъде издадена заповед за учре</w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">дяване на  право на преминаване до собствения ми/ни имот, представляващ: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
-      <w:pPr>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>УПИ ……… пл.№ …………… кв. …… по плана на г</w:t>
       </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>р./с ………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>р.(село) …………………..., общ. Кнежа,ПИ№</w:t>
+        <w:t>………..., общ. Кнежа,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПИ№</w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>……..,</w:t>
       </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>местност</w:t>
       </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………………………………… в землището на г</w:t>
+        <w:t>……… в землището на г</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>р./с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>р.(село) …………………..., общ. Кнежа</w:t>
+        <w:t xml:space="preserve"> …………………..., общ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ина</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кнежа</w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
-      <w:pPr>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ПИ с идентификатор …………………… по КК на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>гр.(село) ….…………………, общ. Кнежа</w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Правото</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00202E63">
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на </w:t>
-[...334 lines deleted...]
-      <w:pPr>
+        <w:t>Правото на преминаване да бъде учредено през чужд поземлен имот/поземлени имоти поради липса на друго техническо решение за обслужване, както следва:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00CC7860" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>собственост на</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………….…………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00202E63" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………......................................................................., собственост на</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>…………………………………………........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> собственост на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00CC7860" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> собственост на</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860" w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00CC7860" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………......................................................................., собственост на</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:t>………………………………………….........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………….………………………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:t>собственост на</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……….…………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00CC7860" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00CC7860" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………......................................................................., собственост на</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>………………………………………….........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>собственост на</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860" w:rsidRPr="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….……………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC7860" w:rsidRPr="00202E63" w:rsidRDefault="00CC7860" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="234" w:right="12"/>
-[...58 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Прилагам доказателства за непостигнато съгласие за доброволно установяване на правото на преминаване.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
-      <w:pPr>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приложени документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Документи за собственост (нотариален акт, договор за покупко-продажба, ОПС и др.): …………………………………………………………………………………………………………………………………………………………………………………………………………;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:t xml:space="preserve">Документи за собственост </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(нотариален акт, договор за покупко-продажба, ОПС и др.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: …………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Удостоверение за наследници (при необходимост) – </w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по служебен път </w:t>
       </w:r>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нотариално заверено пълномощно при представителство на собственика от друго лице;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...253 lines deleted...]
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+        <w:t>Скица – извадка от ПУП, КП, КК или КВС в необходимия обхват, с която да се докаже, че друго техническо решение за осигуряване на достъпа е явно икономически нецелесъобразно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Предложение за начина на преминаване;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документи, доказващи непостигнато съгласие за доброволно установяване на правото на преминаване;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00202E63">
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:right="283" w:hanging="426"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Други</w:t>
       </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(при </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">необходимост) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........................................................................................................</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00D92339" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">(при </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(попълва се от заявителя, проверява се от ФО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00202E63" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Таксата в размер на …………..лв.  платена с кв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(попълва се от отдел ТСУ след определяне цената по чл.210 от ЗУТ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00202E63" w:rsidRPr="00D92339" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Таксата се заплаща в брой на място или по банкова сметка. При попълване на платежното нареждане е необходимо да се посочи вида на административната услуга. Копие от</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>платежното нареждане следва да се приложи към заявлението)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0022403F" w:rsidRDefault="00202E63" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="546"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Забележка: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Цената на правото на преминаване по чл. 192, ал. 2 и ал. 3 от ЗУТ се определя по реда на чл. 210 от ЗУТ и се заплаща преди издаване на заповедите по ал. 2 и 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, когато плащането е извършено по електронен път).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D92339" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община Кнежа банкова сметка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Код за вид плащане : 448001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BIC  - IABGBGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Лично от ЦАО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="00D75758" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна куриерска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRDefault="0099023C" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRPr="0099023C" w:rsidRDefault="00461C44" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такса: 5,11€</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00202E63">
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099023C" w:rsidRDefault="0099023C" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...85 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00202E63">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...42 lines deleted...]
-          <w:i/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Забележка</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00202E63">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Цената</w:t>
-[...248 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="0022403F">
+        <w:t>Дата: …………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0022403F" w:rsidRPr="0022403F" w:rsidRDefault="0099023C" w:rsidP="00CC7860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0022403F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0022403F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0022403F" w:rsidRPr="0022403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0022403F" w:rsidRPr="0022403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0022403F" w:rsidRPr="0022403F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Заявител: .......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0022403F" w:rsidRPr="0022403F" w:rsidRDefault="0022403F" w:rsidP="0022403F">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0022403F">
+    <w:p w:rsidR="00D75758" w:rsidRPr="008A05DB" w:rsidRDefault="00D92339" w:rsidP="008A05DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00336FA1" w:rsidRPr="003B621A" w:rsidRDefault="00336FA1" w:rsidP="00FB3BBA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0022403F" w:rsidRPr="00D92339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (подпис)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="0036153D" w:rsidP="0099023C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...271 lines deleted...]
-    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00BF71C4">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00CC7860">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="142" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B92DCF" w:rsidRDefault="00B92DCF" w:rsidP="0036153D">
+    <w:p w:rsidR="00ED4F34" w:rsidRDefault="00ED4F34" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B92DCF" w:rsidRDefault="00B92DCF" w:rsidP="0036153D">
+    <w:p w:rsidR="00ED4F34" w:rsidRDefault="00ED4F34" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B8195FA" wp14:editId="556366A5">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -3006,103 +2469,103 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42047141" wp14:editId="392B01DD">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0909DF38" wp14:editId="5AC51B1E">
           <wp:extent cx="1419048" cy="723810"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="1" name="Картина 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B92DCF" w:rsidRDefault="00B92DCF" w:rsidP="0036153D">
+    <w:p w:rsidR="00ED4F34" w:rsidRDefault="00ED4F34" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B92DCF" w:rsidRDefault="00B92DCF" w:rsidP="0036153D">
+    <w:p w:rsidR="00ED4F34" w:rsidRDefault="00ED4F34" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -3116,101 +2579,101 @@
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:right="-708" w:hanging="851"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19BA7C1B" wp14:editId="2237E630">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6165A513" wp14:editId="137AC1A4">
           <wp:extent cx="5473931" cy="777240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="3" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="head.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5473931" cy="777240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558672C3" wp14:editId="21ED8CF1">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67636E18" wp14:editId="6C836D6D">
           <wp:extent cx="946617" cy="590550"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="4" name="Картина 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="acs-int-banner-lice-hora.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -3219,79 +2682,157 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="951022" cy="593298"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>E-mail:obstina_kneja@knezha.bg</w:t>
-[...10 lines deleted...]
-      <w:t>; www.knezha.bg</w:t>
+      <w:t>E-mail:obstina_kneja@knezha.bg; www.knezha.bg</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="06D71BE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30382E82"/>
+    <w:lvl w:ilvl="0" w:tplc="067AD516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="594" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0F6C41EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E23EF5BE"/>
     <w:lvl w:ilvl="0" w:tplc="12A24938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3363,51 +2904,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="146529B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BCC3A16"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3476,51 +3017,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="2B54753D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01FC8AC0"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="34CB044C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE686E4"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3589,51 +3216,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="369C39B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9728DF8"/>
     <w:lvl w:ilvl="0" w:tplc="81C87F00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3702,51 +3329,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="4BA362B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="651C5CF8"/>
     <w:lvl w:ilvl="0" w:tplc="067AD516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="594" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1314" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3792,51 +3419,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4914" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5634" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6354" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="59DB78FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="461CED6A"/>
     <w:lvl w:ilvl="0" w:tplc="8382BB30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3908,51 +3535,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="5AAC4E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="711802E8"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3994,51 +3621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="65634430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6C29B64"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
@@ -4083,164 +3710,274 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="681E18C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="474C8A98"/>
+    <w:lvl w:ilvl="0" w:tplc="067AD516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1373" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2093" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2813" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3533" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4253" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4973" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5693" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6413" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
     <w:rsid w:val="00085133"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="00202E63"/>
     <w:rsid w:val="0022403F"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="002565B9"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
     <w:rsid w:val="002C3ED3"/>
+    <w:rsid w:val="002F32A3"/>
     <w:rsid w:val="00336FA1"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003B2F78"/>
     <w:rsid w:val="003B621A"/>
     <w:rsid w:val="003E0724"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="00436FF2"/>
+    <w:rsid w:val="00457DEE"/>
+    <w:rsid w:val="00461C44"/>
     <w:rsid w:val="00464987"/>
+    <w:rsid w:val="004D54F4"/>
     <w:rsid w:val="00534505"/>
     <w:rsid w:val="00536FE3"/>
+    <w:rsid w:val="006931DC"/>
     <w:rsid w:val="006953EF"/>
     <w:rsid w:val="00804ACF"/>
     <w:rsid w:val="0087301D"/>
+    <w:rsid w:val="008A05DB"/>
     <w:rsid w:val="008A5234"/>
     <w:rsid w:val="008C1D9C"/>
+    <w:rsid w:val="0099023C"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
+    <w:rsid w:val="00B439C9"/>
     <w:rsid w:val="00B92DCF"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00CC7860"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00D92339"/>
     <w:rsid w:val="00DC54DE"/>
+    <w:rsid w:val="00DF35EB"/>
     <w:rsid w:val="00E50FEB"/>
+    <w:rsid w:val="00ED4F34"/>
     <w:rsid w:val="00F756C0"/>
     <w:rsid w:val="00FB3BBA"/>
     <w:rsid w:val="00FB4F03"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4909,50 +4646,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5184,92 +4922,92 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DFB4E5A-A42C-4B0E-9009-D18E54C0ABE4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26FD1987-13C3-4C62-9AAC-9AA47A26E6A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4538</Characters>
+  <Pages>1</Pages>
+  <Words>742</Words>
+  <Characters>4236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5324</CharactersWithSpaces>
+  <CharactersWithSpaces>4969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>