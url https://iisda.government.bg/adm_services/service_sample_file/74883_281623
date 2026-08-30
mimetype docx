--- v0 (2026-01-14)
+++ v1 (2026-08-30)
@@ -10,901 +10,731 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
+    <w:p w:rsidR="00BF71C4" w:rsidRPr="00F20E5F" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRDefault="003E3A51" w:rsidP="00F20E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00392AFA" w:rsidP="00534505">
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГЛАВНИЯ АРХИТЕКТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00534505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НА</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00534505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОБЩИНА </w:t>
+      </w:r>
+      <w:r w:rsidR="000967F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КНЕЖА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00F20E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRPr="003E3A51" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З А Я В Л Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="003E3A51" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>за издаване на удостоверения, че обособените дялове или части отговарят на одобрени за това инвестиционни проекти на доброволна делба</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FA1" w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по чл. 202 от ЗУТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="003E3A51" w:rsidRDefault="00D75758" w:rsidP="00517EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>З А Я В Л Е Н И Е</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
+        <w:t>(Уникален идентификатор н</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FA1" w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00392AFA" w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> административната услуга - 1991</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:pPr>
+        <w:ind w:right="-108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адрес (седалище за ЮЛ): </w:t>
+      </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="003E3A51" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:pPr>
+        <w:ind w:right="-108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представлявано от (за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЮЛ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...90 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………….............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="003E3A51" w:rsidRDefault="00392AFA" w:rsidP="00517EF7">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.................................................................................................................................</w:t>
-[...7 lines deleted...]
-        <w:t>.............</w:t>
+        <w:t>Телефон за контакти:..</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">представлявано от (за </w:t>
+        <w:t xml:space="preserve"> е-</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЮЛ)</w:t>
-[...51 lines deleted...]
-        <w:t>е-адрес:.................................................................................</w:t>
+        <w:t>:.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2……………………………………………………..………………………………………...…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..…</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…...............………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00264CDF" w:rsidRDefault="00392AFA" w:rsidP="003E3A51">
+      <w:pPr>
+        <w:ind w:right="-108"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(възложител - име, презиме, фамилия / наименование на юридическо лице)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00DB7925" w:rsidRDefault="00DB7925" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………..</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>ЕГН (ЕИК ПО БУЛСТАТ):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00264CDF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
-[...199 lines deleted...]
-    </w:tbl>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Адрес (седалище за ЮЛ):</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ЕГН (ЕИК ПО БУЛСТАТ): </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>...............................................................................................................................................,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00264CDF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>представлявано от (за ЮЛ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………….……………………………….................…………</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00517EF7" w:rsidRPr="00F20E5F" w:rsidRDefault="00392AFA" w:rsidP="00517EF7">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>...............................................................................................................................................,</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Телефон за конта</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кти:.....................</w:t>
+      </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>представлявано от (за ЮЛ)</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>.................., е</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51" w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………….……………………………….................…………</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>:.................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00264CDF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-108" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>УВАЖАЕМИ ГОСПОДИН ГЛАВЕН АРХИТЕКТ</w:t>
+      </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">......................................................., </w:t>
-[...77 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
-[...1 lines deleted...]
-        <w:ind w:right="-108"/>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00F20E5F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-108" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Желая(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ем</w:t>
@@ -955,143 +785,211 @@
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>да ми/ни бъде издадено (и) удостоверение (я), че обособените дялове или части отговарят на одобрени за това инве</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">стиционни проекти за извършване </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на доброволна делба за обект (сграда)</w:t>
       </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………...……………………………….……………………………………………………………………………………..………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">……………………………………….. </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00264CDF" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">             (точно описание на обекта/сградата)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+    <w:p w:rsidR="003E3A51" w:rsidRPr="00F20E5F" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в УПИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(парцел)…………, в стр. кв. ………………., по плана на гр. Плевен / село ……………………….. в ПИ с идентификатор ………………………......... намиращ се на адрес ……………………………………………</w:t>
+        <w:t>(парцел)……</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……, в стр. кв. ………………., по плана на гр. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0586E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ село ……………………….. в ПИ с идентификатор …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……......... намиращ се на адрес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>......,</w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на който сме собственици (притежаваме отстъпено право на строеж);</w:t>
+        <w:t xml:space="preserve">на който сме собственици </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(притежаваме отстъпено право на строеж);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1136,784 +1034,832 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-108" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.Одобрени инвестиционни проекти;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="003E3A51" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00392AFA" w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Други…………………………………………………....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................……………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB7925" w:rsidRDefault="00DB7925" w:rsidP="00DB7925">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="357"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00DB7925">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="357"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">         Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Лично от звеното за административно обслужване;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+    <w:p w:rsidR="003E3A51" w:rsidRDefault="003E3A51" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
-[...8 lines deleted...]
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>По електронна поща……………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F20E5F" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Чрез лицензиран пощенски оператор на адрес</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="003E3A51" w:rsidRDefault="00F20E5F" w:rsidP="00F20E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………като декларирам, че </w:t>
+      </w:r>
+      <w:r w:rsidR="00392AFA" w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пощенските разходи са за моя сметка, платими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при получаването му за вътрешни </w:t>
+      </w:r>
+      <w:r w:rsidR="00392AFA" w:rsidRPr="003E3A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пощенски пратки. Индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="003E3A51" w:rsidRDefault="00392AFA" w:rsidP="003E3A51">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
+      <w:r w:rsidRPr="003E3A51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Като вътрешна/ международна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
-      <w:pPr>
+    <w:p w:rsidR="00392AFA" w:rsidRPr="003E3A51" w:rsidRDefault="00392AFA" w:rsidP="003E3A51">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392AFA">
+      <w:r w:rsidRPr="003E3A51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Като вътрешна куриерска пратка с _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00517EF7" w:rsidRDefault="00392AFA" w:rsidP="00517EF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявявам желанието си таксата/ цената за извършване на административната услуга да заплатя по банков път на сметка на Община Плевен, както следва:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00DB7925" w:rsidRDefault="00D75758" w:rsidP="00F20E5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, когато плащането е извършено по електронен път).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F20E5F" w:rsidRPr="00D75758" w:rsidRDefault="00F20E5F" w:rsidP="00F20E5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00DB7925" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7925">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община Кнежа банкова сметка </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
-[...7 lines deleted...]
-        <w:t>, когато плащането е извършено по електронен път).</w:t>
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1.Община Кнежа банкова сметка </w:t>
+        <w:t>Код за вид плащане : 448001</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IBAN : BG24IABG74948401620500</w:t>
+        <w:t>BIC  - IABGBGSF</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Код за вид плащане : 448001</w:t>
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BIC  - IABGBGSF</w:t>
+        <w:t> Лично от ЦАО.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Лично от ЦАО.</w:t>
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като вътрешна куриерска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE5528" w:rsidRPr="00F20E5F" w:rsidRDefault="00D75758" w:rsidP="00F20E5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE5528" w:rsidRDefault="00BE5528" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+    </w:p>
+    <w:p w:rsidR="00264CDF" w:rsidRDefault="00264CDF" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна куриерска пратка;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00264CDF" w:rsidRDefault="00264CDF" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+    </w:p>
+    <w:p w:rsidR="00AF675D" w:rsidRDefault="00D0586E" w:rsidP="00D0586E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0586E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такса </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2A13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...75 lines deleted...]
-        <w:t>Такса: 10 лв./5.11€</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5,11€</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="003E3A51" w:rsidRDefault="00AF675D" w:rsidP="003E3A51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00BE5528" w:rsidP="00D75758">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0586E" w:rsidRPr="00D0586E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0586E" w:rsidRPr="00D0586E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0586E" w:rsidRPr="00D0586E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14 дни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0036153D" w:rsidRPr="00517EF7" w:rsidRDefault="00BE5528" w:rsidP="00517EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С уважение:</w:t>
       </w:r>
       <w:r w:rsidR="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="0036153D" w:rsidP="00D75758">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00392AFA">
+    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00517EF7" w:rsidSect="00F20E5F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1416" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1416" w:bottom="1134" w:left="1417" w:header="142" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0010126C" w:rsidRDefault="0010126C" w:rsidP="0036153D">
+    <w:p w:rsidR="00F46C04" w:rsidRDefault="00F46C04" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0010126C" w:rsidRDefault="0010126C" w:rsidP="0036153D">
+    <w:p w:rsidR="00F46C04" w:rsidRDefault="00F46C04" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29D5CF05" wp14:editId="0A73BE46">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B056618" wp14:editId="592A794A">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1932,103 +1878,103 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A599E81" wp14:editId="2B226726">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6190A377" wp14:editId="04DBF73B">
           <wp:extent cx="1419048" cy="723810"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="1" name="Картина 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0010126C" w:rsidRDefault="0010126C" w:rsidP="0036153D">
+    <w:p w:rsidR="00F46C04" w:rsidRDefault="00F46C04" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0010126C" w:rsidRDefault="0010126C" w:rsidP="0036153D">
+    <w:p w:rsidR="00F46C04" w:rsidRDefault="00F46C04" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -2042,101 +1988,101 @@
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:right="-708" w:hanging="851"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15573389" wp14:editId="4D60D9C6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7BEC2A" wp14:editId="261FF0C2">
           <wp:extent cx="5473931" cy="777240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="3" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="head.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5473931" cy="777240"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="178F53F4" wp14:editId="70947501">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326412BA" wp14:editId="442F31A7">
           <wp:extent cx="946617" cy="590550"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="4" name="Картина 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="acs-int-banner-lice-hora.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2287,50 +2233,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1B1D62C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB60DA5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="32356300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BECE60E"/>
     <w:lvl w:ilvl="0" w:tplc="353EF4E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
@@ -2401,51 +2460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="4081674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0EAF5D0"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2514,51 +2573,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="43387625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D742AA8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2655,51 +2714,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="4D7968E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E844576"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2796,72 +2855,72 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="4DF9126F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F614B4"/>
     <w:lvl w:ilvl="0" w:tplc="8B2828BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -2908,51 +2967,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="5019236C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="373A323A"/>
     <w:lvl w:ilvl="0" w:tplc="0402000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3021,51 +3080,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="59666F79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0010E1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3162,61 +3221,61 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="6FAF5777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="93F6B61E"/>
+    <w:tmpl w:val="5CEEA9CE"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -3279,143 +3338,162 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
-    <w:rsid w:val="0010126C"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
-    <w:rsid w:val="001D7B0D"/>
+    <w:rsid w:val="00183C43"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="002353E3"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
+    <w:rsid w:val="00264CDF"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
     <w:rsid w:val="002C3ED3"/>
     <w:rsid w:val="00336FA1"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="00392AFA"/>
     <w:rsid w:val="003B621A"/>
     <w:rsid w:val="003E1C42"/>
+    <w:rsid w:val="003E3A51"/>
     <w:rsid w:val="003E586E"/>
     <w:rsid w:val="00436FF2"/>
+    <w:rsid w:val="004D5516"/>
+    <w:rsid w:val="00517EF7"/>
     <w:rsid w:val="00534505"/>
+    <w:rsid w:val="00554398"/>
+    <w:rsid w:val="00642BA3"/>
     <w:rsid w:val="006953EF"/>
+    <w:rsid w:val="00791C7D"/>
+    <w:rsid w:val="00794776"/>
     <w:rsid w:val="007B38E4"/>
+    <w:rsid w:val="007C2A13"/>
     <w:rsid w:val="007D57ED"/>
     <w:rsid w:val="00804ACF"/>
     <w:rsid w:val="00823F96"/>
     <w:rsid w:val="009927A4"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
+    <w:rsid w:val="00A378BF"/>
+    <w:rsid w:val="00AA5110"/>
+    <w:rsid w:val="00AF675D"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
     <w:rsid w:val="00BE5528"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00D0586E"/>
     <w:rsid w:val="00D16729"/>
+    <w:rsid w:val="00D72828"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00DB7925"/>
     <w:rsid w:val="00DC54DE"/>
     <w:rsid w:val="00DC67B3"/>
     <w:rsid w:val="00E50FEB"/>
+    <w:rsid w:val="00F20E5F"/>
+    <w:rsid w:val="00F46C04"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4478,66 +4556,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3243</Characters>
+  <Pages>2</Pages>
+  <Words>532</Words>
+  <Characters>3035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3804</CharactersWithSpaces>
+  <CharactersWithSpaces>3560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>