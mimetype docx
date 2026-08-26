--- v0 (2026-01-14)
+++ v1 (2026-08-26)
@@ -23,144 +23,144 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="003A593A" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="003A593A" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ГЛАВНИЯ АРХИТЕКТ</w:t>
       </w:r>
       <w:r w:rsidR="00534505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> НА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00534505" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="003A593A" w:rsidRDefault="003A593A" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A593A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">за </w:t>
       </w:r>
@@ -170,1384 +170,1470 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>презаверяване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A593A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на разрешение за строеж, което е изгубило действието си поради изтичане на срока</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> чл. 153, ал.3; чл.153, ал.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Уникален идентификатор на административната услуга - 211</w:t>
+      </w:r>
+      <w:r w:rsidR="003A593A" w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1………………………………………………………………..ЕГН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/име: собствено, съответно наименование на лицето, регистрирано</w:t>
+      </w:r>
+      <w:r w:rsidR="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Търговския закон и имената на лицето , което го представлява</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постоянен адрес……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/област, община, населено място, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., бул., ул., № етаж, апартамент/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Телефон за връзка..........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="007F3E0D" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2………………………………………………………………..ЕГН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/име: собствено, съответно наименование на лицето, регистрирано</w:t>
+      </w:r>
+      <w:r w:rsidR="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Търговския закон и имената на лицето , което го представлява/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постоянен адрес……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/област, община, населено място, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., бул., ул., № етаж, апартамент/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Телефон за връзка..........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="007F3E0D" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3………………………………………………………………..ЕГН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="0021302A" w:rsidRDefault="00D75758" w:rsidP="0021302A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/име: собствено, съответно наименование на лицето, регистрирано</w:t>
+      </w:r>
+      <w:r w:rsidR="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>по Търговския закон и имената на лицето , което го представлява/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постоянен адрес……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/област, община, населено място, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021302A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., бул., ул., № етаж, апартамент/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="007F3E0D" w:rsidRDefault="00D75758" w:rsidP="007F3E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4………………………………………………………………..ЕГН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00C14CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/име: собствено, съответно наименование на лицето, регистрирано</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по Търговския закон и имената на лицето , което го представлява/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постоянен адрес……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/област, община, населено място, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>жк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., бул., ул., № етаж, апартамент/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRDefault="00D75758" w:rsidP="003A593A">
+      <w:pPr>
+        <w:ind w:right="-108" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A593A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="003A593A" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+      <w:pPr>
+        <w:ind w:right="-108" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A593A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...657 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>УВАЖАЕМИ ГОСПОДИН ГЛАВЕН АРХИТЕКТ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80F48">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003A593A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80F48">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Желая(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B80F48">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ем</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B80F48">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80F48">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">на основание чл.153, ал.2 и 3 от ЗУТ да ми (ни) бъде </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B80F48">
-[...5 lines deleted...]
-        <w:t>презаверено</w:t>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>резаверено</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B80F48">
-[...8 lines deleted...]
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+      <w:r w:rsidR="007F3E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разрешение за строеж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за обект (сграда):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="003A593A" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A593A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………..……………….……...........……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="003A593A" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A593A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………...………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">             (точно описание на обекта/сградата)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в УПИ(парцел)…………, в стр. кв.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06F91" w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………., по плана на гр./</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>село ………………………… в ПИ с идентификатор ………………………......... намиращ се на адрес ……………………………………………......, на който сме собственици (притежаваме отстъпено право на строеж);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="007F3E0D" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B80F48">
+      <w:r w:rsidRPr="007F3E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Разрешението за строеж може да се презаверява само веднъж - за подновяване на срока за започване на строежа или за подновяване на срока за завършване на строежа</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80F48">
-        <w:rPr>
+      <w:r w:rsidRPr="007F3E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="003A593A" w:rsidRPr="007F3E0D" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B80F48">
+      <w:r w:rsidRPr="007F3E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Презаверяването на разрешението за строеж в случаите по ал. 2, т. 1 подновява срока за започване на строителството, а презаверяването на разрешението за строеж в случаите по т. 2 и 3 подновява срока за завършване на строителството.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B80F48">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A593A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80F48">
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+      <w:pPr>
+        <w:ind w:right="-108"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-108" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B80F48">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.Документ за собственост (отстъпено право на строеж);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-108" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B80F48">
-[...8 lines deleted...]
-    <w:p w:rsidR="003A593A" w:rsidRPr="00B80F48" w:rsidRDefault="003A593A" w:rsidP="003A593A">
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Оригинал на разрешението за строеж;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A593A" w:rsidRPr="00C14CD6" w:rsidRDefault="003A593A" w:rsidP="003A593A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B80F48">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Други………………………………………………….............................…………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="003A593A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Декларираме, че сме запознати с разпоредбата на чл. 153, ал. 2 от ЗУТ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75758">
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> П</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, когато плащането е извършено по електронен път).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00C14CD6" w:rsidRPr="00C14CD6" w:rsidRDefault="00C14CD6" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община Кнежа банкова сметка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IBAN : BG24IABG74948401620500</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код за вид плащане : 448001</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIC  - IABGBGSF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Лично от ЦАО.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C14CD6" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+      <w:r w:rsidRPr="00C14CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00C365D9" w:rsidRDefault="003504E1" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такса : 50 % от РС за строеж </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00AA5219" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок: 14 дни.</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t>50 % от цената по общия ред</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1630,122 +1716,122 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. ……………………..</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00BF71C4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F3442" w:rsidRDefault="007F3442" w:rsidP="0036153D">
+    <w:p w:rsidR="00DD489E" w:rsidRDefault="00DD489E" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F3442" w:rsidRDefault="007F3442" w:rsidP="0036153D">
+    <w:p w:rsidR="00DD489E" w:rsidRDefault="00DD489E" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1823,61 +1909,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F3442" w:rsidRDefault="007F3442" w:rsidP="0036153D">
+    <w:p w:rsidR="00DD489E" w:rsidRDefault="00DD489E" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F3442" w:rsidRDefault="007F3442" w:rsidP="0036153D">
+    <w:p w:rsidR="00DD489E" w:rsidRDefault="00DD489E" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -2600,75 +2686,84 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
     <w:rsid w:val="001F6071"/>
+    <w:rsid w:val="0021302A"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rsid w:val="003504E1"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003A593A"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="00436FF2"/>
-    <w:rsid w:val="00501F7D"/>
     <w:rsid w:val="00534505"/>
     <w:rsid w:val="006953EF"/>
-    <w:rsid w:val="007F3442"/>
+    <w:rsid w:val="007F3E0D"/>
     <w:rsid w:val="007F7D55"/>
     <w:rsid w:val="00857D6A"/>
+    <w:rsid w:val="00902B6A"/>
     <w:rsid w:val="009B1137"/>
+    <w:rsid w:val="009D114E"/>
     <w:rsid w:val="009E0441"/>
-    <w:rsid w:val="00B80F48"/>
+    <w:rsid w:val="00A06F91"/>
+    <w:rsid w:val="00A6224E"/>
+    <w:rsid w:val="00AA5219"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
     <w:rsid w:val="00BF71C4"/>
+    <w:rsid w:val="00C14CD6"/>
     <w:rsid w:val="00C24AC5"/>
+    <w:rsid w:val="00C365D9"/>
     <w:rsid w:val="00C3765B"/>
     <w:rsid w:val="00D75758"/>
     <w:rsid w:val="00DC54DE"/>
+    <w:rsid w:val="00DD489E"/>
     <w:rsid w:val="00E50FEB"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3345,50 +3440,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3631,65 +3727,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>570</Words>
-  <Characters>3250</Characters>
+  <Words>555</Words>
+  <Characters>3170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3813</CharactersWithSpaces>
+  <CharactersWithSpaces>3718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>