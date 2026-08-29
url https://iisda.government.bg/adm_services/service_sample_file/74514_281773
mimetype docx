--- v0 (2025-12-29)
+++ v1 (2026-08-29)
@@ -1,1492 +1,1153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00AB49A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00AB49A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КМЕТА НА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00AB49A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
-[...20 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00D75758">
+    <w:p w:rsidR="00AB49A8" w:rsidRDefault="00AB49A8" w:rsidP="00AB49A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRPr="00AB49A8" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З А Я В Л Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00AB49A8" w:rsidRDefault="009879D4" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009879D4">
+      <w:r w:rsidRPr="00AB49A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>за издаване на удостоверение за степен на завършеност</w:t>
+        <w:t>за издаване на удостоверение за степен на завършеност чл. 181, ал. 2 от ЗУТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FA1" w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00C87D62" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Уникален идентификатор н</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FA1" w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="009879D4" w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> административната услуга - 2063</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="00AB49A8" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(трите имена/наименование на дружеството)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЕГН (ЕИК ПО БУЛСТАТ): </w:t>
+      </w:r>
+      <w:r w:rsidR="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="005613FD" w:rsidRDefault="005613FD" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адрес за </w:t>
+      </w:r>
+      <w:r w:rsidR="009879D4" w:rsidRPr="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>кореспонденция.........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="009879D4" w:rsidRPr="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="00AB49A8" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(област, община, град, село)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="005613FD" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB49A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ж.к., ул., блок, вход, ет., ап.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тел.</w:t>
+      </w:r>
+      <w:r w:rsidR="005613FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………….………………  E </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail:…………………………………............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C87D62" w:rsidRPr="009879D4" w:rsidRDefault="00C87D62" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...100 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГОСПОДИН/ГОСПОЖО КМЕТ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заявявам/е искането ми (ни) да бъде издадено удостоверение за степен на завършеност по реда на чл. 181 от ЗУТ за строеж:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.........................................................................................................................</w:t>
+        <w:t>……………………………………………………...…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>....................</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>……………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(трите имена/наименование на дружеството)</w:t>
-[...280 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="009879D4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>находящ се в УПИ ……………………., кв. …………., по плана на...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ГОСПОДИН/ГОСПОЖО КМЕТ,</w:t>
-[...20 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="009879D4">
-        <w:rPr>
-[...121 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Прилагам/е следните документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
-[...12 lines deleted...]
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документ за собственост</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Разрешение за строеж №................/...................г. на гл. архитект на Община Девин;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+        <w:t xml:space="preserve">Разрешение за строеж №................/...................г. на гл. архитект на Община </w:t>
+      </w:r>
+      <w:r w:rsidR="006677DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Кнежа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009879D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Протокол за определяне на строителна линия и ниво на строежа със заверки на контролираните нива;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Констативен акт </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+        <w:t>Констативен акт обр. 3 за съответствие на строежа с издадените строителни книжа и за това, че ПУП е приложен по отношение на застрояването;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Акт </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+        <w:t>Акт обр.14 за приемане на конструкцията – при завършен груб строеж;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Акт </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+        <w:t>Акт обр. 7 за приемане на извършени СМР по нива и елементи на строителната конструкция</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009879D4" w:rsidRPr="00FA31F0" w:rsidRDefault="009879D4" w:rsidP="00C87D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Удостоверение за наследници (при необходимост);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009879D4" w:rsidRPr="009879D4" w:rsidRDefault="009879D4" w:rsidP="009879D4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, когато плащането е извършено по електронен път).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6.1.Община Кнежа банкова сметка </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IBAN : BG24IABG74948401620500</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код за вид плащане : 448001</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BIC  - IABGBGSF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Лично от ЦАО.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• като международна препоръчана пощенска пратка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00C87D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE5528" w:rsidRDefault="00F35FCE" w:rsidP="00D75758">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00BE5528" w:rsidRDefault="00BE5528" w:rsidP="00C87D62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE5528" w:rsidRPr="00E7633A" w:rsidRDefault="00DA0247" w:rsidP="00E7633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такса -</w:t>
+      </w:r>
+      <w:r w:rsidR="000514D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10,23€</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r>
-[...24 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE5528" w:rsidRDefault="00BE5528" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B38E4" w:rsidRDefault="007B38E4" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -1514,139 +1175,140 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">С уважение:   </w:t>
       </w:r>
       <w:r w:rsidRPr="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="0036153D" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00BF71C4">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE2945" w:rsidRDefault="00BE2945" w:rsidP="0036153D">
+    <w:p w:rsidR="00D06AAE" w:rsidRDefault="00D06AAE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE2945" w:rsidRDefault="00BE2945" w:rsidP="0036153D">
+    <w:p w:rsidR="00D06AAE" w:rsidRDefault="00D06AAE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1724,61 +1386,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE2945" w:rsidRDefault="00BE2945" w:rsidP="0036153D">
+    <w:p w:rsidR="00D06AAE" w:rsidRDefault="00D06AAE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE2945" w:rsidRDefault="00BE2945" w:rsidP="0036153D">
+    <w:p w:rsidR="00D06AAE" w:rsidRDefault="00D06AAE" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -1895,71 +1557,59 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="951022" cy="593298"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>E-mail:obstina_kneja@knezha.bg</w:t>
-[...10 lines deleted...]
-      <w:t>; www.knezha.bg</w:t>
+      <w:t>E-mail:obstina_kneja@knezha.bg; www.knezha.bg</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="146529B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BCC3A16"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -2368,114 +2018,129 @@
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
+    <w:rsid w:val="000514D2"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
+    <w:rsid w:val="000D4BAC"/>
+    <w:rsid w:val="000D64CC"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="0018385F"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
     <w:rsid w:val="002C3ED3"/>
     <w:rsid w:val="00336FA1"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003B621A"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="003E586E"/>
+    <w:rsid w:val="003E7468"/>
     <w:rsid w:val="00436FF2"/>
     <w:rsid w:val="00534505"/>
+    <w:rsid w:val="005613FD"/>
+    <w:rsid w:val="005C548B"/>
+    <w:rsid w:val="00636D3A"/>
+    <w:rsid w:val="006677DE"/>
     <w:rsid w:val="006953EF"/>
     <w:rsid w:val="007B38E4"/>
     <w:rsid w:val="007D57ED"/>
     <w:rsid w:val="00804ACF"/>
     <w:rsid w:val="00823F96"/>
+    <w:rsid w:val="00914B41"/>
     <w:rsid w:val="009879D4"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
+    <w:rsid w:val="00AB49A8"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
-    <w:rsid w:val="00BE2945"/>
     <w:rsid w:val="00BE5528"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00C87D62"/>
     <w:rsid w:val="00CF72D1"/>
+    <w:rsid w:val="00D06AAE"/>
     <w:rsid w:val="00D16729"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00DA0247"/>
+    <w:rsid w:val="00DC405C"/>
     <w:rsid w:val="00DC500F"/>
     <w:rsid w:val="00DC54DE"/>
     <w:rsid w:val="00DC67B3"/>
     <w:rsid w:val="00E50FEB"/>
-    <w:rsid w:val="00F35FCE"/>
+    <w:rsid w:val="00E7633A"/>
+    <w:rsid w:val="00EF34FD"/>
+    <w:rsid w:val="00F03E33"/>
+    <w:rsid w:val="00FA31F0"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3253,56 +2918,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3534,70 +3200,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D0484D3-DE96-4A9D-A772-EA11E6C408D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2218</Characters>
+  <Pages>1</Pages>
+  <Words>381</Words>
+  <Characters>2175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2602</CharactersWithSpaces>
+  <CharactersWithSpaces>2551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>