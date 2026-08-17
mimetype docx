--- v0 (2026-02-15)
+++ v1 (2026-08-17)
@@ -23,674 +23,724 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="002A1208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00392AFA" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00392AFA" w:rsidP="002A1208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ГЛАВНИЯ АРХИТЕКТ</w:t>
       </w:r>
       <w:r w:rsidR="00534505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> НА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="002A1208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОБЩИНА </w:t>
       </w:r>
       <w:r w:rsidR="000967F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КНЕЖА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534505" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+    <w:p w:rsidR="00534505" w:rsidRPr="002A1208" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D75758">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00324182">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> съгласуване на идейни инвестиционни проекти/чл. 141, ал. 1, от ЗУТ/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+    <w:p w:rsidR="00D75758" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="002A1208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>уникален</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> идентификатор на административната услуга-2023</w:t>
+        <w:t>уникален идентификатор на административната услуга-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>От  ...........................................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+        <w:t xml:space="preserve">От  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:t>...........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="002A1208" w:rsidP="002A1208">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>бащино, фамилно</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00177E3C" w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>име: собствено, бащино, фамилно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ЕГН </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.................................................адрес: ……</w:t>
-[...7 lines deleted...]
-        <w:t>………………………………………………………</w:t>
+        <w:t xml:space="preserve">.................................................адрес: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:t>………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>..............................................................................................................</w:t>
+        <w:t>......................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>тел. ……………………………</w:t>
+        <w:t xml:space="preserve">тел. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>от фирма. .................................................................................................. БУЛСТАТ...........................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+        <w:t>от фирма. ...............................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>... БУЛСТАТ...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="002A1208">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/наименование на фирмата/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1208" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">адрес на фирмата.............. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……...…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1208" w:rsidRPr="002A1208" w:rsidRDefault="002A1208" w:rsidP="002A1208">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  /наименование на фирмата/                                                   </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ж.к., бул</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., ул., сграда, №, вх., ет., ап/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">адрес на фирмата.............. </w:t>
-      </w:r>
+        <w:t>тел. ……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………</w:t>
+        <w:t>ч</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……...…………………тел. ……………………………</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>рез .....................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="002A1208" w:rsidP="002A1208">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00177E3C" w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F90785">
+        <w:t>име: собствено, бащино, фамилно, второ фамилно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00177E3C" w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177E3C" w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ж.к., бул., ул., сграда, №, вх., ет., ап.</w:t>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t>длъжност</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ч</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-720" w:right="-828" w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -756,579 +806,497 @@
         <w:t>..................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/наименование на строежа, адрес , фаза и части на проекта, засегнати от исканото изменение/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177E3C" w:rsidRPr="00F90785" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208" w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F90785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90785">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.....................................................................................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+        <w:t>наименование на строежа, адрес , фаза и части на проекта, засегнати от исканото изменение/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A1208" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пл. № …</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………., парцел № ………………………квартал № ……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00102733" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по плана на</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гр. (с.) ………………………община …………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> намиращ се на</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адрес  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="002A1208" w:rsidP="00177E3C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-828"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F90785">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00177E3C" w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ж.к., бул</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., ул., сграда, №, вх., ет., ап/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="00631035">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102733">
-[...26 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прилагам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00631035" w:rsidRDefault="00177E3C" w:rsidP="00631035">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...122 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+      <w:r w:rsidRPr="00631035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документ за собственост </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00631035" w:rsidRDefault="00177E3C" w:rsidP="00631035">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-828" w:firstLine="851"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Удостоверение за наследници </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="00631035" w:rsidRDefault="00177E3C" w:rsidP="00631035">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-828" w:firstLine="851"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00177E3C" w:rsidRPr="00102733" w:rsidRDefault="00177E3C" w:rsidP="00177E3C">
+        <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Всички необходими проектни части и документи съгласно Наредба №4 от 21.05.2001г. За обхвата и съдържание на инвестиционния проект.</w:t>
+      </w:r>
+      <w:r w:rsidR="00631035">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00631035" w:rsidRPr="00631035" w:rsidRDefault="00631035" w:rsidP="00631035">
       <w:pPr>
         <w:pStyle w:val="ab"/>
-        <w:numPr>
-[...87 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-828"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA2AA6" w:rsidRDefault="00177E3C" w:rsidP="004C4E78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00360906">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="004C4E78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14 дни – за проекти,  придружени с доклад за съответствие от правоспособно лице по чл. 142, ал.6 от ЗУТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="004C4E78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30 дни–  за проекти,  придружени с  Решение на ОЕСУТ в случаите по чл. 143, ал.3 от ЗУТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00177E3C" w:rsidRPr="002A1208" w:rsidRDefault="00177E3C" w:rsidP="004C4E78">
+      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1208" w:rsidRDefault="002A1208" w:rsidP="00392AFA">
+      <w:pPr>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...103 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1356,419 +1324,563 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>По електронна поща ___________________________________;</w:t>
+        <w:t xml:space="preserve">По електронна поща </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92487">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Чрез лицензиран пощенски оператор на адрес:___________________________________ ___________________________, като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки. Индивидуалният административен акт да бъде изпратен:</w:t>
+        <w:t>Чрез лицензиран пощенски оператор на адрес</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92487">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Като вътрешна/ международна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392AFA" w:rsidRPr="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Като вътрешна куриерска пратка с _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392AFA" w:rsidRDefault="00392AFA" w:rsidP="00392AFA">
+    <w:p w:rsidR="00D75758" w:rsidRPr="00B92487" w:rsidRDefault="00392AFA" w:rsidP="00B92487">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявявам желанието си таксата/ цената за извършване на административната услуга да заплатя по банков път на сметка на Община Плевен, както следва:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, когато плащането е извършено по електронен път).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
-[...7 lines deleted...]
-        <w:t>, когато плащането е извършено по електронен път).</w:t>
+        <w:t xml:space="preserve">6.1.Община Кнежа банкова сметка </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1.Община Кнежа банкова сметка </w:t>
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IBAN : BG24IABG74948401620500</w:t>
+        <w:t>Код за вид плащане : 448001</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Код за вид плащане : 448001</w:t>
+        <w:t>BIC  - IABGBGSF</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BIC  - IABGBGSF</w:t>
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+        <w:t> Лично от ЦАО.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Лично от ЦАО.</w:t>
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> Чрез лицензиран пощенски оператор на адрес: ..........................................................,</w:t>
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
+        <w:t>• като вътрешна куриерска пратка;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• като вътрешна куриерска пратка;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75758">
+    </w:p>
+    <w:p w:rsidR="008D2FCB" w:rsidRPr="008D2FCB" w:rsidRDefault="008D2FCB" w:rsidP="008D2FCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00D75758">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D2FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Такса - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6595C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,26€</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB451A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кв.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008D2FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>м./л.м. от РЗП</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE5528" w:rsidRPr="008D2FCB" w:rsidRDefault="00F375CF" w:rsidP="008D2FCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FCB" w:rsidRPr="008D2FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">но не по-малко от </w:t>
+      </w:r>
+      <w:r w:rsidR="00607594">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30,68€/</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FCB" w:rsidRPr="008D2FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внася се 70% от таксата, т.е. </w:t>
+      </w:r>
+      <w:r w:rsidR="00607594">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,18€/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB451A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FCB" w:rsidRPr="008D2FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кв.м. РЗП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00BE5528" w:rsidRDefault="00BE5528" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE5528" w:rsidRDefault="00BE5528" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B38E4" w:rsidRDefault="007B38E4" w:rsidP="00D75758">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1823,122 +1935,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00392AFA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1416" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE3E6D" w:rsidRDefault="00EE3E6D" w:rsidP="0036153D">
+    <w:p w:rsidR="001545D6" w:rsidRDefault="001545D6" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE3E6D" w:rsidRDefault="00EE3E6D" w:rsidP="0036153D">
+    <w:p w:rsidR="001545D6" w:rsidRDefault="001545D6" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29D5CF05" wp14:editId="0A73BE46">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2016,61 +2129,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE3E6D" w:rsidRDefault="00EE3E6D" w:rsidP="0036153D">
+    <w:p w:rsidR="001545D6" w:rsidRDefault="001545D6" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE3E6D" w:rsidRDefault="00EE3E6D" w:rsidP="0036153D">
+    <w:p w:rsidR="001545D6" w:rsidRDefault="001545D6" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -2187,79 +2300,182 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="951022" cy="593298"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>E-mail:obstina_kneja@knezha.bg</w:t>
-[...10 lines deleted...]
-      <w:t>; www.knezha.bg</w:t>
+      <w:t>E-mail:obstina_kneja@knezha.bg; www.knezha.bg</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="09AE142D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="821E2A38"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="10467D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00F6542E"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2328,51 +2544,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="146529B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BCC3A16"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2441,51 +2657,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1D9632E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D443820"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="32356300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BECE60E"/>
     <w:lvl w:ilvl="0" w:tplc="353EF4E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="r"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
@@ -2556,51 +2885,166 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="33882C10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2306ED2A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="4081674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0EAF5D0"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2669,51 +3113,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="43387625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D742AA8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2810,51 +3254,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="4D7968E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E844576"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2951,51 +3395,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="4DF9126F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F614B4"/>
     <w:lvl w:ilvl="0" w:tplc="8B2828BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3063,51 +3507,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="5019236C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="373A323A"/>
     <w:lvl w:ilvl="0" w:tplc="0402000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3176,51 +3620,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="59666F79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0010E1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3317,51 +3761,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="6FAF5777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93F6B61E"/>
     <w:lvl w:ilvl="0" w:tplc="776E2FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3431,153 +3875,181 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
+    <w:rsid w:val="000C7B66"/>
     <w:rsid w:val="00147DCB"/>
+    <w:rsid w:val="001545D6"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="00177E3C"/>
     <w:rsid w:val="0018385F"/>
+    <w:rsid w:val="0018451F"/>
     <w:rsid w:val="001C6DE3"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="002353E3"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
     <w:rsid w:val="0027494D"/>
     <w:rsid w:val="00277912"/>
     <w:rsid w:val="00297731"/>
+    <w:rsid w:val="002A1208"/>
     <w:rsid w:val="002C3ED3"/>
     <w:rsid w:val="00336FA1"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="00392AFA"/>
+    <w:rsid w:val="003965B8"/>
     <w:rsid w:val="003B621A"/>
     <w:rsid w:val="003E1C42"/>
     <w:rsid w:val="003E586E"/>
+    <w:rsid w:val="004130C4"/>
     <w:rsid w:val="00436FF2"/>
+    <w:rsid w:val="004C4E78"/>
+    <w:rsid w:val="004C5998"/>
     <w:rsid w:val="00534505"/>
+    <w:rsid w:val="00607594"/>
+    <w:rsid w:val="00631035"/>
+    <w:rsid w:val="006664DB"/>
     <w:rsid w:val="006953EF"/>
-    <w:rsid w:val="00712891"/>
     <w:rsid w:val="007B38E4"/>
     <w:rsid w:val="007D57ED"/>
     <w:rsid w:val="00804ACF"/>
     <w:rsid w:val="00823F96"/>
+    <w:rsid w:val="008D2FCB"/>
+    <w:rsid w:val="0091445E"/>
     <w:rsid w:val="009927A4"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
+    <w:rsid w:val="00A30211"/>
+    <w:rsid w:val="00A6595C"/>
+    <w:rsid w:val="00B92487"/>
     <w:rsid w:val="00B969B8"/>
+    <w:rsid w:val="00BA2AA6"/>
     <w:rsid w:val="00BB034E"/>
     <w:rsid w:val="00BE5528"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00CE0478"/>
+    <w:rsid w:val="00CE705E"/>
     <w:rsid w:val="00D16729"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00D83F50"/>
+    <w:rsid w:val="00DB451A"/>
     <w:rsid w:val="00DC54DE"/>
     <w:rsid w:val="00DC67B3"/>
     <w:rsid w:val="00E50FEB"/>
-    <w:rsid w:val="00EE3E6D"/>
+    <w:rsid w:val="00F375CF"/>
     <w:rsid w:val="00FE5111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4355,50 +4827,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4640,66 +5113,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3622</Characters>
+  <Pages>1</Pages>
+  <Words>586</Words>
+  <Characters>3343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4249</CharactersWithSpaces>
+  <CharactersWithSpaces>3922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>