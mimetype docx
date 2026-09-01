--- v0 (2026-02-21)
+++ v1 (2026-09-01)
@@ -1,1806 +1,2654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00534505">
+    <w:p w:rsidR="00534505" w:rsidRPr="002E6CBA" w:rsidRDefault="00D9339D" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АБ-22-…</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="005B48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…./……</w:t>
+      </w:r>
+      <w:r w:rsidR="005B48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..20…</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.г</w:t>
+      </w:r>
+      <w:r w:rsidR="005B48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005B48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05" w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ДО </w:t>
+      </w:r>
+      <w:r w:rsidR="00534505" w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КМЕТА НА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6CBA" w:rsidRPr="00265015" w:rsidRDefault="00534505" w:rsidP="00265015">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОБЩИНА </w:t>
+      </w:r>
+      <w:r w:rsidR="000967F3" w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КНЕЖА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00534505" w:rsidRPr="002E6CBA" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З А Я В Л Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00DE32DC" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за съгласуване и одобряване на инвестиционни проекти, по които се издава разрешение за строеж чл. 142, 1л. 145, ал. 1, чл. 145, ал. 3 от ЗУТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00D34875" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Уникален идентификатор н</w:t>
+      </w:r>
+      <w:r w:rsidR="007667A3" w:rsidRPr="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а административната услуга - 2054</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>От . …………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="000F770A" w:rsidRDefault="000F770A" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/трите имена/наименование</w:t>
+      </w:r>
+      <w:r w:rsidR="007667A3" w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="008D1A3C" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕГН/ЕИК ...………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>адрес:  ………..…………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="000F770A" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ област, община, населено място, ж.к., бул., ул., сграда №, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ап. /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ефон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:..…</w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00465D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>факс………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………,електронна поща…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F770A" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Представлявано от</w:t>
+      </w:r>
+      <w:r w:rsidR="002618A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(трите имена на представляващия/пълномощника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00534505" w:rsidRDefault="00534505" w:rsidP="00534505">
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002618A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(в случай на упълномощаване - № и дата на пълномощното)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002618A3" w:rsidRDefault="006B4FC6" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="002618A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>УВАЖАЕМИ ГОСПОДИН  ГЛАВЕН АРХИТЕКТ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заявявам желанието си да бъдат съгласувани и одобрени приложените проекти за строеж (надстройка, пристройка, преустройство):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...89 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...264 lines deleted...]
-        <w:t xml:space="preserve">/ област, община, населено място, ж.к., бул., ул., сграда №, </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Поземлен имот с идентификатор №……………………………………., парцел /УПИ/№……………………,ПИ……………………..</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>вх</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………….., по плана на гр./с…………………………..,община………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………..обла</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ст……………………… местност………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,ко</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йто се намира на адрес………………………………………………………………………..,собственост </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на…………………. ...........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="000F770A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Имам издадена виза за проектиране №…………………от……………………/в случаите по чл.140, ал.3 от ЗУТ/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Желая/не желая /</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ет</w:t>
+        <w:t>ненужнотода</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, ап. /</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> се зачертае/ </w:t>
+      </w:r>
       <w:r w:rsidRPr="007667A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>тел: ..………………………, факс…………………………,електронна поща…………………………</w:t>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:t>едновременно с одобряването на инвестиционния проект да бъде издадено разрешение за строителство/чл.148, ал.4 от ЗУТ/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6CBA" w:rsidRPr="007667A3" w:rsidRDefault="002E6CBA" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007667A3">
-[...9 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...55 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прилагам следните документи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...197 lines deleted...]
-        <w:t>Поземлен имот с идентификатор №……………………………………., парцел /УПИ/№……………………,ПИ……………………..</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документ за собственост /нотариален акт, договор за покупко-продажба, договор за отстъпено право на строеж и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-[...5 lines deleted...]
-        <w:t>кв</w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>др</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...127 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> и др./освен ако същия е вписан в Имотния регистър;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="007667A3">
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документа за собственост е вписан под акт №………….том…………година……………….в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Служб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>та по вписванията……………………./</w:t>
       </w:r>
-      <w:r w:rsidRPr="007667A3">
+      <w:r w:rsidRPr="00265015">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">отбележете със знак  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007667A3">
+      <w:r w:rsidRPr="00265015">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">х </w:t>
       </w:r>
-      <w:r w:rsidRPr="007667A3">
+      <w:r w:rsidRPr="00265015">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  , когато документът е вписан, и попълнете данните за вписването/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
-      <w:pPr>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Влязло в сила решение на общото събрание за приемане на проекта/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>за сгради на жилищностроителни кооперации/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
-        <w:ind w:left="0"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">3.Два броя копия  от инвестиционен проект с обхват и съдържание, определени с Наредба №4 на МРРБ за обхвата и съдържанието на инвестиционни проекти на хартиен и електронен носител, като форматът на записа на цифровите копия на инвестиционните проекти и на документите и данните към тях се определя съгласно посочената наредба: архитектура; конструктивна /конструктивно заключение/; трасировъчен план и вертикална планировка; инсталационни проекти за </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Два броя копия  от инвестиционен проект с обхват и съдържание, определени с Наредба №4 на МРРБ за обхвата и съдържанието на инвестиционни проекти на хартиен и електронен носител, като форматът на записа на цифровите копия на инвестиционните проекти и на документите и данните </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">към тях се определя съгласно посочената наредба: архитектура; конструктивна /конструктивно заключение/; трасировъчен план и вертикална планировка; инсталационни проекти за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ВиК</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ел, ОВК,…, в това число и на отклонения от общите мрежи и съоръжения  на техническата инфраструктура /записки по части Вик, Ел, ОВК,при идейни проекти/; ПОИС; технологична; геоложки доклад и доклад за енергийна ефективност; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007667A3">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">4. Влезли в сила административни актове, които в зависимост от вида и големината на строежа са необходимо условие за разрешаване на строителството по Закона за опазване на околната среда, Закона за биологичното разнообразие, Закона за културното наследство или по друг специален закон, и </w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Влезли в сила административни актове, които в зависимост от вида и големината на строежа са необходимо условие за разрешаване на строителството по Закона за опазване на околната среда, Закона за биологичното разнообразие, Закона за културното наследство или по друг специален закон, и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>съотвествие</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на инвестиционния проект с условията в тези актове. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:pStyle w:val="a9"/>
-        <w:spacing w:before="40"/>
-        <w:ind w:left="0" w:right="144"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Оценка за съответствие по чл.142, ал. 6 от ЗУT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
       <w:pPr>
         <w:pStyle w:val="a9"/>
-        <w:spacing w:before="40"/>
-        <w:ind w:left="0" w:right="144"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">6.Разрешително за изграждане на </w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Разрешително за изграждане на водовземно съоръжение за подземни води и/или разрешително за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-        <w:t>водовземно</w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>водовземане</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-        <w:t xml:space="preserve"> съоръжение за подземни води и/или разрешително за </w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/или разрешително за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-        <w:t>водовземане</w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>заустване</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на отпадъчни води, издадени по реда и в случаите, предвидени в Закона за водите;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Предварителни договори с експлоатационните дружества  за присъединяване към мрежите на техническата инфраструктура в случаите, когато не е поискано издаване на виза за проектиране по чл.140а от ЗУТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007667A3" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положително становище на органите по пожарна безопасност и защита на населението за строежите от първа, втора и трета категория; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6CBA" w:rsidRPr="00265015" w:rsidRDefault="007667A3" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007667A3">
-        <w:t>заустване</w:t>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Съгласувателно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007667A3">
-[...3 lines deleted...]
-    <w:p w:rsidR="007667A3" w:rsidRPr="007667A3" w:rsidRDefault="007667A3" w:rsidP="006B4FC6">
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> становище по реда на Закона за културното наследство – за недвижими имоти културни ценности и за строежи в техните граници и охранителните им зони;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75758" w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
       <w:pPr>
         <w:pStyle w:val="a9"/>
-        <w:spacing w:before="40"/>
-        <w:ind w:left="0" w:right="144"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:left="0" w:right="144"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Документ за платена такса, освен ако плащането е извършено по електронен път.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6CBA" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D75758" w:rsidRDefault="007667A3" w:rsidP="007667A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Плащането е извършено по електронен път (отбележете със знак </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, когато плащането е извършено по електронен път).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община Кнежа банкова сметка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IBAN : BG24IABG74948401620500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Код за вид плащане : 448001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BIC  - IABGBGSF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Желая издаденият индивидуален административен акт да бъде получен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Лично от ЦАО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Чрез лицензиран пощенски оператор на адрес: ................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE32DC" w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..........,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>като декларирам, че пощенските разходи са за моя сметка, платими при получаването на акта за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни от оператора за служебни цели. Индивидуалният административен акт да бъде изпратен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна препоръчана пощенска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като вътрешна куриерска пратка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="00265015" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>• като международна препоръчана пощенска пратка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00265015" w:rsidRDefault="00265015" w:rsidP="00CD19B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75758" w:rsidRPr="002E6CBA" w:rsidRDefault="00D75758" w:rsidP="00DE32DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок: 14 дни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD19B4" w:rsidRDefault="00465D05" w:rsidP="00551664">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Такса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4606"/>
+        <w:gridCol w:w="4606"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00551664" w:rsidTr="00551664">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>обекти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ІІІ-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>категория</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>153,39 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00551664" w:rsidTr="00551664">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>обекти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ІV-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>категория</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>102,26 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00551664" w:rsidTr="00551664">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>обекти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> V-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>категория</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>51,13 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00551664" w:rsidTr="00551664">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>а огради, стопански постройки и второстепенни постройки /когато се налага изготвяне на проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00551664" w:rsidRPr="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+            <w:pPr>
+              <w:ind w:right="-284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25,56 €</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CD19B4" w:rsidRPr="00551664" w:rsidRDefault="00CD19B4" w:rsidP="00551664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00551664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00551664" w:rsidRDefault="00551664" w:rsidP="00551664">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00551664" w:rsidRDefault="00551664" w:rsidP="00CD19B4">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00551664" w:rsidRDefault="00551664" w:rsidP="00CD19B4">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00551664" w:rsidRDefault="00551664" w:rsidP="00CD19B4">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidRDefault="00D75758" w:rsidP="00CD19B4">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="283"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...434 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С уважение:</w:t>
+      </w:r>
+      <w:r w:rsidR="00803AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0036153D" w:rsidRPr="00D75758" w:rsidSect="00CF4A3E">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1417" w:bottom="1134" w:left="1417" w:header="284" w:footer="385" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0063657C" w:rsidRDefault="0063657C" w:rsidP="0036153D">
+    <w:p w:rsidR="00435885" w:rsidRDefault="00435885" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0063657C" w:rsidRDefault="0063657C" w:rsidP="0036153D">
+    <w:p w:rsidR="00435885" w:rsidRDefault="00435885" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF71C4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203CA74C" wp14:editId="51EAC4C8">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5781F6C3" wp14:editId="2FE472C7">
           <wp:extent cx="1419225" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="ISO 9001+ISO 14001_Сертификационен знак с UKAS лого_4см_цветен"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -1819,103 +2667,103 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRDefault="00BF71C4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42047141" wp14:editId="392B01DD">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260B5F79" wp14:editId="1D5A6D91">
           <wp:extent cx="1419048" cy="723810"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="1" name="Картина 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1419048" cy="723810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0063657C" w:rsidRDefault="0063657C" w:rsidP="0036153D">
+    <w:p w:rsidR="00435885" w:rsidRDefault="00435885" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0063657C" w:rsidRDefault="0063657C" w:rsidP="0036153D">
+    <w:p w:rsidR="00435885" w:rsidRDefault="00435885" w:rsidP="0036153D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00BF71C4" w:rsidRPr="00BF71C4" w:rsidRDefault="00BF71C4" w:rsidP="00BF71C4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
@@ -1929,182 +2777,379 @@
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:right="-708" w:hanging="851"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19BA7C1B" wp14:editId="2237E630">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A141142" wp14:editId="1EE7106F">
+          <wp:extent cx="5466445" cy="648587"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:docPr id="3" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="head.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5473931" cy="777240"/>
+                    <a:ext cx="5473931" cy="649475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558672C3" wp14:editId="21ED8CF1">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="216E24AE" wp14:editId="1981DD16">
           <wp:extent cx="946617" cy="590550"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="4" name="Картина 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="acs-int-banner-lice-hora.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="951022" cy="593298"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BF71C4" w:rsidRPr="00236537" w:rsidRDefault="00236537" w:rsidP="00236537">
+  <w:p w:rsidR="00BF71C4" w:rsidRDefault="00236537" w:rsidP="00236537">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>E-mail:obstina_kneja@knezha.bg</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="009533BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>; www.knezha.bg</w:t>
+      <w:t xml:space="preserve">; </w:t>
     </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidR="00DE32DC" w:rsidRPr="00BE6085">
+        <w:rPr>
+          <w:rStyle w:val="ab"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>www.knezha.bg</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w:rsidR="00DE32DC" w:rsidRPr="00DE32DC" w:rsidRDefault="00DE32DC" w:rsidP="00236537">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="4EB378A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="817840B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7AEE5AA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C0AC498"/>
+    <w:lvl w:ilvl="0" w:tplc="0402000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="7ECB7ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F8CC370"/>
     <w:lvl w:ilvl="0" w:tplc="D4381012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2174,111 +3219,153 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036153D"/>
     <w:rsid w:val="000967F3"/>
     <w:rsid w:val="000A4CA3"/>
+    <w:rsid w:val="000E2FE1"/>
+    <w:rsid w:val="000F770A"/>
+    <w:rsid w:val="0014676F"/>
     <w:rsid w:val="00164D0C"/>
+    <w:rsid w:val="00167FB4"/>
     <w:rsid w:val="0018385F"/>
+    <w:rsid w:val="0019164D"/>
     <w:rsid w:val="001F6071"/>
     <w:rsid w:val="00236537"/>
     <w:rsid w:val="00246E49"/>
+    <w:rsid w:val="002618A3"/>
+    <w:rsid w:val="00265015"/>
     <w:rsid w:val="00277912"/>
+    <w:rsid w:val="002838A6"/>
     <w:rsid w:val="00297731"/>
+    <w:rsid w:val="002C2055"/>
+    <w:rsid w:val="002E6CBA"/>
+    <w:rsid w:val="00322F4E"/>
     <w:rsid w:val="0036153D"/>
     <w:rsid w:val="00390BBB"/>
     <w:rsid w:val="003E1C42"/>
+    <w:rsid w:val="00435885"/>
     <w:rsid w:val="00436FF2"/>
+    <w:rsid w:val="00465D05"/>
+    <w:rsid w:val="00472CD1"/>
+    <w:rsid w:val="00492061"/>
     <w:rsid w:val="00534505"/>
-    <w:rsid w:val="0063657C"/>
-    <w:rsid w:val="00650697"/>
+    <w:rsid w:val="00551664"/>
+    <w:rsid w:val="005B48F5"/>
+    <w:rsid w:val="0062721A"/>
     <w:rsid w:val="006953EF"/>
+    <w:rsid w:val="006955CB"/>
     <w:rsid w:val="006B4FC6"/>
+    <w:rsid w:val="006D60A8"/>
     <w:rsid w:val="007667A3"/>
+    <w:rsid w:val="00803AA7"/>
+    <w:rsid w:val="00806ADF"/>
+    <w:rsid w:val="00855DAF"/>
+    <w:rsid w:val="008D1A3C"/>
     <w:rsid w:val="008E2E2F"/>
+    <w:rsid w:val="0091773B"/>
     <w:rsid w:val="009B1137"/>
     <w:rsid w:val="009E0441"/>
     <w:rsid w:val="00A22987"/>
+    <w:rsid w:val="00B14CE2"/>
     <w:rsid w:val="00B969B8"/>
     <w:rsid w:val="00BB034E"/>
     <w:rsid w:val="00BF71C4"/>
     <w:rsid w:val="00C07733"/>
     <w:rsid w:val="00C24AC5"/>
     <w:rsid w:val="00C3765B"/>
+    <w:rsid w:val="00C62819"/>
+    <w:rsid w:val="00C81450"/>
+    <w:rsid w:val="00CD19B4"/>
+    <w:rsid w:val="00CF4A3E"/>
+    <w:rsid w:val="00D34875"/>
     <w:rsid w:val="00D75758"/>
+    <w:rsid w:val="00D90387"/>
+    <w:rsid w:val="00D9339D"/>
+    <w:rsid w:val="00DA4DC3"/>
     <w:rsid w:val="00DC54DE"/>
+    <w:rsid w:val="00DE32DC"/>
     <w:rsid w:val="00E50FEB"/>
+    <w:rsid w:val="00F739A2"/>
+    <w:rsid w:val="00F860E2"/>
     <w:rsid w:val="00FE5111"/>
+    <w:rsid w:val="00FF728D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2300,50 +3387,51 @@
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Block Text" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
@@ -2604,91 +3692,145 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007667A3"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="426" w:right="144"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE32DC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD19B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00551664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:uiPriority="0"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Block Text" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
@@ -2949,102 +4091,156 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007667A3"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="426" w:right="144"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE32DC"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD19B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ac">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00551664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="365568843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693922934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knezha.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3264,70 +4460,86 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91E5B24C-2B69-4700-9532-BC6EE69ACB3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4465</Characters>
+  <Pages>2</Pages>
+  <Words>773</Words>
+  <Characters>4407</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5238</CharactersWithSpaces>
+  <CharactersWithSpaces>5170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tsvetelina Nikolova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>