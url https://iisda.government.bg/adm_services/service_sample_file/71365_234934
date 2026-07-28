--- v1 (2026-01-15)
+++ v2 (2026-07-28)
@@ -11,67 +11,57 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69C904C9" w14:textId="77777777" w:rsidR="00844F47" w:rsidRPr="00623CE6" w:rsidRDefault="00844F47" w:rsidP="00844F47">
       <w:pPr>
         <w:ind w:left="4111"/>
         <w:rPr>
           <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00623CE6">
         <w:rPr>
           <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Приложение</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> №1</w:t>
+        <w:t>Приложение №1</w:t>
       </w:r>
       <w:r w:rsidRPr="00623CE6">
         <w:rPr>
           <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> към Процедура за извършване на  административна услуга 341 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC980A3" w14:textId="77777777" w:rsidR="00844F47" w:rsidRPr="00623CE6" w:rsidRDefault="00844F47" w:rsidP="00844F47">
       <w:pPr>
         <w:ind w:left="4111"/>
         <w:rPr>
           <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00623CE6">
         <w:rPr>
           <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:i/>
@@ -841,51 +831,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280DCDFD" w14:textId="77777777" w:rsidR="0007599F" w:rsidRDefault="0007599F" w:rsidP="00553E52">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A42752" w14:textId="77777777" w:rsidR="00520713" w:rsidRDefault="00520713" w:rsidP="00553E52">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18854869" w14:textId="04857136" w:rsidR="00553E52" w:rsidRDefault="00553E52" w:rsidP="00EA75A1">
+    <w:p w14:paraId="18854869" w14:textId="65569C3C" w:rsidR="00553E52" w:rsidRDefault="00553E52" w:rsidP="00EA75A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553E52">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Прилагам </w:t>
       </w:r>
       <w:r w:rsidR="000022CD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>документ</w:t>
       </w:r>
       <w:r w:rsidRPr="00553E52">
@@ -904,59 +894,75 @@
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00553E52">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.... броя кочани, на стойност ......</w:t>
       </w:r>
       <w:r w:rsidR="00EA75A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00553E52">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>..... лв.</w:t>
+        <w:t xml:space="preserve">..... </w:t>
+      </w:r>
+      <w:r w:rsidR="00B978F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>евро</w:t>
       </w:r>
       <w:r w:rsidR="00EA75A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>/………. евро</w:t>
+        <w:t xml:space="preserve">/……… </w:t>
+      </w:r>
+      <w:r w:rsidR="00B978F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C37B2E5" w14:textId="77777777" w:rsidR="00520713" w:rsidRDefault="00520713" w:rsidP="00553E52">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD6D15D" w14:textId="77777777" w:rsidR="00520713" w:rsidRDefault="00520713" w:rsidP="00520713">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F2A8BEA" w14:textId="77777777" w:rsidR="00901247" w:rsidRDefault="00901247" w:rsidP="00520713">
@@ -1058,51 +1064,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00520713" w:rsidRPr="00553E52" w:rsidSect="00520713">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
@@ -1277,110 +1283,111 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1903129717">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="797646254">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F1FF6"/>
     <w:rsid w:val="000022CD"/>
     <w:rsid w:val="0005523B"/>
     <w:rsid w:val="0007151E"/>
     <w:rsid w:val="0007599F"/>
     <w:rsid w:val="00084A1D"/>
     <w:rsid w:val="000A3216"/>
     <w:rsid w:val="000D4DDF"/>
     <w:rsid w:val="000F0B6F"/>
     <w:rsid w:val="000F5133"/>
     <w:rsid w:val="00145CF0"/>
     <w:rsid w:val="001E407E"/>
     <w:rsid w:val="001E6861"/>
     <w:rsid w:val="00273D14"/>
     <w:rsid w:val="003062EB"/>
     <w:rsid w:val="00422261"/>
     <w:rsid w:val="00427988"/>
+    <w:rsid w:val="00444F1A"/>
     <w:rsid w:val="00477F22"/>
     <w:rsid w:val="00520713"/>
     <w:rsid w:val="00553E52"/>
     <w:rsid w:val="00597719"/>
     <w:rsid w:val="005C4331"/>
     <w:rsid w:val="00623CE6"/>
     <w:rsid w:val="006E002A"/>
     <w:rsid w:val="00752FD6"/>
     <w:rsid w:val="007D76F2"/>
     <w:rsid w:val="00842D68"/>
     <w:rsid w:val="00844F47"/>
     <w:rsid w:val="008F5D64"/>
     <w:rsid w:val="00901247"/>
     <w:rsid w:val="00944355"/>
     <w:rsid w:val="0096547C"/>
     <w:rsid w:val="009C1DB1"/>
     <w:rsid w:val="009D7698"/>
     <w:rsid w:val="009F0B79"/>
     <w:rsid w:val="009F1FF6"/>
     <w:rsid w:val="00A25FCA"/>
     <w:rsid w:val="00A45D2B"/>
     <w:rsid w:val="00AA5991"/>
     <w:rsid w:val="00AF2673"/>
+    <w:rsid w:val="00B978F0"/>
     <w:rsid w:val="00D944B2"/>
     <w:rsid w:val="00E05E68"/>
     <w:rsid w:val="00E239FC"/>
     <w:rsid w:val="00E51026"/>
     <w:rsid w:val="00EA02D1"/>
     <w:rsid w:val="00EA75A1"/>
     <w:rsid w:val="00F03C1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-fourth-com/fourthcoffee2" w:url=" " w:name="flavor2"/>
@@ -2133,81 +2140,81 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>250</Words>
-  <Characters>1430</Characters>
+  <Characters>1429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</vt:lpstr>
       <vt:lpstr>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1677</CharactersWithSpaces>
+  <CharactersWithSpaces>1676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</dc:title>
   <dc:subject/>
   <dc:creator>HEI</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>1405471760</vt:i4>
   </property>