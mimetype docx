--- v0 (2025-12-25)
+++ v1 (2026-04-21)
@@ -4,64 +4,64 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1">
     <v:background id="_x0000_s1025" o:bwmode="white" fillcolor="white [3212]">
       <v:fill r:id="rId4" o:title="60%" color2="#f2f2f2 [3052]" type="pattern"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="1275E434" w14:textId="77777777" w:rsidR="00E73ABC" w:rsidRPr="005C2C1A" w:rsidRDefault="005E45B9" w:rsidP="00E70AED">
+    <w:p w14:paraId="1275E434" w14:textId="77777777" w:rsidR="00E73ABC" w:rsidRPr="005C2C1A" w:rsidRDefault="008D5547" w:rsidP="00E70AED">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C2C1A">
+      <w:r>
         <w:pict w14:anchorId="4572D041">
           <v:group id="_x0000_s1052" style="position:absolute;margin-left:-53.25pt;margin-top:9.9pt;width:474pt;height:119.05pt;z-index:251662336" coordorigin="846,1745" coordsize="11001,1584">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:8391;top:1745;width:3456;height:1584" filled="f" strokecolor="#900" strokeweight=".25pt">
               <v:stroke dashstyle="dashDot"/>
               <v:textbox style="mso-next-textbox:#_x0000_s1053">
                 <w:txbxContent>
                   <w:p w14:paraId="77DEC145" w14:textId="77777777" w:rsidR="00907947" w:rsidRDefault="00907947" w:rsidP="00907947">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="37A96117" w14:textId="77777777" w:rsidR="00907947" w:rsidRPr="00907947" w:rsidRDefault="00907947" w:rsidP="00907947">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="22"/>
@@ -1229,1799 +1229,125 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C2E2FD0" w14:textId="02ED0B98" w:rsidR="005C2C1A" w:rsidRPr="005C2C1A" w:rsidRDefault="005C2C1A" w:rsidP="00853536">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE26F34" w14:textId="77777777" w:rsidR="005C2C1A" w:rsidRPr="005C2C1A" w:rsidRDefault="005C2C1A" w:rsidP="00853536">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9962F0" w14:textId="77777777" w:rsidR="00853536" w:rsidRPr="005C2C1A" w:rsidRDefault="00853536" w:rsidP="00853536">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B80F5D" w14:textId="511E4117" w:rsidR="00D4642A" w:rsidRPr="005C2C1A" w:rsidRDefault="00853536" w:rsidP="007B1FC3">
+    <w:p w14:paraId="5934461E" w14:textId="596BD02A" w:rsidR="0079059D" w:rsidRPr="005C2C1A" w:rsidRDefault="00853536" w:rsidP="00A05D5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2C1A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005C2C1A">
         <w:rPr>
           <w:i/>
           <w:color w:val="202020"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B1FC3" w:rsidRPr="005C2C1A">
         <w:rPr>
           <w:i/>
           <w:color w:val="202020"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Личните Ви данни, които ни представяте, подлежат на специална защита  и ние ще ги използваме законосъобразно,  като гарантираме конфиденциалността на предоставената от Вас информация!</w:t>
-      </w:r>
-[...1671 lines deleted...]
-        <w:t>ПРИ НЕСПАЗВАНЕ НА ПОСОЧЕНИЯ СРОК ИЛИ ДРУГИ НЕРЕДНОСТИ ВЪВ ВРЪЗКА С ИЗПЪЛНЕНИЕ НА ЗАЯВЕНАТА ОТ ВАС АДМИНИСТРАТИВНА УСЛУГА, ВИЕ МОЖЕ ДА ПОДАДЕТЕ СИГНАЛ ДО КМЕТА НА ОБЩИНА ЦЕНОВО.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0079059D" w:rsidRPr="005C2C1A" w:rsidSect="001608C0">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="triple" w:sz="4" w:space="24" w:color="990000"/>
         <w:left w:val="triple" w:sz="4" w:space="24" w:color="990000"/>
         <w:bottom w:val="triple" w:sz="4" w:space="24" w:color="990000"/>
         <w:right w:val="triple" w:sz="4" w:space="24" w:color="990000"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10505E85" w14:textId="77777777" w:rsidR="005E45B9" w:rsidRDefault="005E45B9">
+    <w:p w14:paraId="5641D43D" w14:textId="77777777" w:rsidR="008D5547" w:rsidRDefault="008D5547">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="133DB600" w14:textId="77777777" w:rsidR="005E45B9" w:rsidRDefault="005E45B9">
+    <w:p w14:paraId="33A41AAD" w14:textId="77777777" w:rsidR="008D5547" w:rsidRDefault="008D5547">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3059,92 +1385,92 @@
   <w:font w:name="Yu Mincho">
     <w:altName w:val="Yu Mincho"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18DBACB1" w14:textId="77777777" w:rsidR="005E45B9" w:rsidRDefault="005E45B9">
+    <w:p w14:paraId="3A949E65" w14:textId="77777777" w:rsidR="008D5547" w:rsidRDefault="008D5547">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53E2E79B" w14:textId="77777777" w:rsidR="005E45B9" w:rsidRDefault="005E45B9">
+    <w:p w14:paraId="330D03F8" w14:textId="77777777" w:rsidR="008D5547" w:rsidRDefault="008D5547">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="60AC21E8" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
+      <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EF7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF8CF2F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6397,51 +4723,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00336BF8"/>
     <w:rsid w:val="00013368"/>
@@ -6632,74 +4958,76 @@
     <w:rsid w:val="007C5982"/>
     <w:rsid w:val="007D5325"/>
     <w:rsid w:val="007F3E23"/>
     <w:rsid w:val="007F57F8"/>
     <w:rsid w:val="00805A0B"/>
     <w:rsid w:val="00820EEC"/>
     <w:rsid w:val="00830BE2"/>
     <w:rsid w:val="00835D36"/>
     <w:rsid w:val="0083760F"/>
     <w:rsid w:val="00843C19"/>
     <w:rsid w:val="0084667B"/>
     <w:rsid w:val="00846BB7"/>
     <w:rsid w:val="00846F14"/>
     <w:rsid w:val="008512BE"/>
     <w:rsid w:val="00853536"/>
     <w:rsid w:val="008543BF"/>
     <w:rsid w:val="00863227"/>
     <w:rsid w:val="008634C5"/>
     <w:rsid w:val="0086552B"/>
     <w:rsid w:val="00877C86"/>
     <w:rsid w:val="008855C4"/>
     <w:rsid w:val="008915C1"/>
     <w:rsid w:val="008A4AA0"/>
     <w:rsid w:val="008B5158"/>
     <w:rsid w:val="008C173B"/>
+    <w:rsid w:val="008D5547"/>
     <w:rsid w:val="008E1162"/>
     <w:rsid w:val="008F5570"/>
     <w:rsid w:val="00900C72"/>
     <w:rsid w:val="00902B37"/>
     <w:rsid w:val="00907947"/>
     <w:rsid w:val="00910027"/>
     <w:rsid w:val="009309BC"/>
     <w:rsid w:val="009420C9"/>
     <w:rsid w:val="00942947"/>
     <w:rsid w:val="00943034"/>
     <w:rsid w:val="009431DD"/>
     <w:rsid w:val="00945A32"/>
     <w:rsid w:val="00954347"/>
     <w:rsid w:val="009634E1"/>
     <w:rsid w:val="00970117"/>
     <w:rsid w:val="00993520"/>
     <w:rsid w:val="009A6309"/>
     <w:rsid w:val="009B17F9"/>
     <w:rsid w:val="009C5474"/>
     <w:rsid w:val="009F1FA8"/>
     <w:rsid w:val="009F2EC5"/>
     <w:rsid w:val="009F2F43"/>
     <w:rsid w:val="009F6FC4"/>
     <w:rsid w:val="00A00D4A"/>
+    <w:rsid w:val="00A05D5A"/>
     <w:rsid w:val="00A07308"/>
     <w:rsid w:val="00A07A93"/>
     <w:rsid w:val="00A33952"/>
     <w:rsid w:val="00A557BB"/>
     <w:rsid w:val="00A65183"/>
     <w:rsid w:val="00A668FE"/>
     <w:rsid w:val="00A70238"/>
     <w:rsid w:val="00A72097"/>
     <w:rsid w:val="00A73AE0"/>
     <w:rsid w:val="00A771F9"/>
     <w:rsid w:val="00A776A2"/>
     <w:rsid w:val="00A83B55"/>
     <w:rsid w:val="00A96DA6"/>
     <w:rsid w:val="00AA7F53"/>
     <w:rsid w:val="00AB728E"/>
     <w:rsid w:val="00AC6B0D"/>
     <w:rsid w:val="00AD4C2D"/>
     <w:rsid w:val="00AE118F"/>
     <w:rsid w:val="00B0530E"/>
     <w:rsid w:val="00B0658B"/>
     <w:rsid w:val="00B3448F"/>
     <w:rsid w:val="00B356B9"/>
     <w:rsid w:val="00B53616"/>
     <w:rsid w:val="00B66489"/>
     <w:rsid w:val="00B81273"/>
@@ -6815,51 +5143,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1056"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FF45AF4"/>
   <w15:docId w15:val="{C0B602DE-2780-4D09-B856-61941138638F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6970,50 +5298,53 @@
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7548,51 +5879,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00853536"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="205919765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="488255301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7662,51 +5993,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022195298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsenovo.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obshtina@tsenovo.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsenovo.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:obshtina@tsenovo.bg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7972,83 +6303,83 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15121995-4B31-4FC4-A62B-6775B50E4A12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6275</Characters>
+  <Pages>1</Pages>
+  <Words>444</Words>
+  <Characters>2532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7361</CharactersWithSpaces>
+  <CharactersWithSpaces>2971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6488127</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.zlatitsa.bg/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>393233</vt:i4>
       </vt:variant>
       <vt:variant>