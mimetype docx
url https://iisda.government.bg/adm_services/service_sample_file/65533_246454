--- v0 (2026-01-13)
+++ v1 (2026-07-17)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5EF0B785" w14:textId="77777777" w:rsidR="00F836D9" w:rsidRDefault="00F836D9" w:rsidP="00F836D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk91010298"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk91007043"/>
       <w:r w:rsidRPr="00F836D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
@@ -669,141 +669,136 @@
             <w:gridSpan w:val="23"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CA6ADF" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5572AA87" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B04DBC1" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746F455D" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BC50136" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCC5B57" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="533B34EC" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -821,51 +816,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Име</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E745886" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1074DCEE" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -876,51 +870,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Презиме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4C5E8A" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02D3CA4C" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -931,51 +924,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12048A52" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="47EA9928" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -994,51 +986,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E014FF6" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13657EF7" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -1065,51 +1056,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0899A534" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09637ECE" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -1122,51 +1112,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4904602E" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="11183F0F" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1183,51 +1172,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Дата на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C7E5A75" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
@@ -1248,51 +1236,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Място на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F8DE83F" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72137846" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -1325,51 +1312,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FFA08E4" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66340F95" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -1380,51 +1366,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7646B199" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="08C89353" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1441,243 +1426,233 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>ЕГН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BE5AD74" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="353C4516" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64331FE7" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185BC2A1" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13464892" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5AD7B8" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A1256AE" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C942AD4" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3BC3C9" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ED2B569" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64864A3E" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -1721,51 +1696,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>за чужди граждани</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EDB2935" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="0F643F27" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1783,51 +1757,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Постоянен адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4517" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55B1B1B4" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CFB1E36" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -1838,51 +1811,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C2AC98" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="5F54CA52" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1955,51 +1927,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>различен от постоянния</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4517" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D3AA4E7" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DD51126" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -2010,51 +1981,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51FFD9D6" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="40CED950" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
@@ -2119,51 +2089,50 @@
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>за лица с българско гражданство или с документ за пребиваване</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6197" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD920DF" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w14:paraId="685B09FF" w14:textId="77777777" w:rsidTr="00772C7B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2180,51 +2149,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CBEE9C0" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="331A3322" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -2235,51 +2203,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Факс номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F2864AA" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BAA81E9" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
@@ -2289,51 +2256,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>Електронна поща</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77468B4D" w14:textId="77777777" w:rsidR="00BC1CAB" w:rsidRPr="00BC1CAB" w:rsidRDefault="00BC1CAB" w:rsidP="00BC1CAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F4D9280" w14:textId="3FAD3562" w:rsidR="00C40C0E" w:rsidRPr="00BB5609" w:rsidRDefault="00C40C0E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -2518,57 +2484,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="92" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
@@ -2689,57 +2655,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="161" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
@@ -2863,57 +2829,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -3029,57 +2995,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
@@ -3119,57 +3085,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Check4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
@@ -3237,57 +3203,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002A46F4">
-[...5 lines deleted...]
-            <w:r w:rsidR="002A46F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C40C0E" w14:paraId="7A5D8AF5" w14:textId="77777777" w:rsidTr="00BA772F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -3383,51 +3349,51 @@
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10202" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="54" w:type="dxa"/>
           <w:right w:w="11" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="4178"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="3461"/>
         <w:gridCol w:w="901"/>
         <w:gridCol w:w="563"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B2E9C" w14:paraId="5BB521FB" w14:textId="77777777" w:rsidTr="00F836D9">
+      <w:tr w:rsidR="004B2E9C" w14:paraId="5BB521FB" w14:textId="77777777" w:rsidTr="004C4825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7865AF5F" w14:textId="6E01C2F1" w:rsidR="004B2E9C" w:rsidRDefault="00864CC2" w:rsidP="004B2E9C">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -3828,51 +3794,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ГД</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2E9C" w14:paraId="3FC831B6" w14:textId="77777777" w:rsidTr="00F836D9">
+      <w:tr w:rsidR="004B2E9C" w14:paraId="3FC831B6" w14:textId="77777777" w:rsidTr="004C4825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
           <w:p w14:paraId="4EE56EA1" w14:textId="438EF8EC" w:rsidR="004B2E9C" w:rsidRPr="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
@@ -3920,51 +3886,51 @@
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>копия на последните записи и страница, удостоверяваща притежателя на летателната книжка</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
           <w:p w14:paraId="52D1E52A" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRPr="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
@@ -4096,157 +4062,157 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="6667" cap="rnd" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:miter lim="101600"/>
                                 </a:ln>
                                 <a:effectLst/>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1C45CEBB" id="Group 9817" o:spid="_x0000_s1026" style="width:9.6pt;height:11.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="122020,140164" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUws48bwMAAF8KAAAOAAAAZHJzL2Uyb0RvYy54bWy8VttO3DAQfa/Uf7DyXpLs0t0lYkFVKahS&#10;VVChH+B1nIvk2JbtvdCv74wdZ7NAoaUSeUgm9nguZ87YPj3fdYJsuLGtksskP8oSwiVTZSvrZfLz&#10;7vLDIiHWUVlSoSRfJvfcJudn79+dbnXBJ6pRouSGgBFpi61eJo1zukhTyxreUXukNJcwWSnTUQe/&#10;pk5LQ7dgvRPpJMtm6VaZUhvFuLUwehEmkzNvv6o4c9dVZbkjYplAbM6/jX+v8J2endKiNlQ3LevD&#10;oK+IoqOtBKeDqQvqKFmb9pGprmVGWVW5I6a6VFVVy7jPAbLJswfZXBm11j6XutjWeoAJoH2A06vN&#10;su+bK6Nv9Y0BJLa6Biz8H+ayq0yHX4iS7Dxk9wNkfOcIg8F8MskmACyDqfw4y2fHAVLWAO6PVrHm&#10;y7Pr0ug0PQhlq4Ecdp+//b/8bxuquYfVFpD/jSFtuUzmk5OESNoBSX8AbaisBSc46IHxmgNMtrCA&#10;2N9iND2ZACwBosXsOPcmh1RpoY11V1x1BIVlYsC75xLdfLMOvINqVEGXQuJbqstWiDCLI4BYjAol&#10;t1vtfFp5HhNYqfIecm2U+XUNHVsJtV0mqpcSbGJwjrMJEV8lYIz9EgUThVUUjBOfle+qEM6ntVNV&#10;6+PFAIK3Pi4oHrLrDaqY5/PZUEdfaBKG/qWK05Mp1AsZPcumi0DogfD5Ilt87KuZweMJP6omW4dq&#10;IiqxgrAvlKGWMNZEie1kFLHmz25Rmjpch0ZRJFC6vI+kATEEgrMdVPROeT33oP8gyP2skGOtaCs2&#10;OKhGhfjV3txIsXcaKRjMHWoDgxDFMUxRIX6D2aDot+PBNQiYauB/TB8GxwBbJdoSGwETtqZefRaG&#10;bCjQ8tI/WDtYcqAmJKKHexaFA6cSNHTb0FCAUuvgUBJtB7FP5hB9byZ0HvfHSqjcg64LpEefPdnf&#10;iPXzaR73rsB5HIAwMArY4V7et4DxwOme8X5/osUfGT/t4Yjnw7ggb8r4qd8m95x+ikv72UPGjYi8&#10;L+9THB4peiLH7KO5+B07f1KRCWV54OOLvB6RMdB1NpvNe8YaWYLUaTizrKwTQkUNVy/mjEfjgOoH&#10;HYFdOFD5QA1Plwtqm9A5fgpLfNgIcLYPq1/TCP5Ih1uMb8j+xoXXpPG/b5z9vfDsNwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABZ7TY3aAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odl&#10;Cr3VTVJabMxGRLQnKVSF4m3MjkkwOxuyaxL/fdde6mXg8R7vfZPNR9OInjpXW1YQTyIQxIXVNZcK&#10;9rv1yxSE88gaG8uk4EoO5vnjQ4aptgN/U7/1pQgl7FJUUHnfplK6oiKDbmJb4uCdbGfQB9mVUnc4&#10;hHLTyCSK3qXBmsNChS0tKyrO24tR8DngsHiNV/3mfFpeD7u3r59NTEo9P42LGQhPo/8Pww0/oEMe&#10;mI72wtqJRkF4xP/dm/eRgDgqSJIYZJ7Je/b8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJTCzjxvAwAAXwoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABZ7TY3aAAAAAwEAAA8AAAAAAAAAAAAAAAAAyQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADQBgAAAAA=&#10;">
+                    <v:group w14:anchorId="1C45CEBB" id="Group 9817" o:spid="_x0000_s1026" style="width:9.6pt;height:11.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="122020,140164" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF+rBWawMAAFcKAAAOAAAAZHJzL2Uyb0RvYy54bWy8VttO3DAQfa/Uf7DyXpLs0t0lYkFVKahS&#10;VVChH+B1nIvk2JbtvdCv74wdZ7NAoaUSeUgm9nguZ87YPj3fdYJsuLGtksskP8oSwiVTZSvrZfLz&#10;7vLDIiHWUVlSoSRfJvfcJudn79+dbnXBJ6pRouSGgBFpi61eJo1zukhTyxreUXukNJcwWSnTUQe/&#10;pk5LQ7dgvRPpJMtm6VaZUhvFuLUwehEmkzNvv6o4c9dVZbkjYplAbM6/jX+v8J2endKiNlQ3LevD&#10;oK+IoqOtBKeDqQvqKFmb9pGprmVGWVW5I6a6VFVVy7jPAbLJswfZXBm11j6XutjWeoAJoH2A06vN&#10;su+bK6Nv9Y0BJLa6Biz8H+ayq0yHX4iS7Dxk9wNkfOcIg8F8MskmACyDqfw4y2fHAVLWAO6PVrHm&#10;y7Pr0ug0PQhlq4Ecdp+//b/8bxuquYfVFpD/jSFtuUzmk5OESNoBSX8AbaisBSc46IHxmgNMtrCA&#10;2N9iND2ZACwBosXsOPcmh1RpoY11V1x1BIVlYsC75xLdfLMOvINqVEGXQuJbqstWiDCLI4BYjAol&#10;t1vt+sBXqryHHBtlfl1Dp1ZCbZeJ6qUEmxec4mxCxFcJ2GKfRMFEYRUF48Rn5bsphPFp7VTV+jjR&#10;cfDWxwNFQ1a9QfXyfD4b6ucLTMLQv1RvejKFOiGTZ9l0EYg8ED1fZIuPfRUzeDzRR1Vk61BFRCVW&#10;DvaDMtQQxpoosZ2MItb62a1JU4fr0CiKBEqX95E0IIZAcLaDit4pr+ce9B0EuZ8VcqwVbcXGBtWo&#10;EL/amxsp9k4j9YK5Q21gEKI4hikqxG8wGxT9Njy4BgFTDbyP6cPgGGCrRFtiA2DC1tSrz8KQDQVa&#10;XvoHawdLDtSERPRwr6Jw0FSChi4bGglQah0cRqLtIPbJHKLvzYSO4/44CZV70G2B9OizJ/sbsX4+&#10;zeOeFTiPAxAGRgE728v7FTAeON0z3u9LtPgj46c9HPFcGBfkTRk/9dvjntNPcWk/e8i4EZH35X2K&#10;wyNFT+SYfTQXv2PnTyoyoSwPfHyR1yMyBrrOZrN5z1gjS5A6DWeVlXVCqKjhysWc8WgcUP2gI7AL&#10;ByofqOGpckFtEzrHT2GJDxsBzvRh9WsawR/lcHvxDdnftPB6NP73jbO/D579BgAA//8DAFBLAwQU&#10;AAYACAAAACEAFntNjdoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVN&#10;UlpszEZEtCcpVIXibcyOSTA7G7JrEv99117qZeDxHu99k81H04ieOldbVhBPIhDEhdU1lwr2u/XL&#10;FITzyBoby6TgSg7m+eNDhqm2A39Tv/WlCCXsUlRQed+mUrqiIoNuYlvi4J1sZ9AH2ZVSdziEctPI&#10;JIrepcGaw0KFLS0rKs7bi1HwOeCweI1X/eZ8Wl4Pu7evn01MSj0/jYsZCE+j/w/DDT+gQx6YjvbC&#10;2olGQXjE/92b95GAOCpIkhhknsl79vwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARfqw&#10;VmsDAABXCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FntNjdoAAAADAQAADwAAAAAAAAAAAAAAAADFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAMwGAAAAAA==&#10;">
                       <v:rect id="Rectangle 729" o:spid="_x0000_s1027" style="position:absolute;width:39264;height:186419;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCj/9tPxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qY5WBNdRbSSHNso2N4e2WcSmn0bsluT9td3C4LHYWa+YVab0bTiSr1rLCt4nkUg&#10;iEurG64UnI6HpwUI55E1tpZJwQ852KwnDytMtR34na6Fr0SAsEtRQe19l0rpypoMupntiIN3sb1B&#10;H2RfSd3jEOCmlXEUzaXBhsNCjR3taiq/im+jIFt024/c/g5V+/qZnd/Oyf6YeKUep+N2CcLT6O/h&#10;WzvXCl7iBP7PhCMg138AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo//bT8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="62F95F08" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="17"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Shape 11769" o:spid="_x0000_s1028" style="position:absolute;left:3934;top:16038;width:118085;height:100004;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118085,100004" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDqr6cwgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE87b8Iw&#10;EN6R+h+sq9SNODAEmmIQqorKwMJjYTvZRxKIz1FsQvj3GAmJ7T59z5steluLjlpfOVYwSlIQxNqZ&#10;igsFh/1qOAXhA7LB2jEpuJOHxfxjMMPcuBtvqduFQsQQ9jkqKENocim9LsmiT1xDHLmTay2GCNtC&#10;mhZvMdzWcpymmbRYcWwosaHfkvRld7UKeJP9/duJ5l4fz2O0l66+H09KfX32yx8QgfrwFr/caxPn&#10;jybZNzzfiTfI+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDqr6cwgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l118085,r,100004l,100004,,e" stroked="f" strokeweight="0">
                         <v:stroke miterlimit="83231f" joinstyle="miter"/>
                         <v:path arrowok="t" textboxrect="0,0,118085,100004"/>
                       </v:shape>
                       <v:shape id="Shape 731" o:spid="_x0000_s1029" style="position:absolute;left:3935;top:16039;width:118085;height:100003;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118085,100003" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcq1J3wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91awrWF2NooLQSw9d9f7cPHdXk5dlEzX++0Yo9DjMzDfMfBmtETfqfetYwXCQgSCu&#10;nG65VrDfbT8mIHxA1mgck4IHeVguXl/mWGh35x+6laEWCcK+QAVNCF0hpa8asugHriNO3sn1FkOS&#10;fS11j/cEt0bmWTaWFltOCw12tGmoupRXq+B4Nnm5PkxifFC+N+vj98pnU6Xe3+JqBiJQDP/hv/aX&#10;VvA5GsLzTDoCcvELAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHKtSd8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l118085,r,100003l,100003,,xe" filled="f" strokeweight=".18519mm">
                         <v:stroke miterlimit="66585f" joinstyle="miter" endcap="round"/>
                         <v:path arrowok="t" textboxrect="0,0,118085,100003"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="004B2E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="11D9DF08" w14:textId="4577EA7A" w:rsidR="004B2E9C" w:rsidRPr="004B2E9C" w:rsidRDefault="00BE280F" w:rsidP="004B2E9C">
+          <w:p w14:paraId="11D9DF08" w14:textId="43A286E8" w:rsidR="004B2E9C" w:rsidRPr="004C4825" w:rsidRDefault="00DF66EF" w:rsidP="004B2E9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1837"/>
                 <w:tab w:val="center" w:pos="2624"/>
                 <w:tab w:val="center" w:pos="3064"/>
               </w:tabs>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2E9C">
+            <w:r w:rsidRPr="004C4825">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t>Доказателства за проведени обучения</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Доказателства за проведени обучения/ справка от одобрена и/или декларирана организация за обучение/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C4825">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:smallCaps/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C4825">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:r>
+              <w:t>само за инструктори</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C4825">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
           <w:p w14:paraId="6E4DF54B" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
             <w:pPr>
@@ -4384,51 +4350,51 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="6667" cap="rnd" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:miter lim="101600"/>
                                 </a:ln>
                                 <a:effectLst/>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="73847254" id="Group 9861" o:spid="_x0000_s1030" style="width:9.55pt;height:11.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="121411,140164" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKjqu9UAMAAF8KAAAOAAAAZHJzL2Uyb0RvYy54bWy8VttO3DAQfa/Uf7D8XrKBJQsRC6pKQZWq&#10;ggr9AK/jXCTHtmzDLv36zthx9kJFKaXkIZnYk/HMmXNin5yteknuhXWdVnOa700oEYrrqlPNnP64&#10;vfhwRInzTFVMaiXm9EE4enb6/t3J0pRiX7daVsISCKJcuTRz2npvyixzvBU9c3vaCAWTtbY98/Bq&#10;m6yybAnRe5ntTyZFttS2MlZz4RyMnsdJehri17Xg/qqunfBEzink5sPdhvsC79npCSsby0zb8SEN&#10;9oIsetYpWHQMdc48I3e2exSq77jVTtd+j+s+03XdcRFqgGryyU41l1bfmVBLUy4bM8IE0O7g9OKw&#10;/Nv9pTU35toCEkvTABbhDWtZ1bbHJ2RJVgGyhxEysfKEw2C+n0/znBIOU/l0khfTCClvAfdHX/H2&#10;85PfZWnRbCuVpQFyuHX97t/qv2mZEQFWV0L915Z01ZzODg8pUawHkn4H2jDVSEFwMAATPEeYXOkA&#10;sedidHA8KUAGAaKjYpofY8ixVFYa6/yl0D1BY04trB64xO6/Oh9dkwsuKRXelb7opIyzOAKIpazQ&#10;8qvFKpSVB47j0EJXD1Brq+3PK1BsLfVyTvVgURQxLI6zlMgvCjBGvSTDJmORDOvlJx1UFdP5eOd1&#10;3YV816sNeUHzkF1v0MU8n82AjrGPodEkDv1NFw+O84ISZHQxOQjdYuVI+Hw2PZ4O3ZzAdbDTTX4X&#10;u4mopA7Cf6GKvYSxNll8pZKJPX/yF2WYx+8wKJoEWgd1hUxaMGMiONtDR2918PM7+gPKrWel2vRK&#10;sZLAwTU5pKcJ4TYch0UTBWO4bW9gEKK4CVNySM8YNjoGqo5Lg4GlBqmM5cPgJsBOy65CIWDBzjaL&#10;T9KSewa0vAjX0JstN6kQPViRM9hwasmi2kZBAUqdh01Jdj3kvj+D7IcwUXkibCuxczuqixJDRAay&#10;vxHrZ4ezbc7jwKsyHv6N4f+12cq0P2w25P8zHjJ5NcZDrOcxPjo+m8i/deRSOxHV8kdeb5Ax0rUo&#10;CmhxYKxVFVi9gT3LqYYSJhs4enFvw6axRfUtRWDrRipvueHucs5cG5UTppA920KAvX38+iVCCFs6&#10;nGKCnocTFx6TNt+DcNbnwtNfAAAA//8DAFBLAwQUAAYACAAAACEA1VbZPtoAAAADAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sRNE0m1KKeiqCrSC9TbPTJDQ7G7LbJP33br3Y&#10;y8DjPd77Jl9MthUD9b5xrEHNEhDEpTMNVxq+t+8PLyB8QDbYOiYNZ/KwKG5vcsyMG/mLhk2oRCxh&#10;n6GGOoQuk9KXNVn0M9cRR+/geoshyr6SpscxlttWpknyLC02HBdq7GhVU3ncnKyGjxHH5aN6G9bH&#10;w+q82z59/qwVaX1/Ny3nIAJN4T8MF/yIDkVk2rsTGy9aDfGR8Hcv3qsCsdeQpgpkkctr9uIXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASo6rvVADAABfCgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1VbZPtoAAAADAQAADwAAAAAAAAAAAAAAAACq&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALEGAAAAAA==&#10;">
+                    <v:group w14:anchorId="73847254" id="Group 9861" o:spid="_x0000_s1030" style="width:9.55pt;height:11.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="121411,140164" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2jHvBUQMAAF4KAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vm1P2zAQ/j5p/8Hy95EGSkojCprGQJOm&#10;gQb7Aa7jvEiObdmGlv363dlxaMvEGGPkQ3KxL+e7557HzvHpupfkTljXabWg+d6EEqG4rjrVLOiP&#10;m/MPR5Q4z1TFpFZiQe+Fo6cn798dr0wp9nWrZSUsgSDKlSuzoK33pswyx1vRM7enjVAwWWvbMw+v&#10;tskqy1YQvZfZ/mRSZCttK2M1F87B6FmcpCchfl0L7i/r2glP5IJCbj7cbbgv8Z6dHLOyscy0HR/S&#10;YC/IomedgkXHUGfMM3Jru0eh+o5b7XTt97juM13XHRehBqgmn+xUc2H1rQm1NOWqMSNMAO0OTi8O&#10;y7/dXVhzba4sILEyDWAR3rCWdW17fEKWZB0gux8hE2tPOAzm+/k0zynhMJVPJ3kxjZDyFnB/9BVv&#10;Pz/5XZYWzbZSWRkgh3uo3/1b/dctMyLA6kqo/8qSrlrQ2eEhJYr1QNLvQBumGikIDgZggucIkysd&#10;IPZcjA7mkwJkECA6Kqb5HEOOpbLSWOcvhO4JGgtqYfXAJXb31fnomlxwSanwrvR5J2WcxRFALGWF&#10;ll8v16GsPOW/1NU9lNpq+/MSBFtLvVpQPVgUNQxr4ywl8osCiFEuybDJWCbDevlJB1HFbD7eel13&#10;IV1cP642pAW9Q3K9QRPzfDYDNsY2hj6TOPQ3TTyY5wUlSOhichCaxcqR7/lsOp8OzZzAdbDTTH4b&#10;m4mopAbCtlDFVsJYmyy+VsnElj+5Qxnm8TsMiiaB1kFdIZMWzJgIzvbQ0Rsd/PyO/IBxD7NSbXql&#10;WEnf4Joc0tOEcBuOw6KJgTHctjcwCFHchCk5pGcMGx3DbjwuDQaWGpQylg+DmwA7LbsKdYAFO9ss&#10;P0lL7hjQ8jxcQ2+23KRC9GBFzuC8qSWLYhv1BCh1Hs4k2fWQ+/4Msh/CROGJcKrEzu2ILpIeERnI&#10;/kasnx3OtjmPA6/KeNgaw/a12cp0PGw25P8zHjJ5NcZDrOcxPjo+m8i/deRSOxHV8kdeb5Ax0rUo&#10;CmhxYKxVFVi9gSPLqYYSJhv48+LehjNji+pbisDWjVTecsPD5Yy5NionTCF7toUAR/v49UuEEE50&#10;+IkJeh5+uPAvafM9COfht/DkFwAAAP//AwBQSwMEFAAGAAgAAAAhANVW2T7aAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbETRNJtSinoqgq0gvU2z0yQ0Oxuy2yT99269&#10;2MvA4z3e+yZfTLYVA/W+caxBzRIQxKUzDVcavrfvDy8gfEA22DomDWfysChub3LMjBv5i4ZNqEQs&#10;YZ+hhjqELpPSlzVZ9DPXEUfv4HqLIcq+kqbHMZbbVqZJ8iwtNhwXauxoVVN53Jysho8Rx+WjehvW&#10;x8PqvNs+ff6sFWl9fzct5yACTeE/DBf8iA5FZNq7ExsvWg3xkfB3L96rArHXkKYKZJHLa/biFwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALaMe8FRAwAAXgoAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANVW2T7aAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;qwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACyBgAAAAA=&#10;">
                       <v:rect id="Rectangle 755" o:spid="_x0000_s1031" style="position:absolute;width:39068;height:186419;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6tKI3xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlzwlXUUcRU9rg/QvTWZ3iRspidkRhP99c6C4LGoqq+o2aIxhbhR5XLLCgb9CARx&#10;YnXOqYLTcdObgHAeWWNhmRTcycFi3m7NMNa25j3dDj4VAcIuRgWZ92UspUsyMuj6tiQO3q+tDPog&#10;q1TqCusAN4X8iKKRNJhzWMiwpFVGyd/hahRsJ+XysrOPOi3WP9vz93n6dZx6pbqdZvkJwlPj3+FX&#10;e6cVjIdD+D8TjoCcPwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6tKI3xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="13BF9C30" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="17"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Shape 11771" o:spid="_x0000_s1032" style="position:absolute;left:3916;top:16039;width:117494;height:100003;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117494,100003" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6lKb3xQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0X+h+WKfRWV3Nogs0mhJYUyUFoEqzHwZ2oxJ0Vd6vm32cLhd7m8T5nvZ1NJ0YaXGtZQRLFIIgr&#10;q1uuFZxP+5cVCOeRNXaWScGNHGw3jw9rTLWd+IvGo69FCGGXooLG+z6V0lUNGXSR7YkDd7GDQR/g&#10;UEs94BTCTScXcfwqDbYcGhrs6b2h6nr8MQp49d1+XPLylo1xWZj8kNefRa7U89O8ewPhafb/4j93&#10;psP8ZLlM4PedcIPc3AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6lKb3xQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l117494,r,100003l,100003,,e" stroked="f" strokeweight="0">
                         <v:stroke miterlimit="83231f" joinstyle="miter"/>
                         <v:path arrowok="t" textboxrect="0,0,117494,100003"/>
                       </v:shape>
                       <v:shape id="Shape 757" o:spid="_x0000_s1033" style="position:absolute;left:3916;top:16039;width:117495;height:100003;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117495,100003" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+i/5QxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIK3mvVfrVujlIqgYoWql94em+fu0s3LkkRdv70RCh6HmfkNM503phIXcr60rKDXTUAQ&#10;Z1aXnCs4Hpav7yB8QNZYWSYFN/Iwn720pphqe+UfuuxDLiKEfYoKihDqVEqfFWTQd21NHL2TdQZD&#10;lC6X2uE1wk0l+0nyJg2WHBcKrOmroOxvfzYKvrdueAi/i8l6s0tkb7dhu+gPlOq0m88PEIGa8Az/&#10;t1dawXg0hseZeATk7A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+i/5QxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l117495,r,100003l,100003,,xe" filled="f" strokeweight=".18519mm">
                         <v:stroke miterlimit="66585f" joinstyle="miter" endcap="round"/>
                         <v:path arrowok="t" textboxrect="0,0,117495,100003"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
@@ -4779,51 +4745,51 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="6628" cap="rnd" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:miter lim="101600"/>
                                 </a:ln>
                                 <a:effectLst/>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="48A0276F" id="Group 9905" o:spid="_x0000_s1034" style="width:9.6pt;height:10.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="122020,139343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkgs4qTAMAAFYKAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu3CAQfa/Uf0C8N7Z3k70pTlU1TVSp&#10;aqpePoDF+CJhQECym359Z8B4vVupTa/7YM/CeJg5cw5w+XLfS/IgrOu0KmlxllMiFNdVp5qSfvl8&#10;82JFifNMVUxqJUr6KBx9efX82eXObMRMt1pWwhIIotxmZ0raem82WeZ4K3rmzrQRCiZrbXvm4a9t&#10;ssqyHUTvZTbL80W207YyVnPhHIxex0l6FeLXteD+rq6d8ESWFHLz4WnDc4vP7OqSbRrLTNvxIQ32&#10;G1n0rFOw6BjqmnlG7m33Xai+41Y7XfszrvtM13XHRagBqinyk2purb43oZZms2vMCBNAe4LTb4fl&#10;7x9urflkPlhAYmcawCL8w1r2te3xDVmSfYDscYRM7D3hMFjMZvkMgOUwVczX8/N5hJS3gPt3X/H2&#10;zQ+/y9Ki2VEqOwPkcIf63Z/V/6llRgRY3Qbq/2BJV5V0uS4oUawHkn4E2jDVSEFwMAATPEeY3MYB&#10;Yk/FaL6eLc4HiFYX89kCQ46lso2xzt8K3RM0Smph9cAl9vDO+eiaXHBJqfCp9E0nZZzFEUAsZYWW&#10;32/3oax1yn+rq0cotdX26x0ItpZ6V1I9WBQ1DGvjLCXyrQKIUS7JsMnYJsN6+VoHUcVsXt17XXch&#10;XVw/rjakBb1Dcv2HJhbFcjlPbQx9JnHoV5oINL6gBAl9sT6/iHwe+V6s8tXQzPX6vFid9JLfx14i&#10;KKl/sCtUsZMw1iaL71UyseM/3KAM8/gdBkWTQOeKIZG2pDEPnOyhn591cPMn4gO+HWalmnqlUEnd&#10;4Joc0tuEcBPHae3JKb2jM9AHAj7VL+zE48JgYJ1BJWPtMDhF12nZVagBLNfZZvtaWvLAgJI34Tc0&#10;5shNKoQOtysGZ00tWRTaqCXAqPNwHsmux61tmeeHvHAZEU6U2LYTwUXCox4Hov8nxi/XJ3zHgb/K&#10;dtAC7u7TTqaTYdqPf892SORvsT3q+9DcKIdjAge2R8dp7ckpvX/Gdi61E8iLJ3B6QsRI1cViBheo&#10;wFarKrB6A0eVUw0lTDZw4+LehrPiiOZHagAOH2h85IaHyjVzbVRNmIqb3VQEebH4IxGEkxwuLwGA&#10;4aKFt6Pp/yCaw3Xw6hsAAAD//wMAUEsDBBQABgAIAAAAIQBZK0Ur2wAAAAMBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U1SLDVmIyLqSQrVQvE2ZsckmJ0N2TWJ/75rL+1l4PEe&#10;732TLUbTiJ46V1tWEE8iEMSF1TWXCr4Om5d3EM4ja2wsk4IbOVjkjw8ZptoO/En93pcilLBLUUHl&#10;fZtK6YqKDLqJbYmDd7adQR9kV0rd4RDKTSOTKHqTBmsOCxW2tKqouOyvRsF2wGH5Gq/73eW8uh0P&#10;04/vXUxKPT+NyzkIT6P/C8MdP6BDHphO9sraiUZBeMT/3rs3S0CcFCTxDGSeyf/s+Q8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEApILOKkwDAABWCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWStFK9sAAAADAQAADwAAAAAAAAAAAAAAAACmBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAK4GAAAAAA==&#10;">
+                    <v:group w14:anchorId="48A0276F" id="Group 9905" o:spid="_x0000_s1034" style="width:9.6pt;height:10.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="122020,139343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5YJKTgMAAFYKAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zgQfV9g/4Hge6OLE98QpSiaTbBA&#10;sSna7gfQFHUBKJIgmdjZr+8MKcqyC3TTqx+kMTkazpw5h+T168MgyZOwrteqosVFTolQXNe9aiv6&#10;76e7V2tKnGeqZlIrUdFn4ejrmz//uN6brSh1p2UtLIEgym33pqKd92abZY53YmDuQhuhYLLRdmAe&#10;/to2qy3bQ/RBZmWeL7O9trWxmgvnYPQ2TtKbEL9pBPcPTeOEJ7KikJsPTxueO3xmN9ds21pmup6P&#10;abDvyGJgvYJFp1C3zDPyaPsvQg09t9rpxl9wPWS6aXouQg1QTZGfVXNv9aMJtbTbfWsmmADaM5y+&#10;Oyz/5+nemo/mvQUk9qYFLMI/rOXQ2AHfkCU5BMieJ8jEwRMOg0VZ5iUAy2GqWGwWl4sIKe8A9y++&#10;4t1fX/0uS4tmJ6nsDZDDHet3P1b/x44ZEWB1W6j/vSV9XdHVpqBEsQFI+gFow1QrBcHBAEzwnGBy&#10;WweIvRSjxaZcXo4Qra8W5RJDTqWyrbHO3ws9EDQqamH1wCX29M756JpccEmp8Kn0XS9lnMURQCxl&#10;hZY/7A6hrDLlv9P1M5TaafvfAwi2kXpfUT1aFDUMa+MsJfJvBRCjXJJhk7FLhvXyrQ6iitm8efS6&#10;6UO6uH5cbUwLeofk+g1NLIrVapHaGPpM4tC3NBFofEUJEvpqc3kV+TzxvVjn67GZm81lsT7rJX+M&#10;vURQUv9gV6hjJ2GsSxY/qGRix7+6QRnm8TsMiiaBzhVjIl1FYx44OUA/P+ng5s/EB3w7zko190qh&#10;krrBNTmktwnhZo7z2pNTekdnoA8EfKlf2ImnhcHAOoNKptphcI6u07KvUQNYrrPt7q205IkBJe/C&#10;b2zMiZtUCB1uVwzOmkayKLRJS4BR7+E8kv2AW9sqz4954TIinCixbWeCi4RHPY5E/02MX23O+I4D&#10;P5XtoAXc3eedTCfDvB+/nu2QyM9ie9T3sblRDqcEDmyPjvPak1N6/x/budROIC9ewOkZESNVl8sS&#10;LlCBrVbVYA0GjiqnWkqYbOHGxb0NZ8UJzU/UABw+0vjEDQ+VW+a6qJowFTe7uQjyYvlDIggnOVxe&#10;AgDjRQtvR/P/QTTH6+DNZwAAAP//AwBQSwMEFAAGAAgAAAAhAFkrRSvbAAAAAwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTVIsNWYjIupJCtVC8TZmxySYnQ3ZNYn/vmsv7WXg&#10;8R7vfZMtRtOInjpXW1YQTyIQxIXVNZcKvg6bl3cQziNrbCyTghs5WOSPDxmm2g78Sf3elyKUsEtR&#10;QeV9m0rpiooMuoltiYN3tp1BH2RXSt3hEMpNI5MoepMGaw4LFba0qqi47K9GwXbAYfkar/vd5by6&#10;HQ/Tj+9dTEo9P43LOQhPo/8Lwx0/oEMemE72ytqJRkF4xP/euzdLQJwUJPEMZJ7J/+z5DwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo5YJKTgMAAFYKAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZK0Ur2wAAAAMBAAAPAAAAAAAAAAAAAAAAAKgF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAsAYAAAAA&#10;">
                       <v:rect id="Rectangle 791" o:spid="_x0000_s1035" style="position:absolute;width:39264;height:185326;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+Nh6uxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmroH11ajiKvo0VVBvT2aZ1tsXkoTbXd/vVkQPA4z8w0znbemFA+qXWFZwXAQgSBO&#10;rS44U3A8rPtjEM4jaywtk4JfcjCfdTtTTLRt+Icee5+JAGGXoILc+yqR0qU5GXQDWxEH72prgz7I&#10;OpO6xibATSk/o2gkDRYcFnKsaJlTetvfjYLNuFqct/avycrVZXPaneLvQ+yV+ui1iwkIT61/h1/t&#10;rVbwFQ/h/0w4AnL2BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP42Hq7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="38D78E97" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="17"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Shape 11773" o:spid="_x0000_s1036" style="position:absolute;left:3935;top:15945;width:118084;height:99418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118084,99418" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJRVwzxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLxI3ajFSHQVCbZV8NLEi7chO01Cs7Mhu2r8912h4G0e73NWm9404kqdqy0rmIwjEMSF&#10;1TWXCk75x9sChPPIGhvLpOBODjbrl8EKE21v/E3XzJcihLBLUEHlfZtI6YqKDLqxbYkD92M7gz7A&#10;rpS6w1sIN42cRtFcGqw5NFTYUlpR8ZtdjIKjzU2azfNLrL8Oo/cdnVP9eVBq+NpvlyA89f4p/nfv&#10;dZg/ieMZPN4JN8j1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJRVwzxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l118084,r,99418l,99418,,e" stroked="f" strokeweight="0">
                         <v:stroke miterlimit="83231f" joinstyle="miter"/>
                         <v:path arrowok="t" textboxrect="0,0,118084,99418"/>
                       </v:shape>
                       <v:shape id="Shape 793" o:spid="_x0000_s1037" style="position:absolute;left:3935;top:15945;width:118085;height:99418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="118085,99418" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZ6HeMxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfhf5DuAVfpGZVsHZrlKJUfCm26gdckutmaXKzbKK7/fumUPBxmJkzzHLdeydu1MY6sILJuABB&#10;rIOpuVJwPr0/LUDEhGzQBSYFPxRhvXoYLLE0oeMvuh1TJTKEY4kKbEpNKWXUljzGcWiIs3cJrceU&#10;ZVtJ02KX4d7JaVHMpcea84LFhjaW9Pfx6hVst5PPEVqtu+mi2324y/Wwd6TU8LF/ewWRqE/38H97&#10;bxQ8v8zg70w+AnL1CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnod4zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l118085,r,99418l,99418,,xe" filled="f" strokeweight=".18411mm">
                         <v:stroke miterlimit="66585f" joinstyle="miter" endcap="round"/>
                         <v:path arrowok="t" textboxrect="0,0,118085,99418"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
@@ -5027,51 +4993,51 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="6628" cap="rnd" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:miter lim="101600"/>
                                 </a:ln>
                                 <a:effectLst/>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="33CB84A0" id="Group 9945" o:spid="_x0000_s1038" style="width:9.55pt;height:10.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="121411,139343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpqCH+XAMAAFYKAAAOAAAAZHJzL2Uyb0RvYy54bWzEVttuEzEQfUfiHyy/083m1iTqBiFKKyRE&#10;EZQPcLzei+S1LdttUr6eGTvebNKqKkWCPOxOPLNzOXPG9sX7XSfJvbCu1aqg+dmIEqG4LltVF/Tn&#10;7dW7BSXOM1UyqZUo6INw9P367ZuLrVmJsW60LIUl4ES51dYUtPHerLLM8UZ0zJ1pIxQoK2075uGv&#10;rbPSsi1472Q2Ho3m2Vbb0ljNhXOwehmVdB38V5Xg/qaqnPBEFhRy8+Fpw3ODz2x9wVa1ZaZp+T4N&#10;9oosOtYqCNq7umSekTvbPnLVtdxqpyt/xnWX6apquQg1QDX56KSaa6vvTKilXm1r08ME0J7g9Gq3&#10;/Ov9tTU/zDcLSGxNDViEf1jLrrIdviFLsguQPfSQiZ0nHBbzcT7Nc0o4qPLJcjKdREh5A7g/+oo3&#10;n579LktBs6NUtgbI4Q71u7+r/0fDjAiwuhXU/82StizoIh9TolgHJP0OtGGqloLgYgAmWPYwuZUD&#10;xF6K0WQ5msMYBIgWs8l4ji77UtnKWOevhe4ICgW1ED1wid1/cT6aJhMMKRU+lb5qpYxaXAHEUlYo&#10;+d1mF8tK+W90+QClNtr+uoGBraTeFlTvJYozDLFRS4n8rABiHJck2CRskmC9/KjDUMVsPtx5XbUh&#10;XYwfo+3Tgt4huf5BE/P8/HyW2hj6TOLSnzRxssznlCChZ8vpNPK553t+Pl1OYzOXy2m+POklv4u9&#10;RFBS/2BXKGMnYa1JEt+pJGLHn92gDPP4HTpFkUDnoKyQSFPQmAcqO+jnrQ5m/mT4gG8HrVRDq+Qq&#10;TTeYJoP0NsHdwHBYezJK72gM9AGHL7ULO3EfGASsM0xJXzssDtF1WrYlzgCW62y9+SgtuWdAyavw&#10;2zfmyEwqhA4y4wzOmkqyOGj9LAFGrYfzSLYdbm3no9EhLwwjwokS23YycJHwOI97ov8jxi9yYGPc&#10;tiLfceHVbJ89wXaYJ9y6sJOL/8p2SGTP9kXYHw98HjIudeygPeZlIDG4ehnbo+Gw9uQtvYexn7Lj&#10;UjuBvHgBpwdEjFSdz8d4ciBbrSpB6gwcVU7VlDBZw42LexuwOKL50TQAhw80PjLDQ+WSuSZOTVDF&#10;9g+HYJTP/2oIwkkOl5cAwP6ihbej4f8wNIfr4Po3AAAA//8DAFBLAwQUAAYACAAAACEAmgbRmNsA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzKF3nSzFktNsxGR1pMUqoXS25gd&#10;k2B2NmTXJP77rr20l4HHe7z3TbYabSN66nztWIOaJSCIC2dqLjV8Ht6mzyB8QDbYOCYNV/Kwyu8m&#10;GabGDfxB/T6UIpawT1FDFUKbSumLiiz6mWuJo3dyncUQZVdK0+EQy20j50nyJC3WHBcqbGlTUXHe&#10;X6yG7YDD+lG99rvzaXP9Pizev3aKtH64H9cvIAKN4S8MN/yIDnlkOroLGy8aDfGR8Htv3lKBOGqY&#10;qyXIPJP/2fMfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmoIf5cAwAAVgoAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJoG0ZjbAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAtgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC+BgAAAAA=&#10;">
+                    <v:group w14:anchorId="33CB84A0" id="Group 9945" o:spid="_x0000_s1038" style="width:9.55pt;height:10.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="121411,139343" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlz22eXAMAAFYKAAAOAAAAZHJzL2Uyb0RvYy54bWzEVttuGyEQfa/Uf0C8N+v1LbaVdVU1TVSp&#10;aqo2/QDMsheJBQQkdvr1nQGzXjtRlKZS64fdMcwOM2fOAS7e7zpJ7oV1rVYFzc9GlAjFddmquqA/&#10;b6/eLShxnqmSSa1EQR+Eo+/Xb99cbM1KjHWjZSksgSDKrbamoI33ZpVljjeiY+5MG6FgstK2Yx7+&#10;2jorLdtC9E5m49Fonm21LY3VXDgHo5dxkq5D/KoS3N9UlROeyIJCbj48bXhu8JmtL9iqtsw0Ld+n&#10;wV6RRcdaBYv2oS6ZZ+TOto9CdS232unKn3HdZbqqWi5CDVBNPjqp5trqOxNqqVfb2vQwAbQnOL06&#10;LP96f23ND/PNAhJbUwMW4R/Wsqtsh2/IkuwCZA89ZGLnCYfBfJxP85wSDlP5ZDmZTiKkvAHcH33F&#10;m0/PfpelRbOjVLYGyOEO9bu/q/9Hw4wIsLoV1P/NkrYs6CIfU6JYByT9DrRhqpaC4GAAJnj2MLmV&#10;A8ReitFkOZqDDAJEi9lkPMeQfalsZazz10J3BI2CWlg9cIndf3E+uiYXXFIqfCp91UoZZ3EEEEtZ&#10;oeV3m10oK/QDRza6fIBSG21/3YBgK6m3BdV7i6KGYW2cpUR+VgAxyiUZNhmbZFgvP+ogqpjNhzuv&#10;qzake1htnxb0Dsn1D5qY5+fns9TG0GcSh/6kiZNlPqcECT1bTqeRzz3f8/PpchqbuVxO8+VJL/ld&#10;7CWCkvoHu0IZOwljTbL4TiUTO/7sBmWYx+8wKJoEOgdlhUSagsY8cLKDft7q4OZPxAd8O8xKNfRK&#10;oZK6wTU5pLcJ4QaOw9qTU3pHZ6APBHypX9iJ+4XBwDqDSvraYXCIrtOyLVEDWK6z9eajtOSeASWv&#10;wm/fmCM3qRA6yIwzOGsqyaLQei0BRq2H80i2HW5t56PRIS9cRoQTJbbtRHBRXqjHPdH/EeMXObAx&#10;bluR7zjwarbPnmA76Am3Luzk4r+yHRLZs30R9scDn4eMSx07zB7zMpAYQr2M7dFxWHuKlt7DtZ/y&#10;41I7gbx4AacHRIxUnc/HeHIgW60qweoMHFVO1ZQwWcONi3sbsDii+ZEagMMHGh+54aFyyVwTVROm&#10;YvuHIhjl878SQTjJ4fISANhftPB2NPwfRHO4Dq5/AwAA//8DAFBLAwQUAAYACAAAACEAmgbRmNsA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzKF3nSzFktNsxGR1pMUqoXS25gd&#10;k2B2NmTXJP77rr20l4HHe7z3TbYabSN66nztWIOaJSCIC2dqLjV8Ht6mzyB8QDbYOCYNV/Kwyu8m&#10;GabGDfxB/T6UIpawT1FDFUKbSumLiiz6mWuJo3dyncUQZVdK0+EQy20j50nyJC3WHBcqbGlTUXHe&#10;X6yG7YDD+lG99rvzaXP9Pizev3aKtH64H9cvIAKN4S8MN/yIDnlkOroLGy8aDfGR8Htv3lKBOGqY&#10;qyXIPJP/2fMfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXPbZ5cAwAAVgoAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJoG0ZjbAAAAAwEAAA8A&#10;AAAAAAAAAAAAAAAAtgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC+BgAAAAA=&#10;">
                       <v:rect id="Rectangle 812" o:spid="_x0000_s1039" style="position:absolute;width:39068;height:185326;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVgxfVxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6oHqdUoorvocf0D6u3RPNti81KaaOt+eiMIHoeZ+Q0znbemFHeqXWFZwaAfgSBO&#10;rS44U3DY/37HIJxH1lhaJgUPcjCfdb6mmGjb8JbuO5+JAGGXoILc+yqR0qU5GXR9WxEH72Jrgz7I&#10;OpO6xibATSmHUTSSBgsOCzlWtMwpve5uRsE6rhanjf1vsvLnvD7+Hcer/dgr1eu2iwkIT63/hN/t&#10;jVYQD4bwOhOOgJw9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJWDF9XEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
                             <w:p w14:paraId="408616B0" w14:textId="77777777" w:rsidR="004B2E9C" w:rsidRDefault="004B2E9C" w:rsidP="004B2E9C">
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                   <w:sz w:val="17"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Shape 11775" o:spid="_x0000_s1040" style="position:absolute;left:3916;top:15944;width:117494;height:99419;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117494,99419" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPPESAxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qRsFGUjdSRcFb26ilxyE7eWh2NmRXk/77bqHgbT6+56zWg2nEnTpXW1Ywm0YgiHOr&#10;ay4VnI775yUI55E1NpZJwQ85WKejpxUm2vb8SffMlyKEsEtQQeV9m0jp8ooMuqltiQNX2M6gD7Ar&#10;pe6wD+GmkfMoepEGaw4NFba0rSi/Zjej4GvxMX//9v2+uGSbId7J6xkvJ6Um4+HtFYSnwT/E/+6D&#10;DvNncbyAv3fCDTL9BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM88RIDEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l117494,r,99419l,99419,,e" stroked="f" strokeweight="0">
                         <v:stroke miterlimit="83231f" joinstyle="miter"/>
                         <v:path arrowok="t" textboxrect="0,0,117494,99419"/>
                       </v:shape>
                       <v:shape id="Shape 814" o:spid="_x0000_s1041" style="position:absolute;left:3916;top:15945;width:117495;height:99418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="117495,99418" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFzk2mxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EJujewSgnGjBDdg4tBT3XzAYm1tU2llLDV28vVRIdDjMDNvmO1+tkZcaPS9YwXpKgFB&#10;3Djdc6vg/FW+ZCB8QNZoHJOCK3nY7xZPW8y1m/iTLnVoRYSwz1FBF8KQS+mbjiz6lRuIo/ftRosh&#10;yrGVesQpwq2Rr0mykRZ7jgsdDnToqPmpf62CqnHmdlrjcHxPzen8URXH0kxKLZ/n4g1EoDn8hx/t&#10;SivI0jX8nYlHQO7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIXOTabEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l117495,r,99418l,99418,,xe" filled="f" strokeweight=".18411mm">
                         <v:stroke miterlimit="66585f" joinstyle="miter" endcap="round"/>
                         <v:path arrowok="t" textboxrect="0,0,117495,99418"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
@@ -6709,194 +6675,188 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DB2B38" w14:textId="77777777" w:rsidR="00C40C0E" w:rsidRDefault="00C40C0E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C40C0E" w:rsidSect="00BA772F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ED95120" w14:textId="77777777" w:rsidR="00952BFE" w:rsidRDefault="00952BFE" w:rsidP="00553913">
+    <w:p w14:paraId="073C4DCB" w14:textId="77777777" w:rsidR="007D6F6C" w:rsidRDefault="007D6F6C" w:rsidP="00553913">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154589FF" w14:textId="77777777" w:rsidR="00952BFE" w:rsidRDefault="00952BFE" w:rsidP="00553913">
+    <w:p w14:paraId="0679D529" w14:textId="77777777" w:rsidR="007D6F6C" w:rsidRDefault="007D6F6C" w:rsidP="00553913">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0448D17B" w14:textId="77777777" w:rsidR="007D1151" w:rsidRDefault="007D1151">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="776C1972" w14:textId="77777777" w:rsidR="00FA6E6A" w:rsidRDefault="00FA6E6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09B1E0DF" w14:textId="0B82C39D" w:rsidR="007D55D3" w:rsidRDefault="007D55D3" w:rsidP="007D55D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09B1E0DF" w14:textId="148BC026" w:rsidR="007D55D3" w:rsidRDefault="007D55D3" w:rsidP="007D55D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2324"/>
         <w:tab w:val="center" w:pos="5463"/>
         <w:tab w:val="right" w:pos="10228"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">АPP-0005 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t>Издание 0</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004C4825">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="007D1151" w:rsidRPr="007D1151">
-[...6 lines deleted...]
-    <w:r w:rsidRPr="007D1151">
+    <w:r w:rsidR="004C4825">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>2.</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA6E6A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="004C4825">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="14"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t>.05.2026</w:t>
     </w:r>
     <w:r w:rsidR="007D1151" w:rsidRPr="007D1151">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
       </w:rPr>
-      <w:t>12</w:t>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">1 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007D1151">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>г</w:t>
     </w:r>
     <w:r w:rsidRPr="007D1151">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6912,96 +6872,96 @@
       </w:rPr>
       <w:t xml:space="preserve">Стр. 1/1 </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="080C8D7A" w14:textId="77777777" w:rsidR="007D55D3" w:rsidRDefault="007D55D3" w:rsidP="007D55D3">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="649C3937" w14:textId="77777777" w:rsidR="007D55D3" w:rsidRDefault="007D55D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5349910F" w14:textId="77777777" w:rsidR="007D1151" w:rsidRDefault="007D1151">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C0E60CE" w14:textId="77777777" w:rsidR="00FA6E6A" w:rsidRDefault="00FA6E6A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60FC64EF" w14:textId="77777777" w:rsidR="00952BFE" w:rsidRDefault="00952BFE" w:rsidP="00553913">
+    <w:p w14:paraId="5B76A85D" w14:textId="77777777" w:rsidR="007D6F6C" w:rsidRDefault="007D6F6C" w:rsidP="00553913">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F81353C" w14:textId="77777777" w:rsidR="00952BFE" w:rsidRDefault="00952BFE" w:rsidP="00553913">
+    <w:p w14:paraId="2F973C6B" w14:textId="77777777" w:rsidR="007D6F6C" w:rsidRDefault="007D6F6C" w:rsidP="00553913">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66AAC60B" w14:textId="77777777" w:rsidR="007D1151" w:rsidRDefault="007D1151">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4651C6ED" w14:textId="77777777" w:rsidR="00FA6E6A" w:rsidRDefault="00FA6E6A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="730D335D" w14:textId="657426AF" w:rsidR="00BA772F" w:rsidRDefault="00BA772F" w:rsidP="00BA772F">
     <w:pPr>
       <w:spacing w:after="50"/>
       <w:ind w:left="59"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5B2388CF" wp14:editId="32A8E236">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>650240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>8255</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1431290" cy="636905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Picture 3" descr="Chart, surface chart&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7066,146 +7026,155 @@
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>ЛЕТАТЕЛНА ПРАВОСПОСОБНОСТ НА ПИЛОТ</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24C4941A" w14:textId="77777777" w:rsidR="007D1151" w:rsidRDefault="007D1151">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23349BCA" w14:textId="77777777" w:rsidR="00FA6E6A" w:rsidRDefault="00FA6E6A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C40C0E"/>
+    <w:rsid w:val="00102210"/>
     <w:rsid w:val="00131482"/>
     <w:rsid w:val="002672FF"/>
     <w:rsid w:val="002A46F4"/>
     <w:rsid w:val="002C0F5A"/>
     <w:rsid w:val="003B6518"/>
+    <w:rsid w:val="004127DD"/>
     <w:rsid w:val="004B2E9C"/>
+    <w:rsid w:val="004C4825"/>
     <w:rsid w:val="004F35B5"/>
     <w:rsid w:val="00553913"/>
     <w:rsid w:val="005E242D"/>
+    <w:rsid w:val="00637CBA"/>
     <w:rsid w:val="007D1151"/>
     <w:rsid w:val="007D55D3"/>
+    <w:rsid w:val="007D6F6C"/>
     <w:rsid w:val="00864CC2"/>
     <w:rsid w:val="008A144C"/>
     <w:rsid w:val="008B74E3"/>
     <w:rsid w:val="0093535B"/>
     <w:rsid w:val="00952BFE"/>
     <w:rsid w:val="00A5506C"/>
     <w:rsid w:val="00AC2432"/>
     <w:rsid w:val="00BA772F"/>
     <w:rsid w:val="00BB5609"/>
     <w:rsid w:val="00BC1CAB"/>
     <w:rsid w:val="00BE280F"/>
     <w:rsid w:val="00C11EA1"/>
     <w:rsid w:val="00C40C0E"/>
     <w:rsid w:val="00D4122E"/>
+    <w:rsid w:val="00D644C0"/>
+    <w:rsid w:val="00DF66EF"/>
     <w:rsid w:val="00E7141E"/>
     <w:rsid w:val="00EF3FB5"/>
     <w:rsid w:val="00F836D9"/>
+    <w:rsid w:val="00FA6E6A"/>
+    <w:rsid w:val="00FC7E5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4525EF05"/>
   <w15:docId w15:val="{BC8B4FFB-7848-4CA3-93B6-C8CC6F54E1FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7660,51 +7629,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00553913"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00553913"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7934,71 +7903,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>514</Words>
-  <Characters>2933</Characters>
+  <Words>523</Words>
+  <Characters>2987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3441</CharactersWithSpaces>
+  <CharactersWithSpaces>3503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</dc:title>
   <dc:subject/>
   <dc:creator>KKirina</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>