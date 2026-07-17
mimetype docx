--- v0 (2026-04-16)
+++ v1 (2026-07-17)
@@ -1,43 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E397751" w14:textId="38917A08" w:rsidR="000F68C1" w:rsidRPr="000F68C1" w:rsidRDefault="00FE5772" w:rsidP="00FE5772">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk91010298"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk91007043"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -377,231 +380,233 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="474"/>
-        <w:gridCol w:w="519"/>
+        <w:gridCol w:w="470"/>
+        <w:gridCol w:w="520"/>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="618"/>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="133"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="410"/>
         <w:gridCol w:w="608"/>
-        <w:gridCol w:w="457"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="161"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="151"/>
+        <w:gridCol w:w="404"/>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="92"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="184"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="181"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="92"/>
-        <w:gridCol w:w="457"/>
+        <w:gridCol w:w="459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757907" w:rsidRPr="00CD403F" w14:paraId="6DADECD4" w14:textId="77777777" w:rsidTr="0016766F">
+      <w:tr w:rsidR="00757907" w:rsidRPr="00CD403F" w14:paraId="6DADECD4" w14:textId="77777777" w:rsidTr="00E16FD5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcW w:w="231" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="755C6AD0" w14:textId="77777777" w:rsidR="00D516F5" w:rsidRPr="00CD403F" w:rsidRDefault="000B3BFD" w:rsidP="00263D2F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D516F5" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1017" w:type="pct"/>
+            <w:tcW w:w="1020" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757AA4C5" w14:textId="443298D6" w:rsidR="00D516F5" w:rsidRPr="00CD403F" w:rsidRDefault="00D516F5" w:rsidP="00263D2F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>КАНДИДАТС</w:t>
             </w:r>
             <w:r w:rsidR="00D21A5C" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Т</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ВАМ ЗА:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3750" w:type="pct"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="3749" w:type="pct"/>
+            <w:gridSpan w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D101977" w14:textId="77777777" w:rsidR="00D516F5" w:rsidRPr="00CD403F" w:rsidRDefault="00D516F5" w:rsidP="00263D2F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="004A5620" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>моля, отбележете с “x” или “√”  приложимите действия</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016766F" w:rsidRPr="00CD403F" w14:paraId="73C0B1AD" w14:textId="77777777" w:rsidTr="0016766F">
+      <w:tr w:rsidR="0016766F" w:rsidRPr="00CD403F" w14:paraId="73C0B1AD" w14:textId="77777777" w:rsidTr="00E16FD5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="pct"/>
+            <w:tcW w:w="1067" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="446371EF" w14:textId="77777777" w:rsidR="0016766F" w:rsidRPr="00CD403F" w:rsidRDefault="0016766F" w:rsidP="009F2332">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -779,83 +784,83 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CAF0658" w14:textId="77777777" w:rsidR="0016766F" w:rsidRPr="00CD403F" w:rsidRDefault="0016766F" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Други: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21933C4E" w14:textId="77777777" w:rsidR="0016766F" w:rsidRPr="00CD403F" w:rsidRDefault="0016766F" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>MCCI</w:t>
             </w:r>
@@ -921,51 +926,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="699102D7" w14:textId="77777777" w:rsidR="0016766F" w:rsidRPr="00CD403F" w:rsidRDefault="0016766F" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>STI</w:t>
@@ -1174,51 +1179,51 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>FTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="269" w:type="pct"/>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DAF93AA" w14:textId="76D5E401" w:rsidR="0016766F" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
@@ -1253,92 +1258,92 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2524" w:rsidRPr="00CD403F" w14:paraId="5E7E909C" w14:textId="77777777" w:rsidTr="0016766F">
+      <w:tr w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w14:paraId="5E7E909C" w14:textId="77777777" w:rsidTr="00E16FD5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcW w:w="231" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="426D40A5" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="426D40A5" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>FI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7455CB16" w14:textId="1449E48F" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="7455CB16" w14:textId="1449E48F" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11A1679C" wp14:editId="13393243">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1373,81 +1378,81 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5D0055" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="1A5D0055" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>TRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcW w:w="303" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE281BC" w14:textId="1A3BC04F" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="7CE281BC" w14:textId="1A3BC04F" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78108583" wp14:editId="5C39388F">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1483,81 +1488,81 @@
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189806BB" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="189806BB" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>CRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B46EA1C" w14:textId="2855C6D9" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="1B46EA1C" w14:textId="2855C6D9" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CDEFB7C" wp14:editId="7A8DADE9">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1592,81 +1597,81 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="208" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8FF42A" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="0A8FF42A" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>IRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F96A761" w14:textId="1DB295B5" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="4F96A761" w14:textId="1DB295B5" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0162987F" wp14:editId="09B27156">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1701,111 +1706,111 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="298" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A00FF3" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="61A00FF3" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>SFI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="pct"/>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5490C3B4" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="5490C3B4" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="pct"/>
+            <w:tcW w:w="209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B0B5D8" w14:textId="24DEDFB1" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="50B0B5D8" w14:textId="24DEDFB1" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E80E873" wp14:editId="11989027">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1831,87 +1836,86 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="225" w:type="pct"/>
+            <w:tcW w:w="139" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="263CF710" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD403F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="263CF710" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
-[...30 lines deleted...]
-          <w:p w14:paraId="0BDEE141" w14:textId="4A17F669" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="0BDEE141" w14:textId="4A17F669" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="726252FA" wp14:editId="4BE92407">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1937,86 +1941,86 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="pct"/>
+            <w:tcW w:w="139" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0074362F" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD403F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0074362F" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
-[...29 lines deleted...]
-          <w:p w14:paraId="054F6C10" w14:textId="353B4403" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="7893213F" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="411625E6" wp14:editId="61F2A89C">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2042,88 +2046,190 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6F664C" w14:textId="1EA3878A" w:rsidR="00E16FD5" w:rsidRPr="00E16FD5" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E16FD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054F6C10" w14:textId="301B234E" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD403F">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C263E55" wp14:editId="0231F1F0">
+                  <wp:extent cx="114300" cy="104775"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1111977437" name="Picture 1111977437"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 14"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="114300" cy="104775"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F16420" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="52F16420" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>As</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="119AFB73" w14:textId="16E440F3" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="119AFB73" w14:textId="16E440F3" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09B8C3BF" wp14:editId="28CB3606">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2154,82 +2260,82 @@
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="224" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01AD1A83" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00530742">
+          <w:p w14:paraId="01AD1A83" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68DEBBC0" w14:textId="3D05B932" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="68DEBBC0" w14:textId="3D05B932" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="103A2C0A" wp14:editId="410A23A1">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2265,81 +2371,81 @@
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="225" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D59C61" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00530742" w:rsidP="00530742">
+          <w:p w14:paraId="43D59C61" w14:textId="77777777" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="224" w:type="pct"/>
+            <w:tcW w:w="225" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DD07BB" w14:textId="2189F08B" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00E172A4" w:rsidP="00530742">
+          <w:p w14:paraId="74DD07BB" w14:textId="2189F08B" w:rsidR="00E16FD5" w:rsidRPr="00CD403F" w:rsidRDefault="00E16FD5" w:rsidP="00530742">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22B83135" wp14:editId="33DF88A5">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2369,150 +2475,150 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2524" w:rsidRPr="00CD403F" w14:paraId="3CCC37DD" w14:textId="77777777" w:rsidTr="0016766F">
+      <w:tr w:rsidR="00AC2524" w:rsidRPr="00CD403F" w14:paraId="3CCC37DD" w14:textId="77777777" w:rsidTr="00E16FD5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="pct"/>
+            <w:tcW w:w="2003" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="387E9E4B" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00484B59">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ТИП/КЛАС ВС / FSTD използван за Оценка на компетентността:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2998" w:type="pct"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="2997" w:type="pct"/>
+            <w:gridSpan w:val="22"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C8B731E" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC2524" w:rsidRPr="00CD403F" w14:paraId="17FFCD7A" w14:textId="77777777" w:rsidTr="0016766F">
+      <w:tr w:rsidR="00AC2524" w:rsidRPr="00CD403F" w14:paraId="17FFCD7A" w14:textId="77777777" w:rsidTr="00E16FD5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="pct"/>
+            <w:tcW w:w="2003" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0187FDC5" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00484B59">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ако се кандидатства за Разширяване на правата на инструктор, моля пояснете тук:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2998" w:type="pct"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="2997" w:type="pct"/>
+            <w:gridSpan w:val="22"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591F11EE" w14:textId="77777777" w:rsidR="00AC2524" w:rsidRPr="00CD403F" w:rsidRDefault="00AC2524" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B7A837B" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="005048DD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2935,194 +3041,159 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5982" w:rsidRPr="00CD403F" w14:paraId="3EDF035C" w14:textId="77777777" w:rsidTr="007160EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C369DDC" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1652D3CC" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0293E88B" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F4CCF25" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Middle</w:t>
-[...29 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40B3B68E" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496F3695" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A8DD988" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C5982" w:rsidRPr="00CD403F" w14:paraId="2A9A00E9" w14:textId="77777777" w:rsidTr="007160EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -3150,87 +3221,51 @@
               </w:rPr>
               <w:t>Дата на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="24A8AC26" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1449" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E0E1F4" w14:textId="77777777" w:rsidR="005C5982" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="007160EF">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -4381,73 +4416,51 @@
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
                       <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
                       <v:handles>
                         <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="Arrow: Right 1" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:133.2pt;margin-top:1.8pt;width:20.95pt;height:7.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAax7MgYAIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJFuDOkXQosOA&#10;oi2aDj2rshQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqgauyn5z6eb&#10;L98480HYShiwquQH5fnl8vOni84t1ARqMJVCRiDWLzpX8joEt8gyL2vVCn8GTlkyasBWBDriJqtQ&#10;dITemmyS5/OsA6wcglTe0+11b+TLhK+1kuFea68CMyWn2kJaMa0vcc2WF2KxQeHqRg5liH+oohWN&#10;paQj1LUIgm2xeQfVNhLBgw5nEtoMtG6kSj1QN0X+ppt1LZxKvRA53o00+f8HK+92a/eAREPn/MLT&#10;Nnax19jGL9XH9omsw0iW2gcm6XIyn+fzGWeSTOfTeTGLXGanWIc+fFfQsrgpOTabOqwQoUs8id2t&#10;D33A0ZGiTzWkXTgYFcsw9lFp1lQxa4pO8lBXBtlO0I8VUiobit5Ui0r118Usz9MfpqrGiFRjAozI&#10;ujFmxB4AovTeY/e1Dv4xVCV1jcH53wrrg8eIlBlsGIPbxgJ+BGCoqyFz738kqacmsvQC1eEBGUKv&#10;be/kTUOM3wofHgSSmEn2NKDhnhZtoCs5DDvOasDfH91Hf9IYWTnraDhK7n9tBSrOzA9L6jsvptM4&#10;TekwnX2d0AFfW15eW+y2vQL6TQU9BU6mbfQP5rjVCO0zzfEqZiWTsJJyl1wGPB6uQj+09BJItVol&#10;N5ogJ8KtXTsZwSOrUUtP+2eBbpBdILnewXGQxOKN7nrfGGlhtQ2gmyTKE68D3zR9STjDSxHH+/U5&#10;eZ3es+UfAAAA//8DAFBLAwQUAAYACAAAACEAyId/kN4AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBCF7yb+h82YeLNLiyKlLI2xctPE1h48btkpENlZZJeW/nvHkx4n7+V73+TryXbihINv&#10;HSmYzyIQSJUzLdUK9h/lXQrCB01Gd45QwQU9rIvrq1xnxp1pi6ddqAVDyGdaQRNCn0npqwat9jPX&#10;I3F2dIPVgc+hlmbQZ4bbTi6iKJFWt8QLje7xucHqazdapswvofwct8f3/vF787p5We7L5k2p25vp&#10;aQUi4BT+yvCrz+pQsNPBjWS86BQskuSeqwriBATncZTGIA5cTB9AFrn8/0DxAwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABrHsyBgAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMiHf5DeAAAACAEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" adj="17759" fillcolor="#4472c4 [3204]" strokecolor="#09101d [484]" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Моля напишете тип/</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> ВС</w:t>
+              <w:t>Моля напишете тип/овете ВС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="162A850B" w14:textId="3C6D21E8" w:rsidR="008A5D49" w:rsidRPr="00CD403F" w:rsidRDefault="008A5D49" w:rsidP="00705BEA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="783EA9A5" w14:textId="77777777" w:rsidR="008A5D49" w:rsidRPr="00CD403F" w:rsidRDefault="008A5D49" w:rsidP="00705BEA">
             <w:pPr>
               <w:rPr>
@@ -6038,107 +6051,107 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>САМО ГД ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="00CD403F" w14:paraId="7F1D0410" w14:textId="77777777" w:rsidTr="00FC76F3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB81584" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="00CD403F" w:rsidRDefault="00C11185" w:rsidP="001740F9">
+          <w:p w14:paraId="0DB81584" w14:textId="696FF191" w:rsidR="00C219AA" w:rsidRPr="00CD403F" w:rsidRDefault="00C11185" w:rsidP="001740F9">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
             <w:r w:rsidR="00C219AA" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">урс за </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>инструктор</w:t>
             </w:r>
             <w:r w:rsidR="009E52B0" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C219AA" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(Свидетелство от </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD403F">
-[...5 lines deleted...]
-              <w:t>АТО</w:t>
+            <w:r w:rsidR="00CB3D8B">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ООО</w:t>
             </w:r>
             <w:r w:rsidR="00C219AA" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009E52B0" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D5747" w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(при първоначално издаване и разширяване на правата)</w:t>
             </w:r>
@@ -6341,51 +6354,51 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005106C2" w:rsidRPr="00CD403F" w14:paraId="497C80C6" w14:textId="77777777" w:rsidTr="00FC76F3">
+      <w:tr w:rsidR="005106C2" w:rsidRPr="00CD403F" w14:paraId="497C80C6" w14:textId="77777777" w:rsidTr="00342E22">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1731D440" w14:textId="77777777" w:rsidR="005106C2" w:rsidRPr="00CD403F" w:rsidRDefault="005106C2" w:rsidP="001740F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:smallCaps/>
@@ -6459,50 +6472,53 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BC1942C" w14:textId="77777777" w:rsidR="005106C2" w:rsidRPr="00CD403F" w:rsidRDefault="005C5982" w:rsidP="001740F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6568,51 +6584,51 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A6620" w:rsidRPr="00CD403F" w14:paraId="78CC0518" w14:textId="77777777" w:rsidTr="00FC76F3">
+      <w:tr w:rsidR="001A6620" w:rsidRPr="00CD403F" w14:paraId="78CC0518" w14:textId="77777777" w:rsidTr="00342E22">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B253F87" w14:textId="255CAC78" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="001A6620" w:rsidP="001740F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
@@ -6660,50 +6676,53 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>и първа страница, удостоверяваща притежателя</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F030A64" w14:textId="7A788D86" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="001A6620" w:rsidP="001740F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD403F">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6740,91 +6759,161 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B26AD4" w14:textId="77777777" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="001A6620" w:rsidP="001740F9">
+          <w:p w14:paraId="72B26AD4" w14:textId="1BE56616" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="006C237A" w:rsidP="001740F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5102"/>
                 <w:tab w:val="right" w:pos="10204"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00342E22">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Доказателства за проведени обучения/ справка от одобрена и/или декларирана организация за обучение/</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41B93250" w14:textId="77777777" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="001A6620" w:rsidP="005106C2">
+          <w:p w14:paraId="41B93250" w14:textId="5BBE7268" w:rsidR="001A6620" w:rsidRPr="00CD403F" w:rsidRDefault="006C237A" w:rsidP="005106C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CD403F">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3437E709" wp14:editId="5FA70348">
+                  <wp:extent cx="123825" cy="104775"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1458851784" name="Picture 1458851784"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 21"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="123825" cy="104775"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE4AC5" w:rsidRPr="003A50DF" w14:paraId="38A429BD" w14:textId="77777777" w:rsidTr="006C7232">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4864FD60" w14:textId="77777777" w:rsidR="00625264" w:rsidRPr="00CD403F" w:rsidRDefault="001473C6" w:rsidP="00625264">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -7122,159 +7211,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8446D2" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="003A50DF" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от </w:t>
-[...107 lines deleted...]
-              <w:t>-FCL, за което кандидатствам.</w:t>
+              <w:t>С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от подчаст-OPS/Reg. AirOPS /и Part-FCL/Reg. 1178/11/, изисквани за издаването на свидетелство по Part-FCL, за което кандидатствам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="003A50DF" w14:paraId="352E6711" w14:textId="77777777" w:rsidTr="00263D2F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6325AC11" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="003A50DF" w:rsidRDefault="00C219AA" w:rsidP="00C219AA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
@@ -7437,87 +7418,51 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Не притежавам друго свидетелство за правоспособност </w:t>
             </w:r>
             <w:r w:rsidR="00F05A3A" w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>издадено</w:t>
             </w:r>
             <w:r w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в съответствие с изискванията на </w:t>
-[...35 lines deleted...]
-              <w:t>-FCL /Регламент 1178/11/.</w:t>
+              <w:t xml:space="preserve"> в съответствие с изискванията на Part-FCL /Регламент 1178/11/ и не съм подавал заявление за издаване  на   свидетелство за правоспособност в съответствие с изискванията на Part-FCL /Регламент 1178/11/.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="003A50DF" w14:paraId="1A364ACC" w14:textId="77777777" w:rsidTr="00263D2F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224A91B7" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="003A50DF" w:rsidRDefault="00C219AA" w:rsidP="00C219AA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
@@ -7538,69 +7483,51 @@
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21C4E949" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="003A50DF" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Никога не съм притежавал свидетелство за правоспособност по </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">-FCL, издадено в друга държава-членка, което да е анулирано или временно </w:t>
+              <w:t xml:space="preserve">Никога не съм притежавал свидетелство за правоспособност по Part-FCL, издадено в друга държава-членка, което да е анулирано или временно </w:t>
             </w:r>
             <w:r w:rsidR="00273E48" w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>спирано</w:t>
             </w:r>
             <w:r w:rsidRPr="003A50DF">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, в която и да било друга държава-членка на ЕС.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="003A50DF" w14:paraId="252112D6" w14:textId="77777777" w:rsidTr="00593D86">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
@@ -8365,394 +8292,118 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F54CE34" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Указания:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43774C6D" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Забележка</w:t>
-[...231 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Забележка: Не е необходимо да разпечатвате указанията, описани по-долу, но сте длъжни да се запознаете с тях. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Note: It is not necessary to print the instructions below but you are obligated to familiarize with them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BBB987" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C95846" w14:textId="55A59630" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За действия – първоначално издаване и разширяване на права на инструктор, кандидатът за и притежател на квалификация за инструктор </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">съгласно изискванията на </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година, заявителят подава заявление образец АРР-0008 в ГД ГВА. ГД ГВА разглежда и оценява представеното заявление и приложените към него документи за съответствие с </w:t>
+        <w:t xml:space="preserve">съгласно изискванията на Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година, заявителят подава заявление образец АРР-0008 в ГД ГВА. ГД ГВА разглежда и оценява представеното заявление и приложените към него документи за съответствие с </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk102391464"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>приложимите изисквания описани в цитираните регламенти</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754C1BF1" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
@@ -8780,93 +8431,51 @@
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk102221753"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За първоначално придобиване </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на квалификация за инструктор </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk102391017"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">съгласно изискванията на </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+        <w:t>съгласно изискванията на Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk102390610"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, кандидатът за инструктор подава в ГД ГВА заявление образец АРР-0008, към което да прилага:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABA43DF" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="center" w:pos="5102"/>
           <w:tab w:val="right" w:pos="10204"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -9072,219 +8681,163 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на притежател на квалификация за </w:t>
       </w:r>
       <w:r w:rsidR="00984FD9" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>инструктор</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> съгласно изискванията на </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk102394659"/>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+      <w:r w:rsidRPr="003A50DF">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, кандидатът трябва да:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD602D3" w14:textId="41CBEB14" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">да притежава валидни права за </w:t>
       </w:r>
       <w:r w:rsidR="00984FD9" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">съответната категория инструктор, за която ще се </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> правата;</w:t>
+        <w:t>съответната категория инструктор, за която ще се разрширяват правата;</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937320B" w14:textId="54611874" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>подаде заявление образец АРР-000</w:t>
       </w:r>
       <w:r w:rsidR="00984FD9" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, към което да приложи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65879E38" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">копие от притежавано свидетелство за летателна правоспособност на пилот, издадено съгласно </w:t>
-[...6 lines deleted...]
-        <w:t>изискванията на Регламент 1178/2011 от ГД ГВА;</w:t>
+        <w:t>копие от притежавано свидетелство за летателна правоспособност на пилот, издадено съгласно изискванията на Регламент 1178/2011 от ГД ГВА;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECDBC76" w14:textId="77777777" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">копие от свидетелство за медицинска годност по PART-MED, само когато документът не е издаден от BG AME </w:t>
@@ -9403,107 +8956,65 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>копие от свидетелство за успешно завършен курс за категорията инструктор, за която се изисква</w:t>
       </w:r>
       <w:r w:rsidR="004A1ABC" w:rsidRPr="003A50DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A1ABC" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>такова</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> съгласно изискванията на </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> К на </w:t>
+        <w:t xml:space="preserve"> съгласно изискванията на Подчаст К на </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk102396384"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Регламент 1178/2011</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+        <w:t>, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:r w:rsidR="00AA1417" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430DF7E4" w14:textId="09EBB029" w:rsidR="0024224E" w:rsidRPr="003A50DF" w:rsidRDefault="004A1ABC" w:rsidP="0023202F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -9763,65 +9274,51 @@
         <w:t>квалифициран полетен инструктор;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E3B958" w14:textId="4FE26811" w:rsidR="003901AC" w:rsidRPr="00445495" w:rsidRDefault="00BA41B4" w:rsidP="00C93E4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>копие от документ от организацията за обучение, от които да е видно обема от летателните обучения и наблюденията на допускания на първи самостоятелни полети и първи самостоятелни маршрутни полети, дати, обучаеми, на които е извършвано обучението и допускането, имената на определения/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> от организацията за обучение </w:t>
+        <w:t xml:space="preserve">копие от документ от организацията за обучение, от които да е видно обема от летателните обучения и наблюденията на допускания на първи самостоятелни полети и първи самостоятелни маршрутни полети, дати, обучаеми, на които е извършвано обучението и допускането, имената на определения/ните от организацията за обучение </w:t>
       </w:r>
       <w:r w:rsidR="00644C41" w:rsidRPr="003A50DF">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00644C41" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>одобрена или декларирана</w:t>
       </w:r>
       <w:r w:rsidR="00644C41" w:rsidRPr="003A50DF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00644C41" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>полетен инструктор/полетни инструктори</w:t>
       </w:r>
@@ -9979,164 +9476,86 @@
     </w:p>
     <w:p w14:paraId="6C377657" w14:textId="26C3EABB" w:rsidR="008E3D9B" w:rsidRPr="003A50DF" w:rsidRDefault="008E3D9B" w:rsidP="00C93E4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4510DCFA" w14:textId="32FA42E1" w:rsidR="008E3D9B" w:rsidRPr="003A50DF" w:rsidRDefault="008E3D9B" w:rsidP="00C93E4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45E48655" w14:textId="6B02477D" w:rsidR="008E3D9B" w:rsidRPr="003A50DF" w:rsidRDefault="008E3D9B" w:rsidP="00C93E4E">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3136513F" w14:textId="1133E01C" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="00A722AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За потвърждаване </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на квалификация за </w:t>
       </w:r>
       <w:r w:rsidR="00A722AC" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>инструктор</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> съгласно изискванията на </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+        <w:t xml:space="preserve"> съгласно изискванията на Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, кандидатът трябва да</w:t>
       </w:r>
       <w:r w:rsidR="00A722AC" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Hlk102399996"/>
       <w:r w:rsidR="00A722AC" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>п</w:t>
@@ -10354,93 +9773,51 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701AF1E8" w14:textId="54403EBD" w:rsidR="00A722AC" w:rsidRPr="003A50DF" w:rsidRDefault="005C34FC" w:rsidP="005C34FC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">копие от свидетелство за успешно завършен опреснителен курс/семинар, в зависимост от изискванията за съответната категория инструктор описани в </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+        <w:t>копие от свидетелство за успешно завършен опреснителен курс/семинар, в зависимост от изискванията за съответната категория инструктор описани в Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:r w:rsidR="00980EF9" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00980EF9" w:rsidRPr="003A50DF">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00980EF9" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ако е приложимо</w:t>
       </w:r>
       <w:r w:rsidR="00980EF9" w:rsidRPr="003A50DF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CA0A61" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -10474,95 +9851,61 @@
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ако е приложимо</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003C7E4D" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
         <w:t>ценка</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> FCL.935</w:t>
+        <w:t xml:space="preserve"> на компетентността в съответствие с точка FCL.935</w:t>
       </w:r>
       <w:r w:rsidR="00DF24D8" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> трябва да е извършена в рамките на 12-те месеца, непосредствено предхождащи датата на изтичане срока на валидност на притежаваната категория инструктор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F5F717" w14:textId="078A2A61" w:rsidR="006E11D2" w:rsidRPr="00CD403F" w:rsidRDefault="006E11D2" w:rsidP="006E11D2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -10668,84 +10011,75 @@
           <w:iCs/>
         </w:rPr>
         <w:t>/SFI</w:t>
       </w:r>
       <w:r w:rsidR="00D83707" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/FI</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D83707" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>или всяко трето потвърждаване на валидността в случая на FI(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>или всяко трето потвърждаване на валидността в случая на FI(As)</w:t>
+      </w:r>
       <w:r w:rsidR="00D83707" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="bg-BG"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D83707" w:rsidRPr="003A50DF">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83707" w:rsidRPr="003A50DF">
+        <w:t xml:space="preserve">притежателите трябва да преминат оценка на компетентността в съответствие с точка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>притежателите трябва да преминат оценка на компетентността в съответствие с точка FCL.935.</w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FCL.935.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="5BD4BCE7" w14:textId="3DF7AB24" w:rsidR="003901AC" w:rsidRPr="003A50DF" w:rsidRDefault="003901AC" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D18949" w14:textId="77777777" w:rsidR="00D83707" w:rsidRPr="003A50DF" w:rsidRDefault="00D83707" w:rsidP="003901AC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -10772,91 +10106,55 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За подновяване </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на квалификация за</w:t>
       </w:r>
       <w:r w:rsidR="00CA4FAA" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> инструктор</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> съгласно изискванията на </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Hlk102399154"/>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
+      <w:r w:rsidRPr="003A50DF">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, кандидатът трябва да</w:t>
       </w:r>
       <w:r w:rsidR="00465EA2" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> п</w:t>
       </w:r>
       <w:r w:rsidR="00465EA2" w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>одаде заявление образец АРР-0005, към което да приложи:</w:t>
       </w:r>
     </w:p>
@@ -10953,173 +10251,97 @@
         <w:t>копие от притежаваната летателна книжка от последните записи за период от 12 месеца преди датата на подаване на заявлението и първа страница, удостоверяваща притежателя;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A052C88" w14:textId="317E1079" w:rsidR="00465EA2" w:rsidRPr="003A50DF" w:rsidRDefault="00465EA2" w:rsidP="00465EA2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">копие от свидетелство за успешно завършен опреснителен курс в зависимост от изискванията за съответната категория инструктор описани в </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година в рамките на 12-те месеца, непосредствено предхождащи датата на подаване на заявлението;</w:t>
+        <w:t>копие от свидетелство за успешно завършен опреснителен курс в зависимост от изискванията за съответната категория инструктор описани в Подчаст К на Регламент 1178/2011, Подчаст FE на Регламент (ЕС) 2018/395 на Комисията от 13 март 2018 година и  Подчаст FE на Регламент за Изпълнение (ЕС) 2018/1976 на Комисията от 14 декември 2018 година в рамките на 12-те месеца, непосредствено предхождащи датата на подаване на заявлението;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738A3140" w14:textId="71E51FFF" w:rsidR="00465EA2" w:rsidRPr="003A50DF" w:rsidRDefault="00465EA2" w:rsidP="00465EA2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>да е представена в ГД ГВА отчетна форма от проверяващия, извършил оценката на компетентността.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A50DF">
         <w:t>ценка</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> FCL.935</w:t>
+        <w:t xml:space="preserve"> на компетентността в съответствие с точка FCL.935</w:t>
       </w:r>
       <w:r w:rsidRPr="003A50DF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> трябва да е извършена в рамките на 12-те месеца, непосредствено предхождащи датата на подаване на заявлението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179047E8" w14:textId="22E43AB3" w:rsidR="00465EA2" w:rsidRPr="00CD403F" w:rsidRDefault="00465EA2" w:rsidP="00465EA2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -11213,378 +10435,351 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="253602E9" w14:textId="349963FE" w:rsidR="003901AC" w:rsidRPr="00D21A5C" w:rsidRDefault="003901AC" w:rsidP="00C93E4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003901AC" w:rsidRPr="00D21A5C" w:rsidSect="000F68C1">
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7EC0D8" w14:textId="77777777" w:rsidR="00CD7ADC" w:rsidRDefault="00CD7ADC">
+    <w:p w14:paraId="580A3678" w14:textId="77777777" w:rsidR="00036FBC" w:rsidRDefault="00036FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BC672C" w14:textId="77777777" w:rsidR="00CD7ADC" w:rsidRDefault="00CD7ADC">
+    <w:p w14:paraId="01210957" w14:textId="77777777" w:rsidR="00036FBC" w:rsidRDefault="00036FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="536537A8" w14:textId="77777777" w:rsidR="00A3251C" w:rsidRDefault="00A3251C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00127F44" w:rsidRPr="006C3A32" w14:paraId="7CB8B56D" w14:textId="77777777" w:rsidTr="006214F8">
+    <w:tr w:rsidR="00342E22" w:rsidRPr="006C3A32" w14:paraId="7CB8B56D" w14:textId="77777777" w:rsidTr="006214F8">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1B96E868" w14:textId="77777777" w:rsidR="00127F44" w:rsidRPr="00BC5C9B" w:rsidRDefault="00356F74" w:rsidP="006214F8">
+        <w:p w14:paraId="1B96E868" w14:textId="77777777" w:rsidR="00342E22" w:rsidRPr="00BC5C9B" w:rsidRDefault="00342E22" w:rsidP="00342E22">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>А</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>PP-000</w:t>
-[...7 lines deleted...]
-            <w:t>8</w:t>
+            <w:t>PP-0008</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="075EB022" w14:textId="135EAE42" w:rsidR="00127F44" w:rsidRPr="00BC5C9B" w:rsidRDefault="00127F44" w:rsidP="00C2711E">
+        <w:p w14:paraId="075EB022" w14:textId="13B673E4" w:rsidR="00342E22" w:rsidRPr="00BC5C9B" w:rsidRDefault="00342E22" w:rsidP="00342E22">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="00BC5C9B" w:rsidRPr="00BC5C9B">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5697AD5D" w14:textId="0FA7D0E7" w:rsidR="00127F44" w:rsidRPr="00BC5C9B" w:rsidRDefault="00BC5C9B" w:rsidP="006214F8">
+        <w:p w14:paraId="5697AD5D" w14:textId="54B6FC67" w:rsidR="00342E22" w:rsidRPr="00BC5C9B" w:rsidRDefault="00342E22" w:rsidP="00342E22">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BC5C9B">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>10</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00C2711E" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidR="00A3251C">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BC5C9B">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>12</w:t>
-[...7 lines deleted...]
-            <w:t>.202</w:t>
+            <w:t>.05.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
-            <w:rPr>
-[...6 lines deleted...]
-          <w:r w:rsidR="00127F44" w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00127F44" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>г.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="13E2BEA6" w14:textId="77777777" w:rsidR="00127F44" w:rsidRPr="001B53A7" w:rsidRDefault="00127F44" w:rsidP="006214F8">
+        <w:p w14:paraId="13E2BEA6" w14:textId="77777777" w:rsidR="00342E22" w:rsidRPr="001B53A7" w:rsidRDefault="00342E22" w:rsidP="00342E22">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>С</w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Стр. </w:t>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="009F6535" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:noProof/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
@@ -11595,82 +10790,82 @@
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="009F6535" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:noProof/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="55150F9B" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRDefault="00E57DE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E57DE4" w:rsidRPr="006C3A32" w14:paraId="72276C34" w14:textId="77777777" w:rsidTr="006214F8">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
@@ -11701,125 +10896,109 @@
             </w:rPr>
             <w:t>PP-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>000</w:t>
           </w:r>
           <w:r w:rsidR="002431D7" w:rsidRPr="001B53A7">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>8</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3A8711B2" w14:textId="61094CD6" w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B" w:rsidRDefault="00E57DE4" w:rsidP="00C2711E">
+        <w:p w14:paraId="3A8711B2" w14:textId="1EB4F850" w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B" w:rsidRDefault="00E57DE4" w:rsidP="00C2711E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="00BC5C9B" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidR="00342E22">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6ABEB0BA" w14:textId="119E7A01" w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B" w:rsidRDefault="00BC5C9B" w:rsidP="006214F8">
+        <w:p w14:paraId="6ABEB0BA" w14:textId="590CC428" w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B" w:rsidRDefault="00342E22" w:rsidP="006214F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BC5C9B">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>10</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00C2711E" w:rsidRPr="00BC5C9B">
+          <w:r w:rsidR="00A3251C">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidR="004E55DF" w:rsidRPr="00BC5C9B">
-[...7 lines deleted...]
-          <w:r w:rsidR="00C2711E" w:rsidRPr="00BC5C9B">
+          <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>.202</w:t>
-[...7 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>.05.2026</w:t>
           </w:r>
           <w:r w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00E57DE4" w:rsidRPr="00BC5C9B">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>г.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="308ED252" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRPr="001B53A7" w:rsidRDefault="00E57DE4" w:rsidP="006214F8">
@@ -11950,67 +11129,87 @@
           </w:r>
           <w:r w:rsidRPr="001B53A7">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D6EED9D" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRDefault="00E57DE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EF24F59" w14:textId="77777777" w:rsidR="00CD7ADC" w:rsidRDefault="00CD7ADC">
+    <w:p w14:paraId="5E15E16F" w14:textId="77777777" w:rsidR="00036FBC" w:rsidRDefault="00036FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04281041" w14:textId="77777777" w:rsidR="00CD7ADC" w:rsidRDefault="00CD7ADC">
+    <w:p w14:paraId="3EC020C9" w14:textId="77777777" w:rsidR="00036FBC" w:rsidRDefault="00036FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6617A780" w14:textId="77777777" w:rsidR="00A3251C" w:rsidRDefault="00A3251C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70BE0BC6" w14:textId="77777777" w:rsidR="00A3251C" w:rsidRDefault="00A3251C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2370"/>
       <w:gridCol w:w="7836"/>
     </w:tblGrid>
     <w:tr w:rsidR="00425F5B" w:rsidRPr="000966E7" w14:paraId="72880657" w14:textId="77777777" w:rsidTr="001512A8">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2362" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5EC6F732" w14:textId="014452AA" w:rsidR="00425F5B" w:rsidRPr="00214B86" w:rsidRDefault="00E172A4" w:rsidP="00593D86">
           <w:pPr>
@@ -12939,93 +12138,94 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="410784607">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="119300586">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1872914616">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="487326848">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1391686902">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2026708216">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167E44"/>
     <w:rsid w:val="00004558"/>
     <w:rsid w:val="00004AD3"/>
     <w:rsid w:val="00006D18"/>
     <w:rsid w:val="00013D1E"/>
     <w:rsid w:val="00016104"/>
+    <w:rsid w:val="0002357E"/>
     <w:rsid w:val="00031F00"/>
     <w:rsid w:val="000337E0"/>
     <w:rsid w:val="00034661"/>
     <w:rsid w:val="00035EA2"/>
     <w:rsid w:val="0003678D"/>
     <w:rsid w:val="00036A97"/>
+    <w:rsid w:val="00036FBC"/>
     <w:rsid w:val="0004704E"/>
     <w:rsid w:val="0006254E"/>
     <w:rsid w:val="00062917"/>
     <w:rsid w:val="00070646"/>
     <w:rsid w:val="00076DC1"/>
     <w:rsid w:val="00077E16"/>
     <w:rsid w:val="000806ED"/>
     <w:rsid w:val="00083506"/>
     <w:rsid w:val="00086AF3"/>
     <w:rsid w:val="000966E7"/>
     <w:rsid w:val="000A66D0"/>
     <w:rsid w:val="000B0D22"/>
     <w:rsid w:val="000B21A6"/>
     <w:rsid w:val="000B3BFD"/>
     <w:rsid w:val="000B3F03"/>
     <w:rsid w:val="000B4779"/>
     <w:rsid w:val="000B6829"/>
     <w:rsid w:val="000C1B1E"/>
     <w:rsid w:val="000C7741"/>
     <w:rsid w:val="000D2063"/>
     <w:rsid w:val="000D3865"/>
     <w:rsid w:val="000D5A06"/>
     <w:rsid w:val="000E0E38"/>
     <w:rsid w:val="000E3125"/>
     <w:rsid w:val="000E37B6"/>
@@ -13104,50 +12304,51 @@
     <w:rsid w:val="00294B5C"/>
     <w:rsid w:val="002979BE"/>
     <w:rsid w:val="002B58D3"/>
     <w:rsid w:val="002D062A"/>
     <w:rsid w:val="002D0C23"/>
     <w:rsid w:val="002D3F01"/>
     <w:rsid w:val="002D5814"/>
     <w:rsid w:val="002E0D17"/>
     <w:rsid w:val="002E3283"/>
     <w:rsid w:val="002E5CEB"/>
     <w:rsid w:val="002E6C0D"/>
     <w:rsid w:val="002F0318"/>
     <w:rsid w:val="002F0DE3"/>
     <w:rsid w:val="002F7839"/>
     <w:rsid w:val="00300275"/>
     <w:rsid w:val="00304D32"/>
     <w:rsid w:val="00307C2E"/>
     <w:rsid w:val="00310A0E"/>
     <w:rsid w:val="00316C00"/>
     <w:rsid w:val="00317CA9"/>
     <w:rsid w:val="0032335B"/>
     <w:rsid w:val="00324664"/>
     <w:rsid w:val="00330250"/>
     <w:rsid w:val="00331DDC"/>
     <w:rsid w:val="00340130"/>
+    <w:rsid w:val="00342E22"/>
     <w:rsid w:val="003430B5"/>
     <w:rsid w:val="00343C8C"/>
     <w:rsid w:val="003505DE"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="00356F74"/>
     <w:rsid w:val="00370526"/>
     <w:rsid w:val="00375CC9"/>
     <w:rsid w:val="00387A84"/>
     <w:rsid w:val="003901AC"/>
     <w:rsid w:val="00393B66"/>
     <w:rsid w:val="00397865"/>
     <w:rsid w:val="003A50DF"/>
     <w:rsid w:val="003A6184"/>
     <w:rsid w:val="003A6D90"/>
     <w:rsid w:val="003B613F"/>
     <w:rsid w:val="003C06B3"/>
     <w:rsid w:val="003C25BA"/>
     <w:rsid w:val="003C7E4D"/>
     <w:rsid w:val="003D0765"/>
     <w:rsid w:val="003D299C"/>
     <w:rsid w:val="003D6151"/>
     <w:rsid w:val="003E7806"/>
     <w:rsid w:val="003E7BE2"/>
     <w:rsid w:val="003F04F6"/>
@@ -13214,124 +12415,128 @@
     <w:rsid w:val="00566DEE"/>
     <w:rsid w:val="005763D7"/>
     <w:rsid w:val="005836C8"/>
     <w:rsid w:val="00592D9C"/>
     <w:rsid w:val="00593D86"/>
     <w:rsid w:val="005B382F"/>
     <w:rsid w:val="005C0237"/>
     <w:rsid w:val="005C34FC"/>
     <w:rsid w:val="005C3B45"/>
     <w:rsid w:val="005C5982"/>
     <w:rsid w:val="005E1F32"/>
     <w:rsid w:val="006018C7"/>
     <w:rsid w:val="00603AA5"/>
     <w:rsid w:val="00604636"/>
     <w:rsid w:val="00607561"/>
     <w:rsid w:val="0061667F"/>
     <w:rsid w:val="006175E4"/>
     <w:rsid w:val="0062081F"/>
     <w:rsid w:val="006214F8"/>
     <w:rsid w:val="00625264"/>
     <w:rsid w:val="00626A8E"/>
     <w:rsid w:val="00633D22"/>
     <w:rsid w:val="006354C3"/>
     <w:rsid w:val="00635A55"/>
     <w:rsid w:val="00636F72"/>
+    <w:rsid w:val="00637CBA"/>
     <w:rsid w:val="00644C41"/>
     <w:rsid w:val="00654389"/>
     <w:rsid w:val="0065541F"/>
     <w:rsid w:val="0066258E"/>
     <w:rsid w:val="006642E3"/>
     <w:rsid w:val="006721AE"/>
     <w:rsid w:val="00675E4B"/>
     <w:rsid w:val="006776F7"/>
     <w:rsid w:val="006840D6"/>
     <w:rsid w:val="00686218"/>
     <w:rsid w:val="0069126D"/>
     <w:rsid w:val="006919DC"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="00693B51"/>
     <w:rsid w:val="00695993"/>
     <w:rsid w:val="006975A2"/>
     <w:rsid w:val="006A2132"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A5F67"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006B1DBF"/>
     <w:rsid w:val="006B4FFF"/>
+    <w:rsid w:val="006C237A"/>
     <w:rsid w:val="006C5E32"/>
     <w:rsid w:val="006C6D23"/>
     <w:rsid w:val="006C7232"/>
     <w:rsid w:val="006D1858"/>
     <w:rsid w:val="006D4659"/>
     <w:rsid w:val="006D4B69"/>
     <w:rsid w:val="006D5747"/>
     <w:rsid w:val="006D6D7C"/>
     <w:rsid w:val="006E0648"/>
     <w:rsid w:val="006E11D2"/>
+    <w:rsid w:val="006E139D"/>
     <w:rsid w:val="006E24AB"/>
     <w:rsid w:val="006E4FD4"/>
     <w:rsid w:val="006E7D9F"/>
     <w:rsid w:val="006F1EFE"/>
     <w:rsid w:val="006F2E83"/>
     <w:rsid w:val="0070120E"/>
     <w:rsid w:val="00704A2F"/>
     <w:rsid w:val="00705BEA"/>
     <w:rsid w:val="00706ED7"/>
     <w:rsid w:val="00711B3B"/>
     <w:rsid w:val="007155DC"/>
     <w:rsid w:val="007160EF"/>
     <w:rsid w:val="0072025E"/>
     <w:rsid w:val="007269D1"/>
     <w:rsid w:val="00730246"/>
     <w:rsid w:val="007316BE"/>
     <w:rsid w:val="00735AA4"/>
     <w:rsid w:val="00742E93"/>
     <w:rsid w:val="00753150"/>
     <w:rsid w:val="00757907"/>
     <w:rsid w:val="00764168"/>
     <w:rsid w:val="0077773A"/>
     <w:rsid w:val="0079049C"/>
     <w:rsid w:val="00793987"/>
     <w:rsid w:val="00794E62"/>
     <w:rsid w:val="007A3D06"/>
     <w:rsid w:val="007C28CC"/>
     <w:rsid w:val="007D37F0"/>
     <w:rsid w:val="007D6042"/>
     <w:rsid w:val="007E2225"/>
     <w:rsid w:val="007E3C3D"/>
     <w:rsid w:val="007E7453"/>
     <w:rsid w:val="007F4407"/>
     <w:rsid w:val="007F66DB"/>
     <w:rsid w:val="00806CF8"/>
     <w:rsid w:val="0082744D"/>
     <w:rsid w:val="008310F4"/>
     <w:rsid w:val="00834EE0"/>
     <w:rsid w:val="00845113"/>
     <w:rsid w:val="00847907"/>
     <w:rsid w:val="00851E65"/>
     <w:rsid w:val="0086023D"/>
+    <w:rsid w:val="0086417A"/>
     <w:rsid w:val="00866BCF"/>
     <w:rsid w:val="00867AA0"/>
     <w:rsid w:val="008724C3"/>
     <w:rsid w:val="008759A2"/>
     <w:rsid w:val="008823DE"/>
     <w:rsid w:val="00882A13"/>
     <w:rsid w:val="008831CB"/>
     <w:rsid w:val="00883E9A"/>
     <w:rsid w:val="00893506"/>
     <w:rsid w:val="008A10AF"/>
     <w:rsid w:val="008A3910"/>
     <w:rsid w:val="008A5D49"/>
     <w:rsid w:val="008B2BB0"/>
     <w:rsid w:val="008B3F49"/>
     <w:rsid w:val="008B4C14"/>
     <w:rsid w:val="008C472D"/>
     <w:rsid w:val="008E3D9B"/>
     <w:rsid w:val="008E6F59"/>
     <w:rsid w:val="008F0A94"/>
     <w:rsid w:val="008F0ADC"/>
     <w:rsid w:val="008F15F7"/>
     <w:rsid w:val="008F1FBA"/>
     <w:rsid w:val="008F4295"/>
     <w:rsid w:val="008F546A"/>
     <w:rsid w:val="008F614D"/>
@@ -13357,214 +12562,220 @@
     <w:rsid w:val="009A633A"/>
     <w:rsid w:val="009B3765"/>
     <w:rsid w:val="009B7651"/>
     <w:rsid w:val="009C0016"/>
     <w:rsid w:val="009C5D5A"/>
     <w:rsid w:val="009D0C01"/>
     <w:rsid w:val="009D2F0D"/>
     <w:rsid w:val="009D6D1A"/>
     <w:rsid w:val="009D77EF"/>
     <w:rsid w:val="009D7F4A"/>
     <w:rsid w:val="009E08EE"/>
     <w:rsid w:val="009E2616"/>
     <w:rsid w:val="009E2A52"/>
     <w:rsid w:val="009E512A"/>
     <w:rsid w:val="009E52B0"/>
     <w:rsid w:val="009E5D2E"/>
     <w:rsid w:val="009E6F11"/>
     <w:rsid w:val="009F1209"/>
     <w:rsid w:val="009F2332"/>
     <w:rsid w:val="009F6535"/>
     <w:rsid w:val="00A12988"/>
     <w:rsid w:val="00A178D6"/>
     <w:rsid w:val="00A20961"/>
     <w:rsid w:val="00A22FF0"/>
     <w:rsid w:val="00A304E0"/>
+    <w:rsid w:val="00A3251C"/>
     <w:rsid w:val="00A41B25"/>
     <w:rsid w:val="00A47818"/>
     <w:rsid w:val="00A52934"/>
     <w:rsid w:val="00A55B4B"/>
     <w:rsid w:val="00A55D1C"/>
     <w:rsid w:val="00A61D47"/>
     <w:rsid w:val="00A632C6"/>
     <w:rsid w:val="00A663A3"/>
     <w:rsid w:val="00A67CDB"/>
     <w:rsid w:val="00A722AC"/>
     <w:rsid w:val="00A74CFB"/>
     <w:rsid w:val="00A75876"/>
     <w:rsid w:val="00A8047C"/>
     <w:rsid w:val="00A855EB"/>
     <w:rsid w:val="00A868F6"/>
     <w:rsid w:val="00A875F9"/>
     <w:rsid w:val="00A91D1E"/>
     <w:rsid w:val="00A922A3"/>
     <w:rsid w:val="00A96329"/>
     <w:rsid w:val="00A96980"/>
     <w:rsid w:val="00A97939"/>
     <w:rsid w:val="00AA1417"/>
     <w:rsid w:val="00AA61B4"/>
     <w:rsid w:val="00AA64C2"/>
     <w:rsid w:val="00AB14FB"/>
     <w:rsid w:val="00AB55CD"/>
     <w:rsid w:val="00AB5A2C"/>
     <w:rsid w:val="00AC1050"/>
     <w:rsid w:val="00AC1542"/>
     <w:rsid w:val="00AC1AFE"/>
     <w:rsid w:val="00AC2524"/>
     <w:rsid w:val="00AC47F1"/>
     <w:rsid w:val="00AC7A67"/>
     <w:rsid w:val="00AD1F7D"/>
     <w:rsid w:val="00AE00D5"/>
     <w:rsid w:val="00AE1F83"/>
     <w:rsid w:val="00AE4AC5"/>
     <w:rsid w:val="00AE5012"/>
     <w:rsid w:val="00B02313"/>
     <w:rsid w:val="00B051C5"/>
     <w:rsid w:val="00B127F9"/>
     <w:rsid w:val="00B137D2"/>
     <w:rsid w:val="00B155A1"/>
     <w:rsid w:val="00B166DF"/>
     <w:rsid w:val="00B20453"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B27B3E"/>
+    <w:rsid w:val="00B31953"/>
     <w:rsid w:val="00B3748F"/>
     <w:rsid w:val="00B507BF"/>
     <w:rsid w:val="00B53991"/>
     <w:rsid w:val="00B62E4F"/>
     <w:rsid w:val="00B64616"/>
     <w:rsid w:val="00B705EF"/>
     <w:rsid w:val="00B7172B"/>
     <w:rsid w:val="00B71FA4"/>
     <w:rsid w:val="00B7578C"/>
     <w:rsid w:val="00B866E1"/>
     <w:rsid w:val="00B90E7E"/>
     <w:rsid w:val="00B919D4"/>
     <w:rsid w:val="00B93CA5"/>
     <w:rsid w:val="00B97259"/>
+    <w:rsid w:val="00BA31E4"/>
     <w:rsid w:val="00BA41B4"/>
     <w:rsid w:val="00BA68FF"/>
     <w:rsid w:val="00BB7D63"/>
     <w:rsid w:val="00BC5C9B"/>
     <w:rsid w:val="00BC62AD"/>
     <w:rsid w:val="00BD45E0"/>
     <w:rsid w:val="00BE1469"/>
     <w:rsid w:val="00BE201D"/>
     <w:rsid w:val="00BE3239"/>
     <w:rsid w:val="00BE5D50"/>
     <w:rsid w:val="00BF23D4"/>
     <w:rsid w:val="00BF5464"/>
     <w:rsid w:val="00BF6FA9"/>
     <w:rsid w:val="00C009BD"/>
     <w:rsid w:val="00C07094"/>
     <w:rsid w:val="00C10012"/>
     <w:rsid w:val="00C11185"/>
     <w:rsid w:val="00C162D9"/>
     <w:rsid w:val="00C167CA"/>
     <w:rsid w:val="00C17190"/>
     <w:rsid w:val="00C219AA"/>
     <w:rsid w:val="00C2711E"/>
     <w:rsid w:val="00C27D50"/>
     <w:rsid w:val="00C32683"/>
     <w:rsid w:val="00C32B13"/>
     <w:rsid w:val="00C34EE6"/>
     <w:rsid w:val="00C41783"/>
     <w:rsid w:val="00C5693E"/>
     <w:rsid w:val="00C57EB5"/>
     <w:rsid w:val="00C61059"/>
     <w:rsid w:val="00C632B8"/>
     <w:rsid w:val="00C65AFE"/>
     <w:rsid w:val="00C707D8"/>
     <w:rsid w:val="00C71CA2"/>
     <w:rsid w:val="00C7265B"/>
     <w:rsid w:val="00C76509"/>
     <w:rsid w:val="00C82FCB"/>
     <w:rsid w:val="00C93E4E"/>
     <w:rsid w:val="00C940F0"/>
     <w:rsid w:val="00CA0A61"/>
     <w:rsid w:val="00CA4FAA"/>
     <w:rsid w:val="00CA6393"/>
     <w:rsid w:val="00CA6872"/>
+    <w:rsid w:val="00CB3D8B"/>
     <w:rsid w:val="00CB7339"/>
     <w:rsid w:val="00CC0034"/>
     <w:rsid w:val="00CC2B0D"/>
     <w:rsid w:val="00CC3E96"/>
     <w:rsid w:val="00CD11AA"/>
     <w:rsid w:val="00CD403F"/>
     <w:rsid w:val="00CD690B"/>
     <w:rsid w:val="00CD7ADC"/>
     <w:rsid w:val="00CE10B5"/>
     <w:rsid w:val="00CE4960"/>
     <w:rsid w:val="00CE765D"/>
     <w:rsid w:val="00CF05FB"/>
     <w:rsid w:val="00CF06AD"/>
     <w:rsid w:val="00CF40DC"/>
     <w:rsid w:val="00D025A8"/>
     <w:rsid w:val="00D02820"/>
     <w:rsid w:val="00D04DC8"/>
     <w:rsid w:val="00D10C45"/>
     <w:rsid w:val="00D15F13"/>
     <w:rsid w:val="00D21A5C"/>
     <w:rsid w:val="00D21B22"/>
     <w:rsid w:val="00D238DD"/>
     <w:rsid w:val="00D25B4C"/>
     <w:rsid w:val="00D273B3"/>
     <w:rsid w:val="00D324E3"/>
     <w:rsid w:val="00D3450D"/>
     <w:rsid w:val="00D3569D"/>
     <w:rsid w:val="00D361AB"/>
     <w:rsid w:val="00D40756"/>
     <w:rsid w:val="00D43BA2"/>
     <w:rsid w:val="00D43E5C"/>
     <w:rsid w:val="00D5036A"/>
     <w:rsid w:val="00D516F5"/>
     <w:rsid w:val="00D51E02"/>
     <w:rsid w:val="00D640BE"/>
+    <w:rsid w:val="00D644C0"/>
     <w:rsid w:val="00D65ED2"/>
     <w:rsid w:val="00D70759"/>
     <w:rsid w:val="00D83707"/>
     <w:rsid w:val="00DA36A9"/>
     <w:rsid w:val="00DB3F0B"/>
     <w:rsid w:val="00DB5494"/>
     <w:rsid w:val="00DC07E2"/>
     <w:rsid w:val="00DC1C04"/>
     <w:rsid w:val="00DC6965"/>
     <w:rsid w:val="00DC7BB6"/>
     <w:rsid w:val="00DD102A"/>
     <w:rsid w:val="00DD3A6A"/>
     <w:rsid w:val="00DD72BD"/>
     <w:rsid w:val="00DE2648"/>
     <w:rsid w:val="00DF24D8"/>
     <w:rsid w:val="00DF3D68"/>
     <w:rsid w:val="00DF4514"/>
     <w:rsid w:val="00DF4F6C"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00DF7E06"/>
     <w:rsid w:val="00E01EF3"/>
     <w:rsid w:val="00E03801"/>
     <w:rsid w:val="00E06F18"/>
     <w:rsid w:val="00E13435"/>
     <w:rsid w:val="00E14FAA"/>
+    <w:rsid w:val="00E16FD5"/>
     <w:rsid w:val="00E172A4"/>
     <w:rsid w:val="00E265FB"/>
     <w:rsid w:val="00E309E5"/>
     <w:rsid w:val="00E401E0"/>
     <w:rsid w:val="00E433C6"/>
     <w:rsid w:val="00E46418"/>
     <w:rsid w:val="00E51D53"/>
     <w:rsid w:val="00E57DE4"/>
     <w:rsid w:val="00E6446F"/>
     <w:rsid w:val="00E72150"/>
     <w:rsid w:val="00E7329F"/>
     <w:rsid w:val="00E74992"/>
     <w:rsid w:val="00E76495"/>
     <w:rsid w:val="00E80A74"/>
     <w:rsid w:val="00EA330B"/>
     <w:rsid w:val="00EA36DA"/>
     <w:rsid w:val="00EA66CB"/>
     <w:rsid w:val="00EA7A19"/>
     <w:rsid w:val="00EA7CC8"/>
     <w:rsid w:val="00EB4694"/>
     <w:rsid w:val="00EB6AD8"/>
     <w:rsid w:val="00EC5A42"/>
     <w:rsid w:val="00ED1D64"/>
     <w:rsid w:val="00ED633D"/>
     <w:rsid w:val="00EE2F42"/>
@@ -14122,54 +13333,54 @@
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003901AC"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -14445,82 +13656,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A924295-5470-45B4-955A-B27ADD866650}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2082</Words>
-  <Characters>11928</Characters>
+  <Words>2106</Words>
+  <Characters>12005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GDGVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13983</CharactersWithSpaces>
+  <CharactersWithSpaces>14083</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3145830</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.caa.bg/bg/category/747/8879</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>