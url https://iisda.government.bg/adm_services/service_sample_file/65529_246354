--- v0 (2026-04-16)
+++ v1 (2026-07-17)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BA17E8D" w14:textId="77777777" w:rsidR="00437897" w:rsidRPr="00BF71D9" w:rsidRDefault="00BF71D9" w:rsidP="00BF71D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk91010298"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk91007043"/>
       <w:r w:rsidRPr="00166DFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202020"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
@@ -159,141 +159,138 @@
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA78AF1" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00FE6364" w:rsidRDefault="00BF71D9" w:rsidP="005505C3">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488A187E" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00FE6364" w:rsidRDefault="00BF71D9" w:rsidP="005505C3">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74DA648D" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00FE6364" w:rsidRDefault="00BF71D9" w:rsidP="005505C3">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="795059B3" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00FE6364" w:rsidRDefault="00BF71D9" w:rsidP="005505C3">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6364">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Платена такса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1353" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A8E1833" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00FE6364" w:rsidRDefault="00BF71D9" w:rsidP="005505C3">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F510D78" w14:textId="77777777" w:rsidR="00BF71D9" w:rsidRPr="00D05ED7" w:rsidRDefault="00BF71D9" w:rsidP="00D05ED7">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
@@ -359,110 +356,112 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> НА КАНДИДАТ ЗА ПРОВЕРЯВАЩ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="427"/>
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="433"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="147"/>
         <w:gridCol w:w="850"/>
-        <w:gridCol w:w="705"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="324"/>
+        <w:gridCol w:w="526"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="281"/>
+        <w:gridCol w:w="422"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="703"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757907" w:rsidRPr="00A00E9B" w14:paraId="327DE1DB" w14:textId="77777777" w:rsidTr="00CE5A21">
+      <w:tr w:rsidR="00757907" w:rsidRPr="00A00E9B" w14:paraId="327DE1DB" w14:textId="77777777" w:rsidTr="007E311C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264B2B1B" w14:textId="77777777" w:rsidR="00D516F5" w:rsidRPr="0069126D" w:rsidRDefault="000B3BFD" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D516F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="pct"/>
+            <w:tcW w:w="974" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CC17105" w14:textId="77777777" w:rsidR="00D516F5" w:rsidRPr="00A00E9B" w:rsidRDefault="00D516F5" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>КАНДИДАТС</w:t>
             </w:r>
@@ -476,52 +475,52 @@
               </w:rPr>
               <w:t>Т</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00E9B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ВАМ ЗА</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3820" w:type="pct"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="3817" w:type="pct"/>
+            <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141987DD" w14:textId="77777777" w:rsidR="00D516F5" w:rsidRPr="006B1DBF" w:rsidRDefault="00D516F5" w:rsidP="002D51B0">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006712ED">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002D51B0" w:rsidRPr="002D51B0">
@@ -539,51 +538,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006712ED">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE5A21" w:rsidRPr="00A00E9B" w14:paraId="17D355B8" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2192"/>
               <w:gridCol w:w="499"/>
               <w:gridCol w:w="1697"/>
@@ -1031,57 +1030,57 @@
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65D78342" w14:textId="77777777" w:rsidR="00CE5A21" w:rsidRPr="00A00E9B" w:rsidRDefault="00CE5A21" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="2A41A43C" w14:textId="77777777" w:rsidTr="00BF71D9">
+      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="2A41A43C" w14:textId="77777777" w:rsidTr="007E311C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="218C260C" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>FE</w:t>
             </w:r>
@@ -1497,51 +1496,51 @@
           <w:p w14:paraId="43B36C82" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>SFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="pct"/>
+            <w:tcW w:w="345" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55568381" w14:textId="5A56773B" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
@@ -1575,80 +1574,81 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcW w:w="553" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72FFC241" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>FIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="pct"/>
+            <w:tcW w:w="346" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58CC2203" w14:textId="426CD2E3" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
@@ -1681,90 +1681,90 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4409" w:rsidRPr="00A00E9B" w14:paraId="7D0E6E1C" w14:textId="77777777" w:rsidTr="00BF71D9">
+      <w:tr w:rsidR="007E311C" w:rsidRPr="00A00E9B" w14:paraId="7D0E6E1C" w14:textId="77777777" w:rsidTr="007E311C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33464ECA" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="33464ECA" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B496FAE" w14:textId="196BD038" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="2B496FAE" w14:textId="196BD038" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3341330E" wp14:editId="4B5F1314">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1795,79 +1795,79 @@
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4E26F3" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="3B4E26F3" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40390FB8" w14:textId="2D6AA331" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="40390FB8" w14:textId="2D6AA331" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6750707B" wp14:editId="6EE04958">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1898,79 +1898,79 @@
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681CDEB5" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="681CDEB5" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>PL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3698AFEE" w14:textId="7B54275D" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="3698AFEE" w14:textId="7B54275D" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F81B11" wp14:editId="1AA3071A">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
@@ -2001,79 +2001,79 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA1FFB3" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="1AA1FFB3" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>As</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53DB3F62" w14:textId="489090A7" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="53DB3F62" w14:textId="489090A7" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="303322BC" wp14:editId="18A33763">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2103,79 +2103,79 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1B65C6" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="1D1B65C6" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="417" w:type="pct"/>
+            <w:tcW w:w="345" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1C283C" w14:textId="3B2B3B18" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="3F1C283C" w14:textId="3B2B3B18" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34C84BAE" wp14:editId="02CE309A">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Picture 15"/>
@@ -2205,83 +2205,188 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcW w:w="138" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36404E54" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="000F4409" w:rsidP="004C0D0F">
+          <w:p w14:paraId="51A3CB06" w14:textId="77777777" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="pct"/>
+            <w:tcW w:w="207" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C09BFC2" w14:textId="7FCC9631" w:rsidR="000F4409" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="004C0D0F">
+          <w:p w14:paraId="35F99F17" w14:textId="598FAF42" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF71D9">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:noProof/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78435BC1" wp14:editId="4B23E0B7">
+                  <wp:extent cx="114300" cy="104775"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="897445635" name="Picture 897445635"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 16"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="114300" cy="104775"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="207" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36404E54" w14:textId="7750B472" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C09BFC2" w14:textId="7FCC9631" w:rsidR="007E311C" w:rsidRPr="00BF71D9" w:rsidRDefault="007E311C" w:rsidP="004C0D0F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="030C33B2" wp14:editId="79A6670F">
                   <wp:extent cx="114300" cy="104775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
@@ -2310,58 +2415,58 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="114300" cy="104775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="6CB6B363" w14:textId="77777777" w:rsidTr="00484B59">
+      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="6CB6B363" w14:textId="77777777" w:rsidTr="007E311C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1828" w:type="pct"/>
+            <w:tcW w:w="1831" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA312F2" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="00181372" w:rsidRDefault="00340130" w:rsidP="00484B59">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181372">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -2397,113 +2502,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>използван за Оценка на компетентността</w:t>
             </w:r>
             <w:r w:rsidR="00D27A70" w:rsidRPr="00181372">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3169" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641AA19B" w14:textId="77777777" w:rsidR="000F4409" w:rsidRPr="006712ED" w:rsidRDefault="000F4409" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="64B3CDE0" w14:textId="77777777" w:rsidTr="00484B59">
+      <w:tr w:rsidR="0014150E" w:rsidRPr="00A00E9B" w14:paraId="64B3CDE0" w14:textId="77777777" w:rsidTr="007E311C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1828" w:type="pct"/>
+            <w:tcW w:w="1831" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="380CD560" w14:textId="77777777" w:rsidR="0014150E" w:rsidRPr="00181372" w:rsidRDefault="0014150E" w:rsidP="00484B59">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181372">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ако се кандидатства за Разширяване на правата на проверяващ, моля пояснете тук:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3169" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F6299D1" w14:textId="77777777" w:rsidR="0014150E" w:rsidRPr="006712ED" w:rsidRDefault="0014150E" w:rsidP="00593D86">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60EDFA3E" w14:textId="77777777" w:rsidR="00437897" w:rsidRPr="006712ED" w:rsidRDefault="00437897" w:rsidP="005048DD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2709,129 +2812,124 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
             <w:gridSpan w:val="23"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE2AF07" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5561764F" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17049B94" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D13F4E" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44765233" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A3C5795" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="175BD081" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -2840,143 +2938,140 @@
           </w:tcPr>
           <w:p w14:paraId="268EBC7C" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Име</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE1AE99" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F3FD5A" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Презиме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="134B0A0A" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40CCD8C8" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA53E83" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="6C64509F" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -2986,51 +3081,50 @@
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1854" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0795C7A4" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18189E58" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3044,99 +3138,97 @@
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Middle name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488165EF" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27306721" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F126A6" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="6C83E125" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -3144,125 +3236,103 @@
           </w:tcPr>
           <w:p w14:paraId="5F75C4F1" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44114205" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="004B1E87" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1E87">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(dd/mm/</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1449" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="651E85F1" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Място на раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F055D5E" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BDBD1C9" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
@@ -3281,313 +3351,301 @@
               <w:t>Държава на</w:t>
             </w:r>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>раждане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1227" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0C08C6" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47B97E67" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3233139B" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="6796B2CB" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A613F5B" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="001E323A" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЕГН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC843BA" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60DAFCDA" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C231F92" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A7EFED9" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7503D0BA" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E6B6030" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6855EB93" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="433B53F3" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56105A2E" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C608CCC" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F065224" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="001E323A" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
@@ -3614,51 +3672,50 @@
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>за чужди граждани</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2089F55D" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="6A7BEEE1" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -3667,97 +3724,95 @@
           <w:p w14:paraId="1B5616ED" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Постоянен адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4517" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50BA3B44" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13809040" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462A93FB" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="7909B681" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -3808,96 +3863,94 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>различен от постоянния</w:t>
             </w:r>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4517" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="145D5EFD" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D11BF57" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>п.к.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CE645A0" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="7DEAD85A" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -3951,51 +4004,50 @@
               <w:t>за лица с българско гражданство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> или с документ за пребиваване</w:t>
             </w:r>
             <w:r w:rsidRPr="006E697D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6197" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D082E73" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0038150F" w:rsidRPr="007E155D" w14:paraId="1871785F" w14:textId="77777777" w:rsidTr="00BF71D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
@@ -4003,144 +4055,141 @@
           </w:tcPr>
           <w:p w14:paraId="357AE816" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47266357" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26BDE829" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Факс номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E80216B" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748EEC5F" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E155D">
               <w:rPr>
                 <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Електронна поща</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A0EE4EF" w14:textId="77777777" w:rsidR="0038150F" w:rsidRPr="007E155D" w:rsidRDefault="0038150F" w:rsidP="00076D89">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54239C4B" w14:textId="77777777" w:rsidR="007D37F0" w:rsidRPr="00C219AA" w:rsidRDefault="007D37F0" w:rsidP="00753150">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="bg-BG"/>
@@ -4231,131 +4280,81 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Данни</w:t>
             </w:r>
             <w:r w:rsidR="00C219AA" w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>приложени</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">приложени към </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              </w:rPr>
+              <w:t xml:space="preserve">част і на </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>към</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">заявлението </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C6C727E" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="00BF71D9" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
@@ -4424,54 +4423,53 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:bCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>САМО ГД ГВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="00BF71D9" w14:paraId="3DAC46E6" w14:textId="77777777" w:rsidTr="00FF182F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E97652" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="00BF71D9" w:rsidRDefault="005C742B" w:rsidP="00F65DEE">
+          <w:p w14:paraId="30E97652" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="00BF71D9" w:rsidRDefault="005C742B" w:rsidP="005C742B">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ за преминат </w:t>
             </w:r>
             <w:r w:rsidR="00C219AA" w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Стандартизационен курс за проверяващ </w:t>
             </w:r>
             <w:r w:rsidR="00295ECC" w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
@@ -4675,126 +4673,83 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001903DE" w:rsidRPr="00BF71D9" w14:paraId="53402562" w14:textId="77777777" w:rsidTr="00F57892">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1528AF70" w14:textId="4D7A9102" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="00136C17" w:rsidP="00F65DEE">
+          <w:p w14:paraId="1528AF70" w14:textId="77777777" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="001903DE" w:rsidP="00295ECC">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="_Hlk102219601"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00326EC8">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">Свидетелство за медицинска годност по </w:t>
-[...7 lines deleted...]
-              <w:t>PART-MED *(</w:t>
+              <w:t>СВИДЕТЕЛСТВО ЗА МЕДИЦИНСКА ГОДНОСТ ПО PART-MED *(АКО Е ПРИЛОЖИМО)  – КОПИЕ (САМО КОГАТО ДОКУМЕНТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>ЪТ</w:t>
             </w:r>
             <w:r w:rsidRPr="00326EC8">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>ако е приложимо</w:t>
-[...41 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+              <w:t xml:space="preserve"> НЕ Е ИЗДАДЕН ОТ BG AME)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54DF12E9" w14:textId="0979C52D" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="00593D86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
@@ -4872,129 +4827,92 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001903DE" w:rsidRPr="00BF71D9" w14:paraId="14CD2B13" w14:textId="77777777" w:rsidTr="00221F56">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE7018F" w14:textId="1D86CFD5" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="001903DE" w:rsidP="00F65DEE">
+          <w:p w14:paraId="5EE7018F" w14:textId="77777777" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="001903DE" w:rsidP="00DA24B6">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ле</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>тателна</w:t>
-[...23 lines deleted...]
-                <w:szCs w:val="12"/>
+              <w:t>тателна  книжка (копие  от  последните   записи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F929DD">
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF71D9">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F929DD">
               <w:rPr>
                 <w:smallCaps/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>и първа страница, удостоверяваща притежателя</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F33A66F" w14:textId="6CEA880B" w:rsidR="001903DE" w:rsidRPr="00BF71D9" w:rsidRDefault="00B96559" w:rsidP="00DA24B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
@@ -5225,51 +5143,51 @@
               </w:rPr>
               <w:t>AMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DD9FBB" w14:textId="433A30EF" w:rsidR="00DA24B6" w:rsidRPr="00BF71D9" w:rsidRDefault="00DA24B6" w:rsidP="00DA24B6">
+          <w:p w14:paraId="20DD9FBB" w14:textId="77777777" w:rsidR="00DA24B6" w:rsidRPr="00BF71D9" w:rsidRDefault="00DA24B6" w:rsidP="00DA24B6">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
@@ -5366,86 +5284,52 @@
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">В случай на ползване на портала на </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">ГД ГВА – </w:t>
             </w:r>
             <w:r w:rsidR="00D05ED7" w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">виж указанията за подаване на заявление през  портала на </w:t>
-[...34 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>виж указанията за подаване на заявление през  портала на гд гва</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71459BF4" w14:textId="77777777" w:rsidR="00DA24B6" w:rsidRPr="00BF71D9" w:rsidRDefault="00DA24B6" w:rsidP="00DA24B6">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF71D9">
               <w:rPr>
                 <w:b/>
@@ -5710,116 +5594,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EE1612" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="007478DD" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от </w:t>
-[...17 lines deleted...]
-              <w:t>-</w:t>
+              <w:t>С настоящата декларирам, че съм  запознат/ и съм способен да демонстрирам  познания по/ със съответните части от подчаст-</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OPS</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reg</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AirOPS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">и </w:t>
             </w:r>
@@ -6075,51 +5939,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DEC9A1" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="007478DD" w:rsidRDefault="00C219AA" w:rsidP="00C219AA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk336591524"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk336591524"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9785" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44EA2D55" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="007478DD" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -6741,51 +6605,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>членка</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> на ЕС</w:t>
             </w:r>
             <w:r w:rsidRPr="007478DD">
               <w:rPr>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="00C219AA" w:rsidRPr="007478DD" w14:paraId="091F3265" w14:textId="77777777" w:rsidTr="00813E96">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7C55B3" w14:textId="77777777" w:rsidR="00C219AA" w:rsidRPr="007478DD" w:rsidRDefault="00C219AA" w:rsidP="00593D86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -7483,2327 +7347,284 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> в ГД ГВА.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1983827E" w14:textId="77777777" w:rsidR="000C1B1E" w:rsidRPr="006712ED" w:rsidRDefault="000C1B1E" w:rsidP="00EF5697">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6531DD2F" w14:textId="620E4DB6" w:rsidR="007E7ECA" w:rsidRDefault="007E7ECA" w:rsidP="00D25B4C">
+    <w:p w14:paraId="6531DD2F" w14:textId="77777777" w:rsidR="007E7ECA" w:rsidRPr="006712ED" w:rsidRDefault="007E7ECA" w:rsidP="00D25B4C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-[...2026 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44FF43DE" w14:textId="77777777" w:rsidR="00FD2D9B" w:rsidRPr="00FD2D9B" w:rsidRDefault="00FD2D9B" w:rsidP="00C93E4E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD2D9B" w:rsidRPr="00FD2D9B" w:rsidSect="00B051C5">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="283" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A2B5D29" w14:textId="77777777" w:rsidR="000951C0" w:rsidRDefault="000951C0">
+    <w:p w14:paraId="51FEBD4C" w14:textId="77777777" w:rsidR="00AD0333" w:rsidRDefault="00AD0333">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D7D2BE" w14:textId="77777777" w:rsidR="000951C0" w:rsidRDefault="000951C0">
+    <w:p w14:paraId="04937847" w14:textId="77777777" w:rsidR="00AD0333" w:rsidRDefault="00AD0333">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B26869" w14:textId="77777777" w:rsidR="001B2551" w:rsidRDefault="001B2551">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
     <w:tr w:rsidR="00127F44" w:rsidRPr="006C3A32" w14:paraId="307B0A60" w14:textId="77777777" w:rsidTr="006214F8">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="703D33CC" w14:textId="77777777" w:rsidR="00127F44" w:rsidRPr="00BF6616" w:rsidRDefault="00356F74" w:rsidP="006214F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>А</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>PP-0004</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="76F90FDE" w14:textId="1A89AB6A" w:rsidR="00127F44" w:rsidRPr="00126262" w:rsidRDefault="00127F44" w:rsidP="0073029A">
+        <w:p w14:paraId="76F90FDE" w14:textId="77777777" w:rsidR="00127F44" w:rsidRPr="00126262" w:rsidRDefault="00127F44" w:rsidP="0073029A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="000D5729">
+          <w:r w:rsidR="0073029A" w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4BE2B41B" w14:textId="4DEBF8AD" w:rsidR="00127F44" w:rsidRDefault="000D5729" w:rsidP="0064792F">
+        <w:p w14:paraId="4BE2B41B" w14:textId="77777777" w:rsidR="00127F44" w:rsidRDefault="0073029A" w:rsidP="0064792F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
+              <w:highlight w:val="green"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>15.08.2022 г.</w:t>
+            <w:t>02.03.2020г</w:t>
+          </w:r>
+          <w:r w:rsidR="00127F44" w:rsidRPr="00126262">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+              <w:highlight w:val="green"/>
+              <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="53243E68" w14:textId="77777777" w:rsidR="00127F44" w:rsidRPr="00126262" w:rsidRDefault="00127F44" w:rsidP="006214F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>С</w:t>
           </w:r>
           <w:r w:rsidR="00184F97" w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
@@ -9910,209 +7731,189 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7B49E29B" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRDefault="00E57DE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1986"/>
       <w:gridCol w:w="3116"/>
       <w:gridCol w:w="3121"/>
       <w:gridCol w:w="1983"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E57DE4" w:rsidRPr="006C3A32" w14:paraId="18BB4654" w14:textId="77777777" w:rsidTr="006214F8">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="170"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3D35913B" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRPr="00BF6616" w:rsidRDefault="00E57DE4" w:rsidP="006214F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>А</w:t>
           </w:r>
           <w:r w:rsidR="00356F74">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>PP-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>000</w:t>
           </w:r>
           <w:r w:rsidR="00356F74">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3116" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4B116B4F" w14:textId="726519C9" w:rsidR="00E57DE4" w:rsidRDefault="00E57DE4" w:rsidP="0073029A">
+        <w:p w14:paraId="4B116B4F" w14:textId="1ED66650" w:rsidR="00E57DE4" w:rsidRPr="004A2FA4" w:rsidRDefault="00E57DE4" w:rsidP="0073029A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>Издание 0</w:t>
           </w:r>
-          <w:r w:rsidR="000D5729">
+          <w:r w:rsidR="004A2FA4">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
-              <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3121" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="764E9E99" w14:textId="6271ED01" w:rsidR="00E57DE4" w:rsidRDefault="000D5729" w:rsidP="00126E49">
+        <w:p w14:paraId="764E9E99" w14:textId="0ECE3891" w:rsidR="00E57DE4" w:rsidRDefault="004A2FA4" w:rsidP="00126E49">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
-              <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
-[...14 lines deleted...]
-              <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>18.05.2026</w:t>
           </w:r>
           <w:r w:rsidR="00E57DE4" w:rsidRPr="001B2551">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00E57DE4" w:rsidRPr="001B2551">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>г.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1983" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="412738CF" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRPr="00126262" w:rsidRDefault="00E57DE4" w:rsidP="006214F8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:t>С</w:t>
           </w:r>
           <w:r w:rsidR="00184F97" w:rsidRPr="00126262">
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
@@ -10219,112 +8020,111 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00126262">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6385B1EC" w14:textId="77777777" w:rsidR="00E57DE4" w:rsidRDefault="00E57DE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D935B3" w14:textId="77777777" w:rsidR="000951C0" w:rsidRDefault="000951C0">
+    <w:p w14:paraId="59841BAA" w14:textId="77777777" w:rsidR="00AD0333" w:rsidRDefault="00AD0333">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A20E8EA" w14:textId="77777777" w:rsidR="000951C0" w:rsidRDefault="000951C0">
+    <w:p w14:paraId="21996743" w14:textId="77777777" w:rsidR="00AD0333" w:rsidRDefault="00AD0333">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FCB54AF" w14:textId="77777777" w:rsidR="001B2551" w:rsidRDefault="001B2551">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46FCF5D5" w14:textId="77777777" w:rsidR="001B2551" w:rsidRDefault="001B2551">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2370"/>
       <w:gridCol w:w="7836"/>
     </w:tblGrid>
     <w:tr w:rsidR="00425F5B" w:rsidRPr="000966E7" w14:paraId="0FD75613" w14:textId="77777777" w:rsidTr="001512A8">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2362" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="50180805" w14:textId="213C3923" w:rsidR="00425F5B" w:rsidRPr="00214B86" w:rsidRDefault="00B96559" w:rsidP="00593D86">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00214B86">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42BCE323" wp14:editId="5B1A7660">
                 <wp:extent cx="1428750" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="22" name="Picture 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 22"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -10345,51 +8145,50 @@
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1428750" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7810" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="44F89776" w14:textId="77777777" w:rsidR="00425F5B" w:rsidRPr="001512A8" w:rsidRDefault="00425F5B" w:rsidP="001512A8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB5242">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="bg-BG"/>
             </w:rPr>
             <w:t>ЗАЯВЛЕНИЕ</w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -10447,51 +8246,51 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="bg-BG"/>
             </w:rPr>
             <w:t xml:space="preserve"> ЗА ПРОВЕРЯВАЩ</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="530DBFF6" w14:textId="77777777" w:rsidR="00425F5B" w:rsidRPr="00425F5B" w:rsidRDefault="00425F5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="8EFD3B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FE45653"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -10500,163 +8299,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175A0C37"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="184C4464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FA43E98"/>
     <w:lvl w:ilvl="0" w:tplc="A23A0410">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -10740,647 +8426,285 @@
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...344 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="805778212">
+  <w:num w:numId="1" w16cid:durableId="10764855">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1642808534">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="193351050">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00167E44"/>
     <w:rsid w:val="00004558"/>
     <w:rsid w:val="00004AD3"/>
     <w:rsid w:val="0001137B"/>
-    <w:rsid w:val="00011998"/>
     <w:rsid w:val="00013D1E"/>
     <w:rsid w:val="00031F00"/>
     <w:rsid w:val="000337E0"/>
     <w:rsid w:val="0003678D"/>
-    <w:rsid w:val="0004266D"/>
     <w:rsid w:val="0004704E"/>
     <w:rsid w:val="0006254E"/>
     <w:rsid w:val="00062917"/>
     <w:rsid w:val="00070646"/>
     <w:rsid w:val="0007112B"/>
     <w:rsid w:val="000734FC"/>
     <w:rsid w:val="0007595C"/>
     <w:rsid w:val="00076D89"/>
     <w:rsid w:val="00076DC1"/>
     <w:rsid w:val="00077E16"/>
     <w:rsid w:val="000806ED"/>
     <w:rsid w:val="00083506"/>
     <w:rsid w:val="00086AF3"/>
     <w:rsid w:val="000870A8"/>
-    <w:rsid w:val="000951C0"/>
     <w:rsid w:val="000966E7"/>
     <w:rsid w:val="000A66D0"/>
-    <w:rsid w:val="000A688B"/>
     <w:rsid w:val="000B0D22"/>
+    <w:rsid w:val="000B1283"/>
     <w:rsid w:val="000B21A6"/>
     <w:rsid w:val="000B3BFD"/>
     <w:rsid w:val="000B3F03"/>
     <w:rsid w:val="000B4779"/>
     <w:rsid w:val="000B6829"/>
     <w:rsid w:val="000C0EFA"/>
     <w:rsid w:val="000C1B1E"/>
     <w:rsid w:val="000D2063"/>
     <w:rsid w:val="000D3865"/>
-    <w:rsid w:val="000D5729"/>
     <w:rsid w:val="000D5A06"/>
     <w:rsid w:val="000E0E38"/>
     <w:rsid w:val="000E3125"/>
     <w:rsid w:val="000E3BD7"/>
     <w:rsid w:val="000E3F40"/>
     <w:rsid w:val="000E4148"/>
     <w:rsid w:val="000E7473"/>
     <w:rsid w:val="000E7731"/>
     <w:rsid w:val="000F4409"/>
     <w:rsid w:val="001002D7"/>
     <w:rsid w:val="00105CB1"/>
     <w:rsid w:val="00106095"/>
     <w:rsid w:val="00114A36"/>
-    <w:rsid w:val="00117B3F"/>
-    <w:rsid w:val="00120A39"/>
     <w:rsid w:val="00125101"/>
     <w:rsid w:val="00126262"/>
     <w:rsid w:val="00126E49"/>
     <w:rsid w:val="00127F44"/>
     <w:rsid w:val="00134FD2"/>
-    <w:rsid w:val="00136C17"/>
     <w:rsid w:val="0014150E"/>
     <w:rsid w:val="001415A6"/>
     <w:rsid w:val="00146493"/>
     <w:rsid w:val="001512A8"/>
     <w:rsid w:val="001556A4"/>
     <w:rsid w:val="00157B56"/>
     <w:rsid w:val="00163A34"/>
     <w:rsid w:val="00167E44"/>
     <w:rsid w:val="0017270B"/>
     <w:rsid w:val="00175F65"/>
     <w:rsid w:val="00181372"/>
     <w:rsid w:val="00182A9F"/>
     <w:rsid w:val="00182F02"/>
     <w:rsid w:val="00184F97"/>
     <w:rsid w:val="00185341"/>
     <w:rsid w:val="001903DE"/>
     <w:rsid w:val="00191570"/>
     <w:rsid w:val="001B1D15"/>
     <w:rsid w:val="001B2551"/>
     <w:rsid w:val="001B4EB9"/>
     <w:rsid w:val="001B7F9A"/>
     <w:rsid w:val="001C52AD"/>
     <w:rsid w:val="001E28C4"/>
     <w:rsid w:val="001E4EB5"/>
     <w:rsid w:val="001E5798"/>
     <w:rsid w:val="001F52BE"/>
     <w:rsid w:val="001F5E83"/>
     <w:rsid w:val="001F5EF7"/>
     <w:rsid w:val="00200454"/>
     <w:rsid w:val="00203D0E"/>
     <w:rsid w:val="00206988"/>
     <w:rsid w:val="002179A8"/>
     <w:rsid w:val="00221F56"/>
     <w:rsid w:val="0022702D"/>
     <w:rsid w:val="002270F8"/>
     <w:rsid w:val="00230DD9"/>
     <w:rsid w:val="002321F4"/>
     <w:rsid w:val="00236E8C"/>
     <w:rsid w:val="002377F0"/>
     <w:rsid w:val="00242CB6"/>
     <w:rsid w:val="002512CB"/>
     <w:rsid w:val="00253C8E"/>
     <w:rsid w:val="00254EEF"/>
     <w:rsid w:val="002625A8"/>
     <w:rsid w:val="002725C6"/>
     <w:rsid w:val="00273E48"/>
     <w:rsid w:val="00274070"/>
-    <w:rsid w:val="00275718"/>
     <w:rsid w:val="00276AC2"/>
     <w:rsid w:val="0027758E"/>
     <w:rsid w:val="00295ECC"/>
     <w:rsid w:val="002A1FF0"/>
     <w:rsid w:val="002B58D3"/>
     <w:rsid w:val="002D062A"/>
     <w:rsid w:val="002D3F01"/>
     <w:rsid w:val="002D51B0"/>
     <w:rsid w:val="002D5814"/>
     <w:rsid w:val="002E0D17"/>
     <w:rsid w:val="002E3283"/>
     <w:rsid w:val="002E6C0D"/>
     <w:rsid w:val="002F0318"/>
     <w:rsid w:val="002F0DE3"/>
     <w:rsid w:val="002F30F6"/>
     <w:rsid w:val="00300275"/>
     <w:rsid w:val="00304D32"/>
     <w:rsid w:val="00310A0E"/>
     <w:rsid w:val="00317CA9"/>
     <w:rsid w:val="0032335B"/>
     <w:rsid w:val="00324664"/>
     <w:rsid w:val="00326EC8"/>
     <w:rsid w:val="00330250"/>
     <w:rsid w:val="00331DDC"/>
     <w:rsid w:val="00332EC3"/>
     <w:rsid w:val="00340130"/>
     <w:rsid w:val="003430B5"/>
     <w:rsid w:val="003505DE"/>
     <w:rsid w:val="00351881"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="003551F9"/>
     <w:rsid w:val="00356F74"/>
     <w:rsid w:val="00370526"/>
+    <w:rsid w:val="00371E2E"/>
     <w:rsid w:val="00375CC9"/>
     <w:rsid w:val="0038150F"/>
     <w:rsid w:val="00387A84"/>
     <w:rsid w:val="00393B66"/>
     <w:rsid w:val="003941C9"/>
     <w:rsid w:val="00397865"/>
     <w:rsid w:val="003A6D90"/>
     <w:rsid w:val="003B613F"/>
     <w:rsid w:val="003C06B3"/>
     <w:rsid w:val="003C25BA"/>
     <w:rsid w:val="003C2E8A"/>
     <w:rsid w:val="003D0765"/>
     <w:rsid w:val="003D1667"/>
     <w:rsid w:val="003D22F9"/>
     <w:rsid w:val="003D299C"/>
     <w:rsid w:val="003D6151"/>
     <w:rsid w:val="003D6B3F"/>
     <w:rsid w:val="003E0730"/>
     <w:rsid w:val="003E7BE2"/>
     <w:rsid w:val="00425F5B"/>
-    <w:rsid w:val="0043040E"/>
-    <w:rsid w:val="004319D3"/>
     <w:rsid w:val="00436867"/>
     <w:rsid w:val="00437897"/>
     <w:rsid w:val="00437AA9"/>
     <w:rsid w:val="004447EA"/>
     <w:rsid w:val="00445F5D"/>
     <w:rsid w:val="00446496"/>
     <w:rsid w:val="00454EC3"/>
     <w:rsid w:val="00455609"/>
     <w:rsid w:val="00455948"/>
     <w:rsid w:val="00456414"/>
     <w:rsid w:val="004622A4"/>
     <w:rsid w:val="004672FB"/>
     <w:rsid w:val="00473F7F"/>
     <w:rsid w:val="00476726"/>
     <w:rsid w:val="004810A3"/>
     <w:rsid w:val="00481169"/>
     <w:rsid w:val="0048171C"/>
     <w:rsid w:val="00484B59"/>
     <w:rsid w:val="00487266"/>
     <w:rsid w:val="004939E5"/>
     <w:rsid w:val="0049568C"/>
     <w:rsid w:val="004A1BAA"/>
+    <w:rsid w:val="004A2FA4"/>
     <w:rsid w:val="004A44EF"/>
     <w:rsid w:val="004A4D69"/>
     <w:rsid w:val="004A645F"/>
     <w:rsid w:val="004B5A92"/>
     <w:rsid w:val="004B5F16"/>
     <w:rsid w:val="004C0D0F"/>
     <w:rsid w:val="004D1480"/>
     <w:rsid w:val="004D37B3"/>
     <w:rsid w:val="004D4365"/>
-    <w:rsid w:val="004E4461"/>
     <w:rsid w:val="004E486C"/>
     <w:rsid w:val="004E68BA"/>
     <w:rsid w:val="004F3565"/>
     <w:rsid w:val="004F402D"/>
     <w:rsid w:val="004F7513"/>
     <w:rsid w:val="00504677"/>
     <w:rsid w:val="005048DD"/>
     <w:rsid w:val="00507DE1"/>
-    <w:rsid w:val="00513773"/>
     <w:rsid w:val="005153C2"/>
     <w:rsid w:val="005249B4"/>
     <w:rsid w:val="00526523"/>
     <w:rsid w:val="00532D3D"/>
     <w:rsid w:val="00534383"/>
     <w:rsid w:val="005365D7"/>
     <w:rsid w:val="00537DFA"/>
     <w:rsid w:val="005505C3"/>
     <w:rsid w:val="00553109"/>
     <w:rsid w:val="005763D7"/>
     <w:rsid w:val="005810FB"/>
     <w:rsid w:val="005836C8"/>
     <w:rsid w:val="00592D9C"/>
     <w:rsid w:val="00593D86"/>
     <w:rsid w:val="005B0DA2"/>
     <w:rsid w:val="005C0237"/>
     <w:rsid w:val="005C742B"/>
     <w:rsid w:val="005E1F32"/>
     <w:rsid w:val="005F4816"/>
     <w:rsid w:val="005F53A4"/>
     <w:rsid w:val="005F5665"/>
     <w:rsid w:val="00603AA5"/>
     <w:rsid w:val="00604636"/>
     <w:rsid w:val="00607561"/>
     <w:rsid w:val="0061667F"/>
@@ -11391,90 +8715,85 @@
     <w:rsid w:val="00633D22"/>
     <w:rsid w:val="00635A55"/>
     <w:rsid w:val="00636F72"/>
     <w:rsid w:val="0064792F"/>
     <w:rsid w:val="0065541F"/>
     <w:rsid w:val="0066258E"/>
     <w:rsid w:val="006642E3"/>
     <w:rsid w:val="006712ED"/>
     <w:rsid w:val="00675E4B"/>
     <w:rsid w:val="006776F7"/>
     <w:rsid w:val="006840D6"/>
     <w:rsid w:val="00686218"/>
     <w:rsid w:val="0069126D"/>
     <w:rsid w:val="006919DC"/>
     <w:rsid w:val="00691F2B"/>
     <w:rsid w:val="00693B51"/>
     <w:rsid w:val="00695993"/>
     <w:rsid w:val="006975A2"/>
     <w:rsid w:val="006A2132"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A5F67"/>
     <w:rsid w:val="006A6478"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="006B1DBF"/>
     <w:rsid w:val="006B4FFF"/>
-    <w:rsid w:val="006C0ED7"/>
     <w:rsid w:val="006C6D23"/>
     <w:rsid w:val="006D1858"/>
     <w:rsid w:val="006D23F3"/>
     <w:rsid w:val="006D4659"/>
     <w:rsid w:val="006D4B69"/>
     <w:rsid w:val="006D6D7C"/>
     <w:rsid w:val="006E24AB"/>
-    <w:rsid w:val="006E3308"/>
     <w:rsid w:val="006E4FD4"/>
     <w:rsid w:val="006E7D9F"/>
-    <w:rsid w:val="006F05BD"/>
     <w:rsid w:val="006F1EFE"/>
     <w:rsid w:val="006F2E83"/>
     <w:rsid w:val="0070120E"/>
-    <w:rsid w:val="007037F9"/>
     <w:rsid w:val="00704A2F"/>
     <w:rsid w:val="00706ED7"/>
     <w:rsid w:val="007155DC"/>
     <w:rsid w:val="0072025E"/>
     <w:rsid w:val="007216D1"/>
     <w:rsid w:val="007269D1"/>
     <w:rsid w:val="00730246"/>
     <w:rsid w:val="0073029A"/>
     <w:rsid w:val="007316BE"/>
     <w:rsid w:val="00742E93"/>
     <w:rsid w:val="007478DD"/>
     <w:rsid w:val="00753150"/>
     <w:rsid w:val="00757907"/>
     <w:rsid w:val="00764168"/>
-    <w:rsid w:val="00783955"/>
     <w:rsid w:val="00787CCE"/>
     <w:rsid w:val="00793987"/>
     <w:rsid w:val="00794E62"/>
     <w:rsid w:val="007A3D06"/>
-    <w:rsid w:val="007A747A"/>
     <w:rsid w:val="007C28CC"/>
     <w:rsid w:val="007D07E8"/>
     <w:rsid w:val="007D37F0"/>
     <w:rsid w:val="007E2225"/>
+    <w:rsid w:val="007E311C"/>
     <w:rsid w:val="007E3C3D"/>
     <w:rsid w:val="007E7ECA"/>
     <w:rsid w:val="007F66DB"/>
     <w:rsid w:val="00806CF8"/>
     <w:rsid w:val="0081163F"/>
     <w:rsid w:val="00813E96"/>
     <w:rsid w:val="00815063"/>
     <w:rsid w:val="0082744D"/>
     <w:rsid w:val="00834EE0"/>
     <w:rsid w:val="0083504D"/>
     <w:rsid w:val="00845113"/>
     <w:rsid w:val="00847907"/>
     <w:rsid w:val="0085766F"/>
     <w:rsid w:val="0086023D"/>
     <w:rsid w:val="00866BCF"/>
     <w:rsid w:val="00867AA0"/>
     <w:rsid w:val="008724C3"/>
     <w:rsid w:val="008823DE"/>
     <w:rsid w:val="008831CB"/>
     <w:rsid w:val="00883E9A"/>
     <w:rsid w:val="0089100F"/>
     <w:rsid w:val="00893506"/>
     <w:rsid w:val="008A10AF"/>
     <w:rsid w:val="008A10FC"/>
     <w:rsid w:val="008A3910"/>
@@ -11490,89 +8809,89 @@
     <w:rsid w:val="008F546A"/>
     <w:rsid w:val="008F614D"/>
     <w:rsid w:val="009041E2"/>
     <w:rsid w:val="0090508D"/>
     <w:rsid w:val="00911005"/>
     <w:rsid w:val="0091664B"/>
     <w:rsid w:val="0092003D"/>
     <w:rsid w:val="00923E88"/>
     <w:rsid w:val="00930D7A"/>
     <w:rsid w:val="00942B7D"/>
     <w:rsid w:val="009456E3"/>
     <w:rsid w:val="009547B1"/>
     <w:rsid w:val="00956D9D"/>
     <w:rsid w:val="00960BEE"/>
     <w:rsid w:val="00964833"/>
     <w:rsid w:val="009723E5"/>
     <w:rsid w:val="00987C4C"/>
     <w:rsid w:val="009A34C7"/>
     <w:rsid w:val="009A34EE"/>
     <w:rsid w:val="009A633A"/>
     <w:rsid w:val="009B3765"/>
     <w:rsid w:val="009B7651"/>
     <w:rsid w:val="009C0016"/>
     <w:rsid w:val="009C5D5A"/>
     <w:rsid w:val="009D0C01"/>
-    <w:rsid w:val="009D2B20"/>
     <w:rsid w:val="009D2F0D"/>
     <w:rsid w:val="009D6D1A"/>
     <w:rsid w:val="009D7F4A"/>
     <w:rsid w:val="009D7FF7"/>
     <w:rsid w:val="009E08EE"/>
     <w:rsid w:val="009E2616"/>
     <w:rsid w:val="009E2A52"/>
     <w:rsid w:val="009E512A"/>
     <w:rsid w:val="009E6F11"/>
     <w:rsid w:val="00A12988"/>
     <w:rsid w:val="00A178D6"/>
     <w:rsid w:val="00A22FF0"/>
     <w:rsid w:val="00A304E0"/>
     <w:rsid w:val="00A410AD"/>
     <w:rsid w:val="00A55B4B"/>
     <w:rsid w:val="00A55D1C"/>
     <w:rsid w:val="00A61D47"/>
     <w:rsid w:val="00A67CDB"/>
     <w:rsid w:val="00A74CFB"/>
     <w:rsid w:val="00A75876"/>
     <w:rsid w:val="00A75DD8"/>
     <w:rsid w:val="00A8047C"/>
     <w:rsid w:val="00A855EB"/>
     <w:rsid w:val="00A868F6"/>
     <w:rsid w:val="00A875F9"/>
     <w:rsid w:val="00A922A3"/>
     <w:rsid w:val="00A96980"/>
     <w:rsid w:val="00AA2E5A"/>
     <w:rsid w:val="00AA64C2"/>
     <w:rsid w:val="00AA6708"/>
     <w:rsid w:val="00AB14FB"/>
     <w:rsid w:val="00AB5A2C"/>
     <w:rsid w:val="00AB70A3"/>
     <w:rsid w:val="00AC1050"/>
     <w:rsid w:val="00AC1AFE"/>
     <w:rsid w:val="00AC44B6"/>
     <w:rsid w:val="00AC47F1"/>
     <w:rsid w:val="00AC7A67"/>
+    <w:rsid w:val="00AD0333"/>
     <w:rsid w:val="00AE722A"/>
     <w:rsid w:val="00AF216C"/>
     <w:rsid w:val="00AF5207"/>
     <w:rsid w:val="00B02313"/>
     <w:rsid w:val="00B051C5"/>
     <w:rsid w:val="00B127F9"/>
     <w:rsid w:val="00B137D2"/>
     <w:rsid w:val="00B155A1"/>
     <w:rsid w:val="00B166DF"/>
     <w:rsid w:val="00B21EAA"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B35E3B"/>
     <w:rsid w:val="00B53991"/>
     <w:rsid w:val="00B62E4F"/>
     <w:rsid w:val="00B64616"/>
     <w:rsid w:val="00B705EF"/>
     <w:rsid w:val="00B7172B"/>
     <w:rsid w:val="00B71FA4"/>
     <w:rsid w:val="00B7578C"/>
     <w:rsid w:val="00B866E1"/>
     <w:rsid w:val="00B90431"/>
     <w:rsid w:val="00B90E7E"/>
     <w:rsid w:val="00B90F26"/>
     <w:rsid w:val="00B919D4"/>
     <w:rsid w:val="00B93CA5"/>
@@ -11595,51 +8914,50 @@
     <w:rsid w:val="00C27D50"/>
     <w:rsid w:val="00C32683"/>
     <w:rsid w:val="00C32B13"/>
     <w:rsid w:val="00C34EE6"/>
     <w:rsid w:val="00C41783"/>
     <w:rsid w:val="00C5693E"/>
     <w:rsid w:val="00C57EB5"/>
     <w:rsid w:val="00C61059"/>
     <w:rsid w:val="00C632B8"/>
     <w:rsid w:val="00C65AFE"/>
     <w:rsid w:val="00C707D8"/>
     <w:rsid w:val="00C70B0C"/>
     <w:rsid w:val="00C71CA2"/>
     <w:rsid w:val="00C7265B"/>
     <w:rsid w:val="00C734E7"/>
     <w:rsid w:val="00C76509"/>
     <w:rsid w:val="00C93E4E"/>
     <w:rsid w:val="00C940F0"/>
     <w:rsid w:val="00CA0984"/>
     <w:rsid w:val="00CA6393"/>
     <w:rsid w:val="00CA6872"/>
     <w:rsid w:val="00CB3270"/>
     <w:rsid w:val="00CB7339"/>
     <w:rsid w:val="00CC3E96"/>
     <w:rsid w:val="00CD11AA"/>
-    <w:rsid w:val="00CD3061"/>
     <w:rsid w:val="00CE20FC"/>
     <w:rsid w:val="00CE4960"/>
     <w:rsid w:val="00CE5A21"/>
     <w:rsid w:val="00CF06AD"/>
     <w:rsid w:val="00CF40DC"/>
     <w:rsid w:val="00D0258E"/>
     <w:rsid w:val="00D025A8"/>
     <w:rsid w:val="00D02660"/>
     <w:rsid w:val="00D04DC8"/>
     <w:rsid w:val="00D05ED7"/>
     <w:rsid w:val="00D10C45"/>
     <w:rsid w:val="00D15F13"/>
     <w:rsid w:val="00D21B22"/>
     <w:rsid w:val="00D238DD"/>
     <w:rsid w:val="00D23DB2"/>
     <w:rsid w:val="00D25B4C"/>
     <w:rsid w:val="00D27A70"/>
     <w:rsid w:val="00D3450D"/>
     <w:rsid w:val="00D3569D"/>
     <w:rsid w:val="00D361AB"/>
     <w:rsid w:val="00D40756"/>
     <w:rsid w:val="00D43BA2"/>
     <w:rsid w:val="00D5036A"/>
     <w:rsid w:val="00D516F5"/>
     <w:rsid w:val="00D61074"/>
@@ -11648,135 +8966,133 @@
     <w:rsid w:val="00D70759"/>
     <w:rsid w:val="00D844E4"/>
     <w:rsid w:val="00D947C8"/>
     <w:rsid w:val="00DA24B6"/>
     <w:rsid w:val="00DA36A9"/>
     <w:rsid w:val="00DB3F0B"/>
     <w:rsid w:val="00DB5494"/>
     <w:rsid w:val="00DC1C04"/>
     <w:rsid w:val="00DC7BB6"/>
     <w:rsid w:val="00DD102A"/>
     <w:rsid w:val="00DD17D6"/>
     <w:rsid w:val="00DD3A6A"/>
     <w:rsid w:val="00DD4249"/>
     <w:rsid w:val="00DD72BD"/>
     <w:rsid w:val="00DF4514"/>
     <w:rsid w:val="00DF45D7"/>
     <w:rsid w:val="00DF4F6C"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00DF7E06"/>
     <w:rsid w:val="00E01EF3"/>
     <w:rsid w:val="00E03801"/>
     <w:rsid w:val="00E13435"/>
     <w:rsid w:val="00E14FAA"/>
     <w:rsid w:val="00E265FB"/>
     <w:rsid w:val="00E309E5"/>
-    <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E433C6"/>
     <w:rsid w:val="00E46418"/>
     <w:rsid w:val="00E51D53"/>
     <w:rsid w:val="00E57DE4"/>
     <w:rsid w:val="00E6446F"/>
     <w:rsid w:val="00E71717"/>
     <w:rsid w:val="00E72150"/>
     <w:rsid w:val="00E7329F"/>
     <w:rsid w:val="00E74992"/>
     <w:rsid w:val="00E80A74"/>
     <w:rsid w:val="00E935B5"/>
     <w:rsid w:val="00EA330B"/>
     <w:rsid w:val="00EA36DA"/>
     <w:rsid w:val="00EA7A19"/>
     <w:rsid w:val="00EA7CC8"/>
     <w:rsid w:val="00EB4EDE"/>
     <w:rsid w:val="00EB6AD8"/>
     <w:rsid w:val="00EC2FFF"/>
     <w:rsid w:val="00EC5A42"/>
-    <w:rsid w:val="00EC5FD6"/>
     <w:rsid w:val="00ED633D"/>
     <w:rsid w:val="00EE58D9"/>
     <w:rsid w:val="00EE7493"/>
     <w:rsid w:val="00EF42AE"/>
     <w:rsid w:val="00EF4FC5"/>
     <w:rsid w:val="00EF5697"/>
     <w:rsid w:val="00F05A3A"/>
     <w:rsid w:val="00F07775"/>
     <w:rsid w:val="00F1181D"/>
     <w:rsid w:val="00F147C8"/>
     <w:rsid w:val="00F148F4"/>
     <w:rsid w:val="00F22710"/>
     <w:rsid w:val="00F22996"/>
     <w:rsid w:val="00F34B09"/>
     <w:rsid w:val="00F5268C"/>
     <w:rsid w:val="00F53EF8"/>
     <w:rsid w:val="00F56E9F"/>
     <w:rsid w:val="00F57892"/>
-    <w:rsid w:val="00F65DEE"/>
     <w:rsid w:val="00F674D6"/>
     <w:rsid w:val="00F734FA"/>
     <w:rsid w:val="00F74D51"/>
     <w:rsid w:val="00F90039"/>
     <w:rsid w:val="00F929DD"/>
     <w:rsid w:val="00FC090A"/>
     <w:rsid w:val="00FD2D9B"/>
     <w:rsid w:val="00FD4BF1"/>
+    <w:rsid w:val="00FD65FB"/>
     <w:rsid w:val="00FD788D"/>
     <w:rsid w:val="00FE4237"/>
     <w:rsid w:val="00FE462D"/>
     <w:rsid w:val="00FF182F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="578EA7BB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10F592A6-825F-41E9-AC15-7D2872CE4CF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -12026,51 +9342,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007037F9"/>
+    <w:rsid w:val="00454EC3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -12233,73 +9549,63 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00704A2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00181372"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Personnel.Licensing@caa.bg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Personnel.Licensing@caa.bg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caa.bg/bg/category/747/8879" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -12575,85 +9881,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00570257-3EF6-4277-B4C7-FAF6133DE42F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9044</Characters>
+  <Pages>1</Pages>
+  <Words>580</Words>
+  <Characters>3311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
       <vt:lpstr>ГЛАВНА  ДИРЕКЦИЯ “ГРАЖДАНСКА  ВЪЗДУХОПЛАВАТЕЛНА  АДМИНИСТРАЦИЯ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GDGVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10609</CharactersWithSpaces>
+  <CharactersWithSpaces>3884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3145830</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.caa.bg/bg/category/747/8879</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>