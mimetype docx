--- v0 (2025-10-26)
+++ v1 (2026-04-27)
@@ -1,1254 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="000C0134" w:rsidRPr="002405A1" w:rsidRDefault="000C0134" w:rsidP="000C0134">
+    <w:bookmarkStart w:id="0" w:name="_MON_1712747654"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="000C0134" w:rsidRDefault="001B6612" w:rsidP="000C0134">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00CE3632">
         <w:rPr>
-          <w:i/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="All Times New Roman" w:hAnsi="All Times New Roman" w:cs="All Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:object w:dxaOrig="10198" w:dyaOrig="14811">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:510pt;height:740.25pt" o:ole="">
+            <v:imagedata r:id="rId5" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1829896895" r:id="rId6">
+            <o:FieldCodes>\s</o:FieldCodes>
+          </o:OLEObject>
+        </w:object>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="000C0134" w:rsidRPr="002405A1" w:rsidRDefault="000C0134" w:rsidP="000C0134">
-[...1095 lines deleted...]
-    <w:sectPr w:rsidR="00D8527B" w:rsidRPr="006051A1" w:rsidSect="00DC1A63">
+    <w:sectPr w:rsidR="000C0134" w:rsidSect="00DC1A63">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="397" w:right="1021" w:bottom="397" w:left="1021" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="All Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDA6CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9B43A82"/>
     <w:lvl w:ilvl="0" w:tplc="FF0655AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1348,64 +265,64 @@
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16AE33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F60FFA0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="861EC994"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF6795E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -1486,389 +403,276 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC97677"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43B5324F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="838E7FB2"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="861" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1581" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2301" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3021" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3741" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4461" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0402000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5181" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5901" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6621" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75AE54FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41EA3B92"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF6795E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AE54FF"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD362B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF824FCC"/>
     <w:lvl w:ilvl="0" w:tplc="FF0655AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1968,127 +772,117 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
-[...1 lines deleted...]
-  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C0134"/>
-    <w:rsid w:val="00090350"/>
     <w:rsid w:val="000C0134"/>
-    <w:rsid w:val="00190DB7"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CF2632"/>
+    <w:rsid w:val="001B6612"/>
+    <w:rsid w:val="002107ED"/>
+    <w:rsid w:val="0037640A"/>
+    <w:rsid w:val="00395D1F"/>
+    <w:rsid w:val="00AF2F54"/>
+    <w:rsid w:val="00CE3632"/>
     <w:rsid w:val="00D8527B"/>
     <w:rsid w:val="00E25191"/>
-    <w:rsid w:val="00EF31A4"/>
+    <w:rsid w:val="00E97B2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="765EAB7E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{91BA7C0A-8E02-469D-AE06-54294949FB76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
@@ -2442,140 +1236,129 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C0134"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
     <w:rsid w:val="000C0134"/>
     <w:pPr>
       <w:ind w:firstLine="708"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Основен текст с отстъп 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:rsid w:val="000C0134"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2800,76 +1583,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>368</Words>
-  <Characters>2102</Characters>
+  <Words>4</Words>
+  <Characters>28</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2466</CharactersWithSpaces>
+  <CharactersWithSpaces>31</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ПЕК 105А</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>