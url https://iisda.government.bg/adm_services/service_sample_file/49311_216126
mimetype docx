--- v0 (2025-11-13)
+++ v1 (2026-04-15)
@@ -1,1573 +1,1630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0010768A" w:rsidRPr="00562A62" w:rsidRDefault="00DD202C" w:rsidP="00EB580C">
+    <w:p w:rsidR="0010768A" w:rsidRPr="00DD202C" w:rsidRDefault="00DD202C" w:rsidP="00EB580C">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
-[...258 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00562A62">
-[...2 lines deleted...]
-      <w:r w:rsidR="00721FF4" w:rsidRPr="00562A62">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4B1F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD202C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">РЗИ Пловдив АУ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4B1F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD202C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>1349</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0010768A" w:rsidRDefault="0010768A" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F094B" w:rsidRDefault="001F094B" w:rsidP="001F094B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Вх. №……………/……………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0010768A" w:rsidRDefault="0010768A" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0010768A" w:rsidRDefault="0010768A" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ДИРЕКТОРА</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>РЕГИОНАЛНА ЗДРАВНА ИНСПЕКЦИЯ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRPr="003F28DD" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ПЛОВДИВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRPr="003F28DD" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRPr="003F28DD" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>З А Я В Л Е Н И Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRPr="003F28DD" w:rsidRDefault="00EB580C" w:rsidP="00EB580C"/>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="00907F4A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
+        <w:t>т………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
+        <w:t>……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="00907F4A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ЕТ/юридическо лице</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>със седалище и адрес на</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t xml:space="preserve"> управление: гр…………………………………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t>…………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t xml:space="preserve">община:……………………………………… ул./бул. </w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>………………….………</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>………….………………………………………………тел./</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB580C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GSM</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB580C" w:rsidRPr="00731660">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF4">
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>п</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>редставлявано от………………………………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidR="00EB580C" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00EB580C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00EB580C" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00EB580C" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>л</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>к</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve">. № </w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>…………………</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>изд. от……………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>………</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>…………………….. на………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>ЕГН:……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>Адрес</w:t>
       </w:r>
-      <w:r w:rsidR="00060E88" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00060E88">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t xml:space="preserve"> гр. /с. .</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>…………………………….…………община:…………………………</w:t>
       </w:r>
-      <w:r w:rsidR="00060E88" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00060E88">
         <w:t>…..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>ул./бул. ………………….…………………………………….…………………………………</w:t>
       </w:r>
-      <w:r w:rsidR="00060E88" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00060E88">
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>тел./</w:t>
       </w:r>
-      <w:r w:rsidR="00060E88" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00060E88" w:rsidRPr="00731660">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00060E88">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GSM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00060E88" w:rsidRPr="00562A62">
+        <w:t>GSM</w:t>
+      </w:r>
+      <w:r w:rsidR="00060E88" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>…………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00731660" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EB580C" w:rsidRPr="00562A62" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB580C" w:rsidRPr="003F28DD" w:rsidRDefault="00EB580C" w:rsidP="00EB580C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
-[...6 lines deleted...]
-    <w:p w:rsidR="000B005F" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>УВАЖАЕМА/И ГОСПОЖО/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ОСПОДИН ДИРЕКТОР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F28DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t xml:space="preserve">Моля на основание чл. 239, ал. 1 от Закона за лекарствените продукти в хуманната медицина </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B005F" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="000B005F" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t xml:space="preserve">да бъде издадено удостоверение за регистрация на дрогерия </w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t xml:space="preserve"> …………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>… …………………… адрес</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>: гр………………………………….</w:t>
       </w:r>
-      <w:r w:rsidR="00721FF4" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00721FF4" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>община:…</w:t>
       </w:r>
-      <w:r w:rsidR="00721FF4" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00721FF4">
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>……………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>ул./бул.</w:t>
       </w:r>
-      <w:r w:rsidR="00721FF4" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00721FF4">
         <w:t xml:space="preserve"> …….</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>………………….…………………………………….…………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>Дрогерията ще се ръководи от:</w:t>
       </w:r>
-      <w:r w:rsidR="00721FF4" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00721FF4">
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00721FF4" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00721FF4" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00721FF4">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>трите имeна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00721FF4" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00721FF4" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>л. к</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve">. № </w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t xml:space="preserve">…………………….. </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>изд. от…………………………………..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>на……………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>……..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>ЕГН:……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>дрес гр</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>……………………………….……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>община:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>….</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>……………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="80"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>ул./бул. ………………….…………………………………….……</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="000B005F" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Забележка: При промяна на данните, посочени в молбата, лицето е задължено в седемдневен срок да уведоми Регионална здравна инспекция – Пловдив.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
-[...7 lines deleted...]
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="000B005F" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="000B005F" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="000B005F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Прилагам следните документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00723AC3" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00723AC3" w:rsidRPr="00EB580C">
         <w:t>. Документ за образование,</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> свидетелство за съдимост</w:t>
       </w:r>
-      <w:r w:rsidR="00723AC3" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00723AC3" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>на лицето, определе</w:t>
       </w:r>
-      <w:r w:rsidR="00526A21" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00526A21">
         <w:t>но за ръководител на дрогерията, когато не е български гражданин.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C971BF" w:rsidRPr="00562A62" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
+    <w:p w:rsidR="00C971BF" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
+      <w:r>
+        <w:t>2. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>едицинско свидетелство на лицето, определено за ръководител на дрогерията;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>. Декларация</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>ръководителя на дрогерията</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>, че</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> не е лишен от пра</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>вото да упражнява професията си;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907F4A" w:rsidRPr="00562A62" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
+        <w:t xml:space="preserve">. Документ, удостоверяващ най-малко една година стаж по специалността на </w:t>
+      </w:r>
+      <w:r w:rsidR="000B005F">
+        <w:t xml:space="preserve">ръководителя на </w:t>
+      </w:r>
+      <w:r w:rsidR="000B005F">
         <w:lastRenderedPageBreak/>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+        <w:t>дрогерията</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00907F4A" w:rsidRPr="00562A62">
+      <w:r w:rsidR="00907F4A" w:rsidRPr="00EB580C">
         <w:t>заверено копие от трудова книжка, удостоверение за трудов стаж)</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
+      <w:r w:rsidR="000B005F">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B005F" w:rsidRPr="00562A62" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
+    <w:p w:rsidR="000B005F" w:rsidRPr="00EB580C" w:rsidRDefault="00C971BF" w:rsidP="000B005F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="000B005F" w:rsidRPr="00562A62">
-[...11 lines deleted...]
-    <w:p w:rsidR="000B005F" w:rsidRPr="00562A62" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+      <w:r w:rsidR="000B005F" w:rsidRPr="00EB580C">
+        <w:t>. Док</w:t>
+      </w:r>
+      <w:r w:rsidR="000B005F">
+        <w:t>умент за платена държавна такса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="00907F4A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="4248" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB580C">
+        <w:t>Подпис:…………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
-[...4 lines deleted...]
-        <w:ind w:left="-180" w:firstLine="180"/>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Декларирам, че желая изходният документ да бъде получен:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+        <w:t>Декларирам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> че желая изходния</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документ да бъде получен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00891B8E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Центъра за администр</w:t>
+      </w:r>
+      <w:r w:rsidR="00067A45">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ативно</w:t>
+      </w:r>
+      <w:r w:rsidR="00891B8E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обслужване </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на РЗИ – Пловдив – лично или от упълномощено от мен лице:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>чрез лицензиран пощенски оператор</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като вътрешна препоръчана пощенска пратка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>като вътрешна куриерска пратка</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на адрес:……………………………………..…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Уведомен съм, че разходите са за моя сметка и </w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>цената за пощенската услуга се заплаща от мен при доставяне на пратката</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>като международна препоръчана пощенска пратка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Уведомен съм, че разходите са за моя сметка и се заплащат на административния/ компетентния орган, който от своя страна заплаща пощенската услуга </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>на лицензирания пощенски оператор при подаване на пратката</w:t>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+    <w:p w:rsidR="00731660" w:rsidRPr="00EE51A8" w:rsidRDefault="00731660" w:rsidP="00731660">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на електронен адрес съгласно Закона за електронното управление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>……………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00731660" w:rsidRPr="00EE51A8" w:rsidRDefault="00731660" w:rsidP="00731660">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">профил, регистриран в Информационната </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в профил, регистриран в Информационната </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00562A62">
+        <w:r w:rsidRPr="00EE51A8">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+            <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>система за сигурно електронно връчване</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00562A62">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> като модул на </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00562A62">
+        <w:r w:rsidRPr="00EE51A8">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:lang w:val="ru-RU" w:eastAsia="bg-BG"/>
+            <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>Портала на електронното управление</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00562A62">
-[...43 lines deleted...]
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
+      <w:r w:rsidRPr="00EE51A8">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по смисъла на Закона за електронното управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Забележка: Вярното се отбелязва с Х.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00562A62" w:rsidRPr="00562A62" w:rsidRDefault="00562A62" w:rsidP="00562A62">
-[...2 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w:rsidR="000B005F" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-180"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="bg-BG"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRPr="00E26AE3" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="6192" w:firstLine="888"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:t>Подпис:......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B005F" w:rsidRDefault="000B005F" w:rsidP="000B005F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-180"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00E26AE3">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+    </w:p>
+    <w:p w:rsidR="00907F4A" w:rsidRPr="00EB580C" w:rsidRDefault="00907F4A" w:rsidP="000B005F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB580C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00562A62">
+      <w:r w:rsidRPr="00EB580C">
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00070496" w:rsidRPr="00562A62" w:rsidRDefault="00070496">
+      <w:r w:rsidRPr="00EB580C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB580C">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070496" w:rsidRDefault="00070496">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E39CD" w:rsidRPr="00562A62" w:rsidRDefault="007E39CD">
+    <w:p w:rsidR="007E39CD" w:rsidRDefault="007E39CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E39CD" w:rsidRPr="00562A62" w:rsidRDefault="007E39CD">
+    <w:p w:rsidR="007E39CD" w:rsidRPr="007E39CD" w:rsidRDefault="007E39CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007E39CD" w:rsidRPr="00562A62" w:rsidSect="000B005F">
+    <w:sectPr w:rsidR="007E39CD" w:rsidRPr="007E39CD" w:rsidSect="000B005F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="737" w:right="851" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDA6CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88BE8848"/>
     <w:lvl w:ilvl="0" w:tplc="B1CC9334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2102,119 +2159,117 @@
         </w:tabs>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="77"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00907F4A"/>
-    <w:rsid w:val="00055AC4"/>
     <w:rsid w:val="00060E88"/>
     <w:rsid w:val="00067A45"/>
     <w:rsid w:val="00070496"/>
     <w:rsid w:val="000B005F"/>
     <w:rsid w:val="0010768A"/>
     <w:rsid w:val="001F094B"/>
+    <w:rsid w:val="001F27E4"/>
     <w:rsid w:val="003B5EEA"/>
     <w:rsid w:val="0042219E"/>
     <w:rsid w:val="00526A21"/>
-    <w:rsid w:val="00562A62"/>
     <w:rsid w:val="00721FF4"/>
     <w:rsid w:val="00723AC3"/>
+    <w:rsid w:val="00731660"/>
     <w:rsid w:val="007E39CD"/>
     <w:rsid w:val="00816BEE"/>
     <w:rsid w:val="00891B8E"/>
     <w:rsid w:val="00907F4A"/>
     <w:rsid w:val="00942B01"/>
     <w:rsid w:val="00C971BF"/>
-    <w:rsid w:val="00D65934"/>
     <w:rsid w:val="00DD202C"/>
     <w:rsid w:val="00EB580C"/>
     <w:rsid w:val="00FB1726"/>
     <w:rsid w:val="00FE4B1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6DE701A8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A18DB971-A430-4736-8D20-4F1107C2DE3C}"/>
+  <w15:docId w15:val="{7DDB3E60-EDA4-48B2-B83A-7AB75766B869}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2484,68 +2539,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="000B005F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B005F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...16 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1379209337">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
@@ -2797,76 +2834,116 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>475</Words>
-  <Characters>2709</Characters>
+  <Words>474</Words>
+  <Characters>2708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ДО</vt:lpstr>
       <vt:lpstr>ДО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>RCZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3178</CharactersWithSpaces>
+  <CharactersWithSpaces>3176</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>2424886</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://egov.bg/wps/portal/egov/nachalo</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274614</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://edelivery.egov.bg/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДО</dc:title>
   <dc:subject/>
   <dc:creator>Sisi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>