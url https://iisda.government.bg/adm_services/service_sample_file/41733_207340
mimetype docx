--- v0 (2025-10-06)
+++ v1 (2026-06-24)
@@ -5,280 +5,280 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="008F27E4" w:rsidRDefault="008F27E4" w:rsidP="0068772A">
+    <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="009E61AE" w:rsidP="00B554DE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="003943FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рок на изпълнение 3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0068772A" w:rsidRPr="00F036E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0016604D" w:rsidRPr="00F036E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">работни </w:t>
+      </w:r>
+      <w:r w:rsidR="0068772A" w:rsidRPr="00F036E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>дни</w:t>
+      </w:r>
+      <w:r w:rsidR="008F27E4" w:rsidRPr="00F036E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="0068772A" w:rsidP="0068772A">
+    <w:p w:rsidR="008F27E4" w:rsidRPr="0039347C" w:rsidRDefault="008F27E4" w:rsidP="008F27E4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068772A" w:rsidRPr="009E61AE" w:rsidRDefault="0068772A" w:rsidP="0068772A">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F036E9">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E61AE">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>З А Я В Л Е Н И Е</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068772A" w:rsidRDefault="003943FE" w:rsidP="003943FE">
+    <w:p w:rsidR="009E61AE" w:rsidRDefault="003943FE" w:rsidP="003943FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003943FE">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E61AE">
         <w:rPr>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B01F96">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за учредяване на настойничество и попечителство </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068772A" w:rsidRPr="009E61AE" w:rsidRDefault="003943FE" w:rsidP="003943FE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E61AE">
         <w:rPr>
           <w:b/>
           <w:caps/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> настойничество и попечителство </w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>и издаване на удостоверение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B01F96" w:rsidRPr="003943FE" w:rsidRDefault="00B01F96" w:rsidP="003943FE">
-      <w:pPr>
+    <w:p w:rsidR="009E61AE" w:rsidRPr="009E61AE" w:rsidRDefault="009E61AE" w:rsidP="009E61AE">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>/учредено по реда на чл. 155 от ск и по право- по чл. 173 от ск/</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Уникален идентификатор на административна услуга-2391</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="0039347C" w:rsidP="0068772A">
+    <w:p w:rsidR="0068772A" w:rsidRPr="009E61AE" w:rsidRDefault="009E61AE" w:rsidP="0068772A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F036E9">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>/</w:t>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0068772A" w:rsidRPr="00F036E9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Комплексна административна услуга</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F036E9">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-        <w:t>/</w:t>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="008F27E4" w:rsidP="0068772A">
+    <w:p w:rsidR="008F27E4" w:rsidRPr="00CF17A0" w:rsidRDefault="008F27E4" w:rsidP="0068772A">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00541183" w:rsidRDefault="00541183" w:rsidP="00541183">
       <w:pPr>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="0068772A" w:rsidRPr="00F036E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>От</w:t>
       </w:r>
       <w:r w:rsidR="0068772A" w:rsidRPr="0039347C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> ..…………………………………………………………………</w:t>
       </w:r>
@@ -286,51 +286,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="005C1A81">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>……...</w:t>
       </w:r>
       <w:r w:rsidR="00E137E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>..........</w:t>
+        <w:t>.........</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="0068772A" w:rsidP="0068772A">
       <w:pPr>
         <w:ind w:left="284" w:right="46"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F036E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -425,396 +425,574 @@
       </w:r>
       <w:r w:rsidRPr="00F036E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0068772A" w:rsidRPr="00F036E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>община, населено място,улица,№</w:t>
       </w:r>
       <w:r w:rsidR="007F6499" w:rsidRPr="00F036E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068772A" w:rsidRPr="007F6499" w:rsidRDefault="00B554DE" w:rsidP="007F6499">
+    <w:p w:rsidR="0068772A" w:rsidRPr="007F6499" w:rsidRDefault="00FE47C6" w:rsidP="007F6499">
       <w:pPr>
         <w:ind w:left="284" w:right="46" w:firstLine="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F036E9">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FE47C6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ЛК №</w:t>
       </w:r>
       <w:r w:rsidR="0068772A" w:rsidRPr="00B554DE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
-      <w:r w:rsidR="00FE47C6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">издадена от </w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
-      <w:r w:rsidR="00FE47C6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007F6499" w:rsidRPr="007F6499">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE47C6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="00FE47C6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="0068772A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>………………...</w:t>
       </w:r>
       <w:r w:rsidR="007F6499">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="005C1A81">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E137E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>..........</w:t>
+        <w:t>.........</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0068772A" w:rsidRDefault="00B554DE" w:rsidP="00E137E8">
       <w:pPr>
         <w:ind w:left="284" w:right="46"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0068772A" w:rsidRPr="00F036E9" w:rsidRDefault="0068772A" w:rsidP="0068772A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00E137E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F036E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>УВАЖАЕМИ</w:t>
       </w:r>
       <w:r w:rsidR="00B554DE" w:rsidRPr="00F036E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F036E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГОСПО</w:t>
       </w:r>
       <w:r w:rsidR="00E137E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ДИН КМЕТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F036E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
-      <w:pPr>
+    <w:p w:rsidR="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="009E61AE">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E137E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="007C61D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E137E8">
+      <w:r w:rsidR="009E61AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заявявам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>желанието</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>си</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E61AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>да бъда назначен</w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за настойник (попечител) на </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>...................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B133E8" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с настоящ адрес в гр./с........................................ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3B21">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>бщина Луковит</w:t>
+      </w:r>
+      <w:r w:rsidR="00B133E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>, ЕГН……………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E137E8" w:rsidRDefault="00B133E8" w:rsidP="00E137E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с ЛК </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> издадена на ………………………… от ……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">............................... </w:t>
+        <w:t xml:space="preserve">      …………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
-[...33 lines deleted...]
-    <w:p w:rsidR="00E84074" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
+    <w:p w:rsidR="009E61AE" w:rsidRDefault="00E137E8" w:rsidP="009E61AE">
       <w:pPr>
         <w:ind w:left="284"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015561F">
-        <w:rPr>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Описва се фактическата обстановка, мотивите, поради които иска да бъде назначен за настойник или попечител и </w:t>
+        <w:t>(Описва се фактическата обстановка, мотивите, поради които иска да бъде назначен за настойник или</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E137E8" w:rsidRDefault="00E84074" w:rsidP="00E137E8">
+    <w:p w:rsidR="00E137E8" w:rsidRPr="009E61AE" w:rsidRDefault="00E137E8" w:rsidP="009E61AE">
       <w:pPr>
         <w:ind w:left="284"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> попечител и</w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>родствената връзка с това лице.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -929,57 +1107,107 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E137E8" w:rsidRPr="00E84074">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        (трите имена на лицето)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD6FB7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Л.к. №........................................................................  ЕГН ..................................</w:t>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>. №........................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ЕГН ..................................</w:t>
       </w:r>
       <w:r w:rsidR="00A4426D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -1041,57 +1269,107 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84074">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        (трите имена на лицето)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD6FB7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Л.к. №.......................................................................  ЕГН ....................................</w:t>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>. №.......................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ЕГН ....................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -1111,3280 +1389,6724 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84074">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        (трите имена на лицето)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E137E8" w:rsidRPr="00E137E8" w:rsidRDefault="000A2D75" w:rsidP="00E137E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD6FB7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Л.к. №..........................................................................  ЕГН ...................................</w:t>
-[...830 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>. №..........................................................................  ЕГН ...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="0016601B" w:rsidP="00666384">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="00E137E8" w:rsidP="0016601B">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E137E8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Прилагам следните документи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00823D22" w:rsidRDefault="0016601B" w:rsidP="00823D22">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>кт за раждане на лицето, над което ще се учреди настойничество или попечителство</w:t>
+      </w:r>
+      <w:r w:rsidR="00823D22">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="00823D22" w:rsidP="00823D22">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00044E2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по служебен път</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00044E2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C44BEC" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>кт за смърт на родител/и  на лицето на което се учредява настойничество или попечителство</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="00823D22" w:rsidP="00823D22">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00044E2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по служебен път</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00044E2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ъдебно решение за лишаване от родителски права</w:t>
+      </w:r>
+      <w:r w:rsidR="00044E2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ъдебно решение за поставяне под запрещение</w:t>
+      </w:r>
+      <w:r w:rsidR="00044E2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>кт за с</w:t>
+      </w:r>
+      <w:r w:rsidR="009B64CE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>лючен граждански брак на лицето поставено под запрещение /</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00044E2D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по служебен път</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00044E2D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E137E8" w:rsidRPr="004A150D" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>екларации за съгласие и декларации за липса на пречки по чл.158 СК-       броя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E137E8" w:rsidRPr="004A150D" w:rsidRDefault="0016601B" w:rsidP="0016601B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>руги ………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E137E8" w:rsidRDefault="00E137E8" w:rsidP="00761D5F">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00666384">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Желая </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76A5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>издаденият индивидуален административен акт да</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666384">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получа</w:t>
+      </w:r>
+      <w:r w:rsidR="0013475A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A69D7" w:rsidRPr="002A69D7" w:rsidRDefault="002A69D7" w:rsidP="002A69D7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A69D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лично от </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F" w:rsidRPr="002A69D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>център</w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за административно обслужване;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222BE5" w:rsidRDefault="002A69D7" w:rsidP="002A69D7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A69D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>чрез лицензиран пощенски оператор на посочен от заявителя адрес, като пощенските разходи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A69D7" w:rsidRPr="002A69D7" w:rsidRDefault="00222BE5" w:rsidP="00222BE5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> са за сметка на заявителя, платими при получаването на резултатът от административната услуга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E61AE" w:rsidRPr="009E61AE" w:rsidRDefault="002A69D7" w:rsidP="002A69D7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A69D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по електронен път в профила на заявителя в системата за сигурно електронно връчване. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A69D7" w:rsidRDefault="002A69D7" w:rsidP="00761D5F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222BE5" w:rsidRDefault="00222BE5" w:rsidP="00222BE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E137E8" w:rsidRPr="00730258" w:rsidRDefault="00222BE5" w:rsidP="00222BE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата ……………………                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Заявител: …………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:t>мплексна административна услуга</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00761D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F" w:rsidRPr="00761D5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F" w:rsidRPr="00761D5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>подпис</w:t>
+      </w:r>
+      <w:r w:rsidR="00761D5F" w:rsidRPr="00761D5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="00761D5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7236">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137E8" w:rsidRPr="004A150D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
+    <w:p w:rsidR="00C74E15" w:rsidRDefault="00C74E15" w:rsidP="00E137E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0016601B" w:rsidRDefault="0016601B" w:rsidP="00E137E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F96691" w:rsidRPr="00362084" w:rsidRDefault="00F96691" w:rsidP="00F96691">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7138"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9634"/>
         </w:tabs>
         <w:ind w:right="425"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362084">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(У</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362084">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>никален</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362084">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> идентификатор на административна услуга-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362084">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2391)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00DA044E" w:rsidRDefault="00DA044E" w:rsidP="00D23B77">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA044E">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="5"/>
-[...4 lines deleted...]
-          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00DA044E">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="5"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Комплексна административна услуга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA044E">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="5"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA3448" w:rsidRPr="00362084" w:rsidRDefault="00FA3448" w:rsidP="00D23B77">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="005D3CDF" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ПРАВНО ОСНОВАНИЕ ЗА ПРЕДОСТАВЯНЕ НА АДМИНИСТРАТИВНАТА УСЛУГА</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB6CE6" w:rsidRPr="00C973E6" w:rsidRDefault="000D21D2" w:rsidP="00DA044E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="5"/>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133E8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Семеен кодекс - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B133E8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A913A8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3CDF" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133E8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>и следващи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00D23B77">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>НОРМАТИВНА УРЕДБА:</w:t>
+        </w:rPr>
+        <w:t>ЗАЯВЛЕНИЕ ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB6CE6" w:rsidRDefault="000D21D2" w:rsidP="00630A79">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="000D21D2" w:rsidP="00B133E8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> по чл. № 173, ал. 1 и ал. 2 от СК</w:t>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Лично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00DA044E" w:rsidRPr="00C973E6" w:rsidRDefault="00C341E1" w:rsidP="00DA044E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Устно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Ц</w:t>
+      </w:r>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ентър </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00102F1F" w:rsidP="00DA044E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>ЗАЯВЛЕНИЕТО ПО ОБРАЗЕЦ С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА ПОДАДЕТЕ:</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лицензиран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оператор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00C341E1" w:rsidP="00796E4D">
-[...1 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="009E251F" w:rsidP="00DA044E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>На</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-mai</w:t>
+      </w:r>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63C8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000D21D2" w:rsidRPr="00DD6995">
-[...607 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00AE63C8" w:rsidRPr="00DD6995">
+        <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>www.lukovit.bg</w:t>
+          <w:t>lukovit@lukovit.bg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009E251F" w:rsidRPr="00DD6995">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00796E4D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00102F1F" w:rsidP="00DA044E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>път</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>системата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сигурно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA044E" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>връчване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0054233C" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B92088" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>НЕОБХОДИМИ ДОКУМЕНТИ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00B92088" w:rsidP="00DA044E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>образец</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA044E" w:rsidRPr="00C973E6" w:rsidRDefault="00AE63C8" w:rsidP="00DA044E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00130F35" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Удостоверен</w:t>
+      </w:r>
+      <w:r w:rsidR="00130F35" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00130F35" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по гражданско състояние. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>по служебен път)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92088" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE63C8" w:rsidRPr="00DD6995">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="0054233C" w:rsidP="00AE63C8">
-[...1 lines deleted...]
-        <w:ind w:left="284" w:firstLine="424"/>
+    <w:p w:rsidR="00DA044E" w:rsidRPr="00C973E6" w:rsidRDefault="00DA044E" w:rsidP="00DA044E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Декларация</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>съгласие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>назначаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настойник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настойник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>съветни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ци</w:t>
+      </w:r>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>попечител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>попечител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00DA044E" w:rsidRPr="00C973E6" w:rsidRDefault="00DA044E" w:rsidP="00DA044E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Съдебно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>решение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поставяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>под</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пълно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ограничено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>запрещение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лицето</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>което</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>изисква</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удостоверение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настойничество</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B258D" w:rsidRPr="00C973E6" w:rsidRDefault="00DA044E" w:rsidP="00DA044E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>малолетни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>непълнолетни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>препис-извлечение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>смърт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>родител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>документ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удостоверяващ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>невъзможността</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>се</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>упражняват</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>родителски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B92088" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00C973E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
+        <w:t>С НЕОБХОДИМИТЕ ДОКУМЕНТИ МОЖЕ ДА СЕ СНАБДИТЕ КАКТО СЛЕДВА:</w:t>
+      </w:r>
+      <w:r w:rsidR="0020188E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>НЕОБХОДИМИ ДОКУМЕНТИ:</w:t>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Община </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63C8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Луковит</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00964C73" w:rsidRDefault="00964C73" w:rsidP="00E36EA5">
-[...80 lines deleted...]
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00B92088" w:rsidP="00B92088">
+    <w:p w:rsidR="000044A2" w:rsidRPr="00C973E6" w:rsidRDefault="000044A2" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000044A2" w:rsidRPr="00C973E6" w:rsidRDefault="000044A2" w:rsidP="000044A2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРОЦЕДУРА ПО ПРЕДОСТАВЯНЕ НА </w:t>
+      </w:r>
+      <w:r w:rsidR="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АДМИНИСТРАТИВНАТА </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>УСЛУГА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Прием</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заявлението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>приложените</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>документи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD08A2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удостоверяващи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>необходимостта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>назначаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настойник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>попечител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Назначаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>настойнически</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>съвет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>попечител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заместник-попечител</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в 30-дневен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>срок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>срокът</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тече</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>получаването</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>препис</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>съдебно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>решение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поставяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>под</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>запрещение</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лишаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>родителски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>права</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>както</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>узнаването</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>смъртта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>родителя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 155, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 1 СК)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Изготвяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удостоверението</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000044A2" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Получаване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>индивидуалния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Информационен ц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ентър</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>избран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заявителя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>начин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="000044A2">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00367B7E" w:rsidRDefault="00AE63C8" w:rsidP="00AE63C8">
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НИЕ ЩЕ ВИ ПРЕДОСТАВИМ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B957BD" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>УДОСТОВЕРЕНИЕТО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В СРОК:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B957BD" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000044A2" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>работни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B957BD" w:rsidRPr="00C973E6" w:rsidRDefault="00B957BD" w:rsidP="00B957BD">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00BD08A2" w:rsidRDefault="00FC787D" w:rsidP="00DB6CE6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИЕ МОЖЕ ДА ЗАЯВИТЕ ЖЕЛАНИЕТО СИ ИЗДАДЕНИЯТ ИНДИВИДУАЛЕН </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6CE6" w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ДМИНИСТР</w:t>
+      </w:r>
+      <w:r w:rsidR="00C973E6" w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ТИВЕН АКТ ДА ПОЛУЧИТЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00AD3A31" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A7"/>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
-[...21 lines deleted...]
-        <w:t>Решение на съд или препис извлечение от акт за смърт.</w:t>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Лично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>упълномощено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лице</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>център</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>административно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>обслужване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931D8F" w:rsidRPr="00931D8F" w:rsidRDefault="00931D8F" w:rsidP="00931D8F">
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00AD3A31" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>По</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>път</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>точно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>упомената</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>електронна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>поща</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A92A53" w:rsidRPr="00C973E6" w:rsidRDefault="00AD3A31" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Чрез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лицензиран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оператор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>посочен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>точен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>адрес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>декларирате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>че</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенските</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>разходи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B133E8" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>са</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ваша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сметка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>платими</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>при</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>получаването</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>му</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вътрешни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенски</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пратки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>съгласни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>документите</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бъдат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пренасяни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>служебни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>цели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA3448" w:rsidRDefault="00FA3448" w:rsidP="00C973E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00FA3448" w:rsidRDefault="00FC787D" w:rsidP="00C973E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Индивидуалният</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>административен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>акт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>може</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ви</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бъде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>изпратен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3448">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B957BD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C973E6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вътрешна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>куриерска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Като</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>международна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>препоръчана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пощенска</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пратка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B258D" w:rsidRPr="00C973E6" w:rsidRDefault="001B258D" w:rsidP="001B258D">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB6CE6" w:rsidRPr="00C973E6" w:rsidRDefault="00C973E6" w:rsidP="00C973E6">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD08A2">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> В СРОК:</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>ТАКСА</w:t>
+      </w:r>
+      <w:r w:rsidR="009B64CE" w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗА ПРЕДОСТАВЯНЕ НА АДМИНИСТРАТИВНАТА УСЛУГА</w:t>
+      </w:r>
+      <w:r w:rsidR="001B258D" w:rsidRPr="00BD08A2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B64CE" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Безплатно</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="000B52C9" w:rsidRDefault="00AD3A31" w:rsidP="00B957BD">
-[...815 lines deleted...]
-    <w:p w:rsidR="00DB6CE6" w:rsidRPr="00DB6CE6" w:rsidRDefault="00DB6CE6" w:rsidP="00AD3A31">
+    <w:p w:rsidR="001B258D" w:rsidRPr="00C973E6" w:rsidRDefault="001B258D" w:rsidP="00AD3A31">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB6CE6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
+    <w:p w:rsidR="00DB6CE6" w:rsidRPr="00C973E6" w:rsidRDefault="00FC787D" w:rsidP="00FC787D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD6995">
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>АКО В ПОСОЧЕНИЯ СРОК НЕ ПОЛУЧИТЕ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B957BD">
+      <w:r w:rsidR="00B957BD" w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>УДОСТОВЕРЕНИЕ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6995">
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, ВИЕ МОЖЕТЕ ДА </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+        <w:t>, ВИЕ МОЖЕТЕ ДА ПОДАДЕТЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6CE6" w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DB6CE6">
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="bg-BG"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+        </w:rPr>
+        <w:t xml:space="preserve">СИГНАЛ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC787D" w:rsidRPr="00C973E6" w:rsidRDefault="00F526D2" w:rsidP="00FC787D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> СИГНАЛ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD6995">
+      </w:pPr>
+      <w:r w:rsidRPr="00C973E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ДО КМЕТА НА ОБЩИНА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC787D" w:rsidRPr="00C973E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC787D" w:rsidRPr="00DD6995" w:rsidRDefault="00F526D2" w:rsidP="00FC787D">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C74E15" w:rsidRPr="00C973E6" w:rsidRDefault="00C74E15">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C74E15" w:rsidRDefault="00C74E15">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00C74E15" w:rsidSect="009E7236">
+    <w:sectPr w:rsidR="00C74E15" w:rsidRPr="00C973E6" w:rsidSect="00C973E6">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="566" w:bottom="142" w:left="993" w:header="851" w:footer="708" w:gutter="0"/>
-[...5 lines deleted...]
-      </w:pgBorders>
+      <w:pgMar w:top="225" w:right="849" w:bottom="142" w:left="993" w:header="285" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F5298" w:rsidRDefault="007F5298" w:rsidP="00FF711E">
+    <w:p w:rsidR="00B14BF8" w:rsidRDefault="00B14BF8" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F5298" w:rsidRDefault="007F5298" w:rsidP="00FF711E">
+    <w:p w:rsidR="00B14BF8" w:rsidRDefault="00B14BF8" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Time Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F5298" w:rsidRDefault="007F5298" w:rsidP="00FF711E">
+    <w:p w:rsidR="00B14BF8" w:rsidRDefault="00B14BF8" w:rsidP="00FF711E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F5298" w:rsidRDefault="007F5298" w:rsidP="00FF711E">
+    <w:p w:rsidR="00B14BF8" w:rsidRDefault="00B14BF8" w:rsidP="00FF711E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A913A8" w:rsidRDefault="00C74E15" w:rsidP="00A913A8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00A913A8" w:rsidRPr="00F96691" w:rsidRDefault="00C74E15" w:rsidP="00A913A8">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6751C063" wp14:editId="464E77BF">
-          <wp:extent cx="952500" cy="704850"/>
-[...1 lines deleted...]
-          <wp:docPr id="1" name="Картина 1"/>
+          <wp:extent cx="819150" cy="523875"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="5" name="Картина 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Картина 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="953720" cy="705752"/>
+                    <a:ext cx="820212" cy="524554"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00FC787D">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A913A8" w:rsidRPr="003943FE">
+    <w:r w:rsidR="00A913A8" w:rsidRPr="00F96691">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">за учредяване на настойничество и попечителство </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A913A8" w:rsidRPr="003943FE" w:rsidRDefault="00A913A8" w:rsidP="00A913A8">
+  <w:p w:rsidR="00A913A8" w:rsidRPr="00F96691" w:rsidRDefault="00A913A8" w:rsidP="00A913A8">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003943FE">
+    <w:r w:rsidRPr="00F96691">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t>и издаване</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F96691">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="003943FE">
+    <w:r w:rsidRPr="00F96691">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> на </w:t>
+      <w:t xml:space="preserve"> на удостоверение</w:t>
     </w:r>
-    <w:r>
-[...18 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00D06597" w:rsidRDefault="00FF711E" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1555139E" wp14:editId="7BDE4207">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>136525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="800100" cy="777240"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="5" name="Картина 5" descr="Tsvetno logo-Lukovit"/>
+          <wp:docPr id="6" name="Картина 6" descr="Tsvetno logo-Lukovit"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Картина 2" descr="Tsvetno logo-Lukovit"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -4407,339 +8129,455 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="008F27E4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D06597">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FF711E" w:rsidRPr="003943FE" w:rsidRDefault="008F27E4" w:rsidP="00FF711E">
+  <w:p w:rsidR="00FF711E" w:rsidRPr="009E61AE" w:rsidRDefault="00D06597" w:rsidP="00FF711E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="009E61AE">
       <w:rPr>
         <w:b/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>ОБЩИ</w:t>
+      <w:t>ОБЩИНА</w:t>
     </w:r>
-    <w:r w:rsidR="00D06597">
+    <w:r w:rsidR="00FF711E" w:rsidRPr="009E61AE">
       <w:rPr>
         <w:b/>
-        <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve"> ЛУКОВИТ</w:t>
     </w:r>
     <w:r w:rsidR="00FF711E">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008F27E4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="00FF711E">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">    </w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="001E2BA4" w:rsidRPr="001E2BA4">
+    <w:r w:rsidR="009E61AE">
       <w:rPr>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                      </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF711E">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="009E61AE" w:rsidRPr="009E61AE">
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>До</w:t>
+      <w:t>ДО</w:t>
     </w:r>
-    <w:r w:rsidR="001E2BA4">
-[...1 lines deleted...]
-        <w:b/>
+  </w:p>
+  <w:p w:rsidR="009E61AE" w:rsidRPr="009E61AE" w:rsidRDefault="009E61AE" w:rsidP="00FF711E">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:b/>
+    </w:pPr>
+    <w:r w:rsidRPr="009E61AE">
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t>Кмета на Община Луковит</w:t>
+      <w:t xml:space="preserve">                                                                      </w:t>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                         </w:t>
+      <w:t xml:space="preserve">                   </w:t>
     </w:r>
-    <w:r w:rsidR="001E2BA4">
-      <w:rPr>
+    <w:r w:rsidRPr="009E61AE">
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">           </w:t>
+      <w:t xml:space="preserve"> КМЕТА НА</w:t>
     </w:r>
-    <w:r w:rsidR="008F27E4">
-      <w:rPr>
+  </w:p>
+  <w:p w:rsidR="009E61AE" w:rsidRPr="009E61AE" w:rsidRDefault="009E61AE" w:rsidP="00FF711E">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">                 </w:t>
-[...2 lines deleted...]
-      <w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009E61AE">
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">                                                                 </w:t>
     </w:r>
-    <w:r w:rsidR="008F27E4">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
+      <w:t xml:space="preserve">                         </w:t>
     </w:r>
-    <w:r w:rsidR="00D06597">
-      <w:rPr>
+    <w:r w:rsidRPr="009E61AE">
+      <w:rPr>
+        <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-      <w:t>ОКСМД-03-01</w:t>
+      <w:t>ОБЩИНА ЛУКОВИТ</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FF711E" w:rsidRDefault="00FF711E">
+  <w:p w:rsidR="00CF17A0" w:rsidRDefault="00CF17A0">
     <w:pPr>
       <w:pStyle w:val="a5"/>
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="bg-BG"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                  </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="023F4A10"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00EF7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F41A4922"/>
-    <w:lvl w:ilvl="0" w:tplc="04020005">
+    <w:tmpl w:val="BF8CF2F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06453562"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B4EDEA6"/>
+    <w:lvl w:ilvl="0" w:tplc="80D85C44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076B5029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBAC446"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4808,51 +8646,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08C5223A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BA82174"/>
+    <w:lvl w:ilvl="0" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09257457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AFAD3F8"/>
     <w:lvl w:ilvl="0" w:tplc="0402000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +8875,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DA3681D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7301BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04020001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F117AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2F4D58A"/>
     <w:lvl w:ilvl="0" w:tplc="0402000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5037,51 +9101,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F605569"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB022D66"/>
+    <w:lvl w:ilvl="0" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="227C2917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01CA01D8"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5150,277 +9327,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23E66755"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30044DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E304C888"/>
+    <w:tmpl w:val="67E66036"/>
     <w:lvl w:ilvl="0" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399E2B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51440BBE"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5516,164 +9580,390 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3A405EEE"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A951BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D31C7514"/>
+    <w:tmpl w:val="F528BF68"/>
     <w:lvl w:ilvl="0" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1050" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B7A774E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="821C06F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47FB340D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="489A9E3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486225FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="246A75BC"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5769,51 +10059,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5006477A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D60DEB6"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +10199,425 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50906A29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0F4651A"/>
+    <w:lvl w:ilvl="0" w:tplc="BAB07D06">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="689" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1409" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2129" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2849" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3569" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4289" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5009" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5729" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6449" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67B71B6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C124E50"/>
+    <w:lvl w:ilvl="0" w:tplc="04020005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68BE06E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA222CD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A673E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABFEB14E"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6049,51 +10713,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E921D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEF4F496"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6162,164 +10826,164 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="719C4F0E"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB84816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CAFCD390"/>
+    <w:tmpl w:val="8876BCA0"/>
     <w:lvl w:ilvl="0" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1230" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1950" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04020005">
+    <w:lvl w:ilvl="2" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2670" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3390" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4110" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4830" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04020001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5550" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6270" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6990" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73670BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84CC08BE"/>
     <w:lvl w:ilvl="0" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6388,51 +11052,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793A038B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="164E110E"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6501,51 +11165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7E36C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86DE87D6"/>
     <w:lvl w:ilvl="0" w:tplc="04020001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6642,266 +11306,313 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00086909"/>
     <w:rsid w:val="00003AB6"/>
+    <w:rsid w:val="000044A2"/>
     <w:rsid w:val="0001281C"/>
     <w:rsid w:val="0003649F"/>
     <w:rsid w:val="00044E2D"/>
     <w:rsid w:val="000526E3"/>
     <w:rsid w:val="00072925"/>
     <w:rsid w:val="00077863"/>
     <w:rsid w:val="00086909"/>
     <w:rsid w:val="000A2D75"/>
-    <w:rsid w:val="000B52C9"/>
     <w:rsid w:val="000D21D2"/>
     <w:rsid w:val="00102F1F"/>
     <w:rsid w:val="0012630D"/>
     <w:rsid w:val="00130F35"/>
     <w:rsid w:val="0013475A"/>
+    <w:rsid w:val="0016601B"/>
     <w:rsid w:val="0016604D"/>
-    <w:rsid w:val="001B5D6D"/>
+    <w:rsid w:val="001B258D"/>
     <w:rsid w:val="001E2BA4"/>
+    <w:rsid w:val="001F2E80"/>
+    <w:rsid w:val="0020188E"/>
+    <w:rsid w:val="00222BE5"/>
     <w:rsid w:val="00240684"/>
-    <w:rsid w:val="00272FEC"/>
     <w:rsid w:val="00294965"/>
-    <w:rsid w:val="00367B7E"/>
+    <w:rsid w:val="002A69D7"/>
+    <w:rsid w:val="002C7331"/>
+    <w:rsid w:val="002E2BEE"/>
+    <w:rsid w:val="00362084"/>
     <w:rsid w:val="0039347C"/>
     <w:rsid w:val="003943FE"/>
     <w:rsid w:val="003E565E"/>
     <w:rsid w:val="00541183"/>
     <w:rsid w:val="0054233C"/>
     <w:rsid w:val="005C1A81"/>
+    <w:rsid w:val="005D3CDF"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00634D8F"/>
     <w:rsid w:val="00657AFD"/>
-    <w:rsid w:val="00660413"/>
     <w:rsid w:val="00666384"/>
     <w:rsid w:val="006844EB"/>
     <w:rsid w:val="0068772A"/>
     <w:rsid w:val="00696492"/>
     <w:rsid w:val="006B4A9F"/>
     <w:rsid w:val="00752F53"/>
+    <w:rsid w:val="00761D5F"/>
+    <w:rsid w:val="007855DC"/>
     <w:rsid w:val="00796E4D"/>
     <w:rsid w:val="007C5007"/>
     <w:rsid w:val="007C61D4"/>
-    <w:rsid w:val="007F5298"/>
     <w:rsid w:val="007F6499"/>
     <w:rsid w:val="0082223B"/>
+    <w:rsid w:val="00823D22"/>
     <w:rsid w:val="008679A4"/>
     <w:rsid w:val="008973C1"/>
+    <w:rsid w:val="008B76A5"/>
     <w:rsid w:val="008F27E4"/>
-    <w:rsid w:val="00931D8F"/>
-    <w:rsid w:val="00964C73"/>
+    <w:rsid w:val="009B64CE"/>
     <w:rsid w:val="009C13B8"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C5104"/>
     <w:rsid w:val="009E251F"/>
+    <w:rsid w:val="009E61AE"/>
     <w:rsid w:val="009E7236"/>
     <w:rsid w:val="00A4426D"/>
     <w:rsid w:val="00A627C0"/>
     <w:rsid w:val="00A913A8"/>
     <w:rsid w:val="00A92A53"/>
     <w:rsid w:val="00AA1471"/>
     <w:rsid w:val="00AA2B5F"/>
     <w:rsid w:val="00AA3A33"/>
+    <w:rsid w:val="00AA3B21"/>
+    <w:rsid w:val="00AA50A4"/>
     <w:rsid w:val="00AD3A31"/>
     <w:rsid w:val="00AE63C8"/>
-    <w:rsid w:val="00B01F96"/>
     <w:rsid w:val="00B045F6"/>
+    <w:rsid w:val="00B133E8"/>
+    <w:rsid w:val="00B14BF8"/>
     <w:rsid w:val="00B554DE"/>
     <w:rsid w:val="00B92088"/>
     <w:rsid w:val="00B957BD"/>
+    <w:rsid w:val="00BD08A2"/>
+    <w:rsid w:val="00BE1826"/>
     <w:rsid w:val="00BE5F86"/>
     <w:rsid w:val="00C341E1"/>
     <w:rsid w:val="00C44BEC"/>
     <w:rsid w:val="00C74E15"/>
     <w:rsid w:val="00C76424"/>
     <w:rsid w:val="00C926D3"/>
+    <w:rsid w:val="00C973E6"/>
     <w:rsid w:val="00CD4BBF"/>
+    <w:rsid w:val="00CF17A0"/>
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D13704"/>
     <w:rsid w:val="00D23B77"/>
+    <w:rsid w:val="00DA044E"/>
     <w:rsid w:val="00DB6CE6"/>
+    <w:rsid w:val="00DD0D0C"/>
     <w:rsid w:val="00DD6995"/>
     <w:rsid w:val="00E137E8"/>
-    <w:rsid w:val="00E36EA5"/>
     <w:rsid w:val="00E84074"/>
     <w:rsid w:val="00EF5D43"/>
     <w:rsid w:val="00F036E9"/>
     <w:rsid w:val="00F526D2"/>
     <w:rsid w:val="00F643B5"/>
+    <w:rsid w:val="00F96691"/>
+    <w:rsid w:val="00FA3448"/>
     <w:rsid w:val="00FC787D"/>
+    <w:rsid w:val="00FD6FB7"/>
     <w:rsid w:val="00FE47C6"/>
     <w:rsid w:val="00FF711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{A7B50EEB-2BF7-45DE-B16B-1D1B46011375}"/>
+  <w14:docId w14:val="1EE39526"/>
+  <w15:docId w15:val="{C0EF9484-A1C3-4493-AA4E-DA9A8393921C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7229,50 +11940,56 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0068772A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -7407,87 +12124,100 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E137E8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="296181403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="858010428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="998772263">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lukovit.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lukovit@lukovit.bg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office тема">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7724,82 +12454,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{104C912D-7997-4A92-BF1A-B67DD89C70BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{309F3353-66B8-4DD6-9CF5-32F4D40413C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>684</Words>
-  <Characters>3905</Characters>
+  <Words>937</Words>
+  <Characters>5342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4580</CharactersWithSpaces>
+  <CharactersWithSpaces>6267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ozeleniavane1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>