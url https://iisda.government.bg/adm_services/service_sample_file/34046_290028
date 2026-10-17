--- v0 (2026-04-16)
+++ v1 (2026-10-17)
@@ -233,68 +233,100 @@
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56EA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00A56EA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D24D9D1" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00A56EA2" w:rsidRDefault="005252B2" w:rsidP="008D4BB0">
+    <w:p w14:paraId="1D24D9D1" w14:textId="01B3ED68" w:rsidR="007E715C" w:rsidRPr="00A56EA2" w:rsidRDefault="005252B2" w:rsidP="008D4BB0">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="240" w:line="233" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56EA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА И ИНДУСТРИЯТА</w:t>
+        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА</w:t>
+      </w:r>
+      <w:r w:rsidR="001630F1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00856436">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001630F1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ИНВЕСТИЦИИТЕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A56EA2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И ИНДУСТРИЯТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C4DB4D" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00A56EA2" w:rsidRDefault="005252B2" w:rsidP="008D4BB0">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56EA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Дирекция „Администриране и к</w:t>
       </w:r>
       <w:r w:rsidR="00A56EA2" w:rsidRPr="00A56EA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -568,51 +600,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>да бъде вписан в регистъра на производителите на етилов алкохол от земеделски</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>произход, дестилати и спиртни напитки</w:t>
       </w:r>
       <w:r w:rsidR="00272072">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF7FBA" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00E01ED9" w:rsidRDefault="00272072" w:rsidP="001D3954">
+    <w:p w14:paraId="59EF7FBA" w14:textId="7DFAB671" w:rsidR="007E715C" w:rsidRPr="00E01ED9" w:rsidRDefault="00272072" w:rsidP="001D3954">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="809"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -638,72 +670,98 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> за търговския регистър и регистъра на юридическите лица с нестопанска цел </w:t>
       </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(или</w:t>
       </w:r>
       <w:r w:rsidR="005218A8" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>данни за търговска регистрация по националното законодателството с</w:t>
       </w:r>
+      <w:r w:rsidR="00E43833">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
         <w:t>приложен документ, който я удостоверява и отразява лицето, което</w:t>
       </w:r>
+      <w:r w:rsidR="00E43833">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t>представлява търговеца):</w:t>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43833">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едставлява търговеца): </w:t>
       </w:r>
       <w:r w:rsidR="00F16BCA" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………….</w:t>
+        <w:t>……………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43833">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5403DC5F" w14:textId="77777777" w:rsidR="008B59E4" w:rsidRPr="00E01ED9" w:rsidRDefault="00272072" w:rsidP="00272072">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="005252B2" w:rsidRPr="00E01ED9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -805,150 +863,169 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7A9E80" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680" w:firstLine="40"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Към настоящото заявление прилагам необходимите документи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1F3BFD" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00F8511B" w:rsidRDefault="005252B2" w:rsidP="00F8511B">
+    <w:p w14:paraId="1D1F3BFD" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00F8511B" w:rsidRDefault="005252B2" w:rsidP="003664CC">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8511B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(за вписване в регистъра се прилагат документите по чл. 134 от Закона за виното и</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8511B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>спиртните напитки)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524D282F" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2" w:rsidP="00A56EA2">
+    <w:p w14:paraId="524D282F" w14:textId="3C535662" w:rsidR="007E715C" w:rsidRPr="000B3DD6" w:rsidRDefault="005252B2" w:rsidP="00FB5244">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00162AF7">
+      <w:r w:rsidRPr="000B3DD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">заявление за регистрация с посочване на ЕИК по </w:t>
       </w:r>
-      <w:r w:rsidR="001D3954" w:rsidRPr="001D3954">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00162AF7">
+      <w:r w:rsidR="001D3954" w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Закона за търговския регистър и регистъра на юридическите лица с нестопанска цел или данни за</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3DD6" w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3954" w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">търговска </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3DD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>регистрация по националното</w:t>
       </w:r>
-      <w:r w:rsidRPr="00162AF7">
-[...12 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="005D59DD" w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>законодателството с приложен</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>документ, който я удостоверява и отразява</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3DD6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>лицето, което представлява търговеца;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750B73A7" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2" w:rsidP="00A56EA2">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>техническа справка за откритите и закритите производствени обекти или</w:t>
       </w:r>
       <w:r w:rsidRPr="00162AF7">
@@ -991,77 +1068,83 @@
       </w:r>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>въвеждането на обекта в експлоатация, издаден по реда на Закона за</w:t>
       </w:r>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>устройство на територията;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448D0CC3" w14:textId="77777777" w:rsidR="007E715C" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2" w:rsidP="00A56EA2">
+    <w:p w14:paraId="448D0CC3" w14:textId="18C83595" w:rsidR="007E715C" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2" w:rsidP="00A56EA2">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>техническа спецификация за производство на етилов алкохол от земеделски</w:t>
       </w:r>
+      <w:r w:rsidR="00D375BD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
         <w:t>произход, дестилати или спиртни напитки - два екземпляра;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722F5E6B" w14:textId="77777777" w:rsidR="007E715C" w:rsidRDefault="005252B2" w:rsidP="00A56EA2">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>декларация от производителя за извършване на производство съгласно</w:t>
       </w:r>
       <w:r w:rsidRPr="00162AF7">
@@ -1526,107 +1609,127 @@
         <w:t>Отбелязва се начин за получаване на удостоверението:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756EE499" w14:textId="77777777" w:rsidR="002C4CE6" w:rsidRDefault="002C4CE6" w:rsidP="002C4CE6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3A44A563" w14:textId="77777777" w:rsidR="002C4CE6" w:rsidRDefault="002C4CE6" w:rsidP="002C4CE6">
+    <w:p w14:paraId="3A44A563" w14:textId="45B52063" w:rsidR="002C4CE6" w:rsidRDefault="002C4CE6" w:rsidP="002C4CE6">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>󠇆 лично или чрез упълномощен за целта представител на място на адрес на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>Министерството на икономиката и индустрията, гр. София, ул. „Славянска“                                № 8;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76899EB4" w14:textId="77777777" w:rsidR="006C21C0" w:rsidRDefault="006C21C0" w:rsidP="006C21C0">
+        <w:t>Министерството, гр. София, ул. „Славянска“ № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76899EB4" w14:textId="5258EAF4" w:rsidR="006C21C0" w:rsidRDefault="006C21C0" w:rsidP="006C21C0">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> чрез лицензиран поще</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D00FD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>чрез лицензиран поще</w:t>
       </w:r>
       <w:r w:rsidR="002176B2">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">нски оператор (подчертава </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>желаното)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189A5422" w14:textId="77777777" w:rsidR="006C21C0" w:rsidRDefault="00B74F5C" w:rsidP="006C21C0">
       <w:pPr>
         <w:pStyle w:val="a0"/>
@@ -1888,58 +1991,58 @@
     </w:p>
     <w:p w14:paraId="48A3D156" w14:textId="77777777" w:rsidR="005252B2" w:rsidRPr="00162AF7" w:rsidRDefault="005252B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005252B2" w:rsidRPr="00162AF7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1300" w:right="1134" w:bottom="1300" w:left="1799" w:header="0" w:footer="3" w:gutter="0"/>
       <w:cols w:num="2" w:space="1937"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DDD1526" w14:textId="77777777" w:rsidR="004A4711" w:rsidRDefault="004A4711">
+    <w:p w14:paraId="701C94F6" w14:textId="77777777" w:rsidR="00B50284" w:rsidRDefault="00B50284">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C910E73" w14:textId="77777777" w:rsidR="004A4711" w:rsidRDefault="004A4711">
+    <w:p w14:paraId="6CF6447A" w14:textId="77777777" w:rsidR="00B50284" w:rsidRDefault="00B50284">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2197,54 +2300,54 @@
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="268E6D48" w14:textId="77777777" w:rsidR="004A4711" w:rsidRDefault="004A4711"/>
+    <w:p w14:paraId="279DB1E5" w14:textId="77777777" w:rsidR="00B50284" w:rsidRDefault="00B50284"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="328A485B" w14:textId="77777777" w:rsidR="004A4711" w:rsidRDefault="004A4711"/>
+    <w:p w14:paraId="0CE54390" w14:textId="77777777" w:rsidR="00B50284" w:rsidRDefault="00B50284"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193B252F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53928D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
@@ -2617,107 +2720,127 @@
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E715C"/>
     <w:rsid w:val="000036C5"/>
     <w:rsid w:val="0005191C"/>
     <w:rsid w:val="000733C7"/>
     <w:rsid w:val="0007741F"/>
     <w:rsid w:val="00084C58"/>
+    <w:rsid w:val="00090497"/>
     <w:rsid w:val="000A2CFB"/>
+    <w:rsid w:val="000B3DD6"/>
     <w:rsid w:val="00162AF7"/>
+    <w:rsid w:val="001630F1"/>
+    <w:rsid w:val="00196AC6"/>
     <w:rsid w:val="001A1B07"/>
     <w:rsid w:val="001C5DF2"/>
     <w:rsid w:val="001D3954"/>
     <w:rsid w:val="00214D51"/>
     <w:rsid w:val="002176B2"/>
     <w:rsid w:val="00272072"/>
     <w:rsid w:val="00277A4B"/>
     <w:rsid w:val="00277B12"/>
     <w:rsid w:val="00291594"/>
     <w:rsid w:val="0029672B"/>
     <w:rsid w:val="002C39E2"/>
     <w:rsid w:val="002C4CE6"/>
     <w:rsid w:val="003639BC"/>
+    <w:rsid w:val="003664CC"/>
     <w:rsid w:val="003D6F6B"/>
+    <w:rsid w:val="00410545"/>
+    <w:rsid w:val="00474EF0"/>
     <w:rsid w:val="004A4711"/>
     <w:rsid w:val="004F0E82"/>
     <w:rsid w:val="005218A8"/>
     <w:rsid w:val="005252B2"/>
     <w:rsid w:val="00595043"/>
     <w:rsid w:val="005D333C"/>
+    <w:rsid w:val="005D59DD"/>
+    <w:rsid w:val="006015F4"/>
     <w:rsid w:val="00663656"/>
+    <w:rsid w:val="00666689"/>
     <w:rsid w:val="006779FD"/>
+    <w:rsid w:val="006B16C3"/>
     <w:rsid w:val="006C21C0"/>
     <w:rsid w:val="006E185F"/>
     <w:rsid w:val="00723617"/>
     <w:rsid w:val="00727653"/>
     <w:rsid w:val="007525E6"/>
     <w:rsid w:val="00776E01"/>
     <w:rsid w:val="00795DA6"/>
+    <w:rsid w:val="007D00FD"/>
     <w:rsid w:val="007E715C"/>
+    <w:rsid w:val="00827FEA"/>
     <w:rsid w:val="00837E30"/>
+    <w:rsid w:val="00856436"/>
     <w:rsid w:val="00895288"/>
     <w:rsid w:val="008B59E4"/>
     <w:rsid w:val="008D4BB0"/>
     <w:rsid w:val="008F4609"/>
     <w:rsid w:val="0095609F"/>
     <w:rsid w:val="00A00556"/>
     <w:rsid w:val="00A56EA2"/>
+    <w:rsid w:val="00A912D8"/>
+    <w:rsid w:val="00B50284"/>
     <w:rsid w:val="00B50C78"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B74F5C"/>
     <w:rsid w:val="00BE43DF"/>
     <w:rsid w:val="00C02298"/>
     <w:rsid w:val="00C140E0"/>
+    <w:rsid w:val="00C2532E"/>
     <w:rsid w:val="00C844AB"/>
     <w:rsid w:val="00CC3A4A"/>
     <w:rsid w:val="00D30C6F"/>
+    <w:rsid w:val="00D375BD"/>
     <w:rsid w:val="00D47EBB"/>
     <w:rsid w:val="00D74340"/>
     <w:rsid w:val="00D852F0"/>
+    <w:rsid w:val="00DB43AE"/>
     <w:rsid w:val="00DC6F81"/>
     <w:rsid w:val="00DE52F6"/>
     <w:rsid w:val="00DF2362"/>
     <w:rsid w:val="00E01ED9"/>
     <w:rsid w:val="00E31A41"/>
+    <w:rsid w:val="00E43833"/>
     <w:rsid w:val="00EB4443"/>
     <w:rsid w:val="00ED3EB3"/>
     <w:rsid w:val="00F16BCA"/>
     <w:rsid w:val="00F472E8"/>
     <w:rsid w:val="00F82A40"/>
     <w:rsid w:val="00F8511B"/>
     <w:rsid w:val="00FC28EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3348,50 +3471,52 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1909415210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-docs@mi.government.bg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -3621,65 +3746,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>560</Words>
-  <Characters>3192</Characters>
+  <Words>556</Words>
+  <Characters>3175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of economy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3745</CharactersWithSpaces>
+  <CharactersWithSpaces>3724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>МАРГАРИТА ПИСАНОВА</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>