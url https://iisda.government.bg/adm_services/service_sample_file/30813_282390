--- v0 (2026-03-15)
+++ v1 (2026-09-16)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="2C00F658" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3255978A" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF3EEF8" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FA4C09" w14:textId="05235A3E" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
@@ -200,50 +203,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14ABD695" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-357661459"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0472FF6D" w14:textId="103FA7B0" w:rsidR="002031D9" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="138C2D52" w14:textId="03B3524C" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -335,242 +339,245 @@
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Предоставям необходимата информация и документи в зависимост от вида на обекта, съгласно:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FBB952" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F71A0BD" w14:textId="2C245E94" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="3F71A0BD" w14:textId="2C245E94" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1075397948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Раздел I*: Предоставяне на изходните данни, необходими за проектиране и за присъединяване към топлопреносната мрежа на производители на топлинна енергия;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F74553A" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="053052CC" w14:textId="704B249C" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="053052CC" w14:textId="704B249C" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1792167839"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Раздел II*: Предоставяне на изходните данни, необходими за проектиране и за присъединяване към топлопреносната мрежа на клиенти, ползващи топлинна енергия за небитови нужди;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326B1DFA" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E5114F" w14:textId="50CDCEF4" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="29E5114F" w14:textId="50CDCEF4" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-39898283"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Раздел III*: Предоставяне на изходните данни, необходими за проектиране и за присъединяване към топлопреносната мрежа на клиенти, ползващи топлинна енергия за битови нужди.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462F28E3" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -739,138 +746,140 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="30932C42" w14:textId="7E63DED3" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D018DB9" w14:textId="06DEB9EC" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="0D018DB9" w14:textId="06DEB9EC" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1163231818"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Новоизграждащ се обект;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA6B173" w14:textId="24FF8467" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="0FA6B173" w14:textId="24FF8467" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1694994864"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Съществуващ обект.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71723980" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -890,511 +899,517 @@
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Предоставям следната информация за извършване на проучването:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53432A49" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BEC71C" w14:textId="241185B2" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Характеристика на енергийния обект, който ще се присъединява:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F42C9A4" w14:textId="503E7976" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="2056196337"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="07C67864" w14:textId="46FC8AD5" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
-            <w:pStyle w:val="ListParagraph"/>
+            <w:pStyle w:val="ab"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4A3ECBA4" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE95FDB" w14:textId="0149A042" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Характеристика на основните и спомагателни енергийни съоръжения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0273B44D" w14:textId="6166F980" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1096284648"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="467E8176" w14:textId="1360E4AE" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
-            <w:pStyle w:val="ListParagraph"/>
+            <w:pStyle w:val="ab"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="34DC44D6" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0F107F" w14:textId="7DEF2C11" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Дългосрочна прогноза за обема и режима на производството на топлинна енергия:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7A818F" w14:textId="0F9DDBAA" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1268431376"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3600D45D" w14:textId="537CAB88" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>……………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="664FB0BC" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF8E454" w14:textId="1D4A8DAE" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Дългосрочна прогноза за финансовите условия за продажба на топлинна енергия:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F19B9DF" w14:textId="70CD639C" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1561093726"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="12734465" w14:textId="16AD9E58" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
-            <w:pStyle w:val="ListParagraph"/>
+            <w:pStyle w:val="ab"/>
             <w:spacing w:after="0"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>……………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="66C48C63" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D5C3EAA" w14:textId="4D637405" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Вид и параметри на топлоносителя:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B66AF57" w14:textId="4D618785" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="55523005"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3198D2C8" w14:textId="5ACC8A7D" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="63C57A8F" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DCB28E" w14:textId="3DF3289E" w:rsidR="00140EE2" w:rsidRPr="002031D9" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Вид и характеристика на основното гориво, което ще се използва за производството на топлинна енергия:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68818FB2" w14:textId="4EDB17D9" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1942833312"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="462ECDD4" w14:textId="62103A4A" w:rsidR="002031D9" w:rsidRPr="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
           <w:pPr>
-            <w:pStyle w:val="ListParagraph"/>
+            <w:pStyle w:val="ab"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="573F9991" w14:textId="68043AE4" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1436,86 +1451,87 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Приложени документи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A4143" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014BA9D2" w14:textId="55B51670" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="014BA9D2" w14:textId="55B51670" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2003463729"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Копие (извадка) от действащ подробен устройствен план </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(прилага се служебно от органа по чл. 140, ал. 7 от</w:t>
       </w:r>
@@ -1538,86 +1554,87 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЗУТ)</w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E918602" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C9E99A" w14:textId="2BF60728" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
+    <w:p w14:paraId="01C9E99A" w14:textId="2BF60728" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-418333305"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002031D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Проект на виза за проектиране, в случаите по чл. 140, ал. 3 от ЗУТ </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="002031D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(прилага се служебно от органа по чл. 140,</w:t>
       </w:r>
@@ -1662,85 +1679,87 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63ED0108" w14:textId="77777777" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="750" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252D471F" w14:textId="164D83D3" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-720599982"/>
           <w:placeholder>
             <w:docPart w:val="59562620BDBC45D6BADF1E93D4401B70"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Подпис: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1308588118"/>
           <w:placeholder>
             <w:docPart w:val="59562620BDBC45D6BADF1E93D4401B70"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="15EB6025" w14:textId="77777777" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>гр./с.</w:t>
       </w:r>
@@ -1757,51 +1776,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D42969" w14:textId="3805FC8F" w:rsidR="00140EE2" w:rsidRPr="00C10CC7" w:rsidRDefault="00140EE2" w:rsidP="00C10CC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Раздел II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC50DA5" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="570B3B14" w14:textId="33E95B00" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1828,138 +1846,140 @@
       </w:r>
       <w:r w:rsidRPr="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>топлинна енергия за небитови нужди, към топлопреносната мрежа за:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A54D97B" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRPr="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E66194" w14:textId="701E5B7A" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
+    <w:p w14:paraId="64E66194" w14:textId="701E5B7A" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="2090957467"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00C10CC7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Новоизграждащ се обект;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753A5982" w14:textId="5BF2577C" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
+    <w:p w14:paraId="753A5982" w14:textId="5BF2577C" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-377246247"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00C10CC7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Съществуващ обект.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177E6005" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2084,50 +2104,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="21B7692A" w14:textId="2A9B1C16" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-406075191"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1B913284" w14:textId="5A06D47A" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7E9C8EAF" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2164,50 +2185,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Място на абонатната станция*:</w:t>
       </w:r>
       <w:r w:rsidR="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1186410608"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C10CC7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………….…………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A524A6C" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4906EDD8" w14:textId="15D539A5" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
@@ -2238,50 +2260,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3011239E" w14:textId="1C90327A" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1021517753"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="62ED3022" w14:textId="705DDF97" w:rsidR="00C10CC7" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3817EAF5" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2318,50 +2341,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Количество на топлинната енергия и средномесечно потребление по месеци*:</w:t>
       </w:r>
       <w:r w:rsidR="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1957788861"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C10CC7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>……………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0FC82A57" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C8E3A6" w14:textId="3DE5B3DF" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
@@ -2388,50 +2412,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Максимални и минимални часови товари:</w:t>
       </w:r>
       <w:r w:rsidR="00C10CC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-2114432036"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C10CC7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>…………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="30324615" w14:textId="77777777" w:rsidR="00C10CC7" w:rsidRPr="00140EE2" w:rsidRDefault="00C10CC7" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD261EC" w14:textId="2125E65D" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
@@ -2462,461 +2487,467 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="460338E7" w14:textId="0293C4B2" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1568866256"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="79ED98DB" w14:textId="5CF014C2" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="002031D9">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="55EC9741" w14:textId="77777777" w:rsidR="007A113E" w:rsidRPr="00140EE2" w:rsidRDefault="007A113E" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B037613" w14:textId="0A0505F3" w:rsidR="00140EE2" w:rsidRPr="007A113E" w:rsidRDefault="00140EE2" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Вид и параметри на топлоносителя и изискванията за тяхното осигуряване*:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573792BB" w14:textId="644BD8BF" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1570148129"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4CC7011C" w14:textId="7120A5D7" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6CB5763B" w14:textId="77777777" w:rsidR="007A113E" w:rsidRPr="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED57A7C" w14:textId="20B02F23" w:rsidR="00140EE2" w:rsidRPr="007A113E" w:rsidRDefault="00140EE2" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Задължителни условия и изисквания от страна на топлопреносното предприятие за работата на собствените резервни източници на клиентите първа категория:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3EA798" w14:textId="3CF31345" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1876044815"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="54370B64" w14:textId="4CD9590C" w:rsidR="007A113E" w:rsidRDefault="00724556" w:rsidP="007A113E">
           <w:pPr>
-            <w:pStyle w:val="ListParagraph"/>
+            <w:pStyle w:val="ab"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0FE5864B" w14:textId="77777777" w:rsidR="007A113E" w:rsidRPr="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC8E11C" w14:textId="36E5D169" w:rsidR="00140EE2" w:rsidRPr="007A113E" w:rsidRDefault="00140EE2" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Количество и качество на връщания кондензат при топлоносител пара, изисквания по сигурността и надеждността на топлоснабдяването*:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A00AC7B" w14:textId="0B4D9D8E" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="295730627"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3BA1F800" w14:textId="7687B99A" w:rsidR="007A113E" w:rsidRDefault="00724556" w:rsidP="007A113E">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="42B0F50A" w14:textId="77777777" w:rsidR="007A113E" w:rsidRPr="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B709E9A" w14:textId="57E563E1" w:rsidR="00140EE2" w:rsidRPr="007A113E" w:rsidRDefault="00140EE2" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Вид и място на управляващите и комуникационните устройства към спомагателните мрежи на топлоснабдителната система:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E149D5A" w14:textId="336C5273" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-583611271"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5DA3D1AE" w14:textId="670BE000" w:rsidR="007A113E" w:rsidRDefault="00724556" w:rsidP="007A113E">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="254FD644" w14:textId="77777777" w:rsidR="007A113E" w:rsidRPr="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8152F6" w14:textId="55A7CF92" w:rsidR="00140EE2" w:rsidRPr="007A113E" w:rsidRDefault="00140EE2" w:rsidP="007A113E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Очакван срок за изграждане на вътрешните инсталации за отопление, битово горещо водоснабдяване, климатизация, вентилация в сградата:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FCD5ED" w14:textId="2CACCE9A" w:rsidR="007A113E" w:rsidRDefault="007A113E" w:rsidP="007A113E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="496392324"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7C7EC50E" w14:textId="5BBD2B04" w:rsidR="007A113E" w:rsidRDefault="00724556" w:rsidP="007A113E">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="732B2DE4" w14:textId="24AC7813" w:rsidR="00140EE2" w:rsidRPr="00724556" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2978,182 +3009,183 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Данните по т. 2, 3, 4, 7 и 9 не се посочват при присъединяване с топлоносител гореща вода.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8C744B" w14:textId="078741D4" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724556">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Приложени документи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF51C15" w14:textId="77777777" w:rsidR="00724556" w:rsidRPr="00724556" w:rsidRDefault="00724556" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="595653CF" w14:textId="58434910" w:rsidR="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
+    <w:p w14:paraId="595653CF" w14:textId="58434910" w:rsidR="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1628765314"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00724556">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00724556">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Копие (извадка) от действащ подробен устройствен план (прилага се служебно от органа по чл. 140, ал. 7 от ЗУТ);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2856D955" w14:textId="77777777" w:rsidR="00724556" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDA21FC" w14:textId="0405EF13" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
+    <w:p w14:paraId="5FDA21FC" w14:textId="0405EF13" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="459069876"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00724556">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00724556">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Проект на виза за проектиране, в случаите по чл. 140, ал. 3 от ЗУТ (прилага се служебно от органа по чл. 140,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00724556">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ал. 7 от ЗУТ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1737F9D9" w14:textId="77777777" w:rsidR="00724556" w:rsidRDefault="00724556" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3176,85 +3208,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C5F09CD" w14:textId="77777777" w:rsidR="00724556" w:rsidRDefault="00724556" w:rsidP="00724556">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1075713068"/>
           <w:placeholder>
             <w:docPart w:val="48B85947D22F499C9F18E60243573FEC"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Подпис: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="537863440"/>
           <w:placeholder>
             <w:docPart w:val="48B85947D22F499C9F18E60243573FEC"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0507B692" w14:textId="77777777" w:rsidR="00724556" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="00724556">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>гр./с.</w:t>
       </w:r>
@@ -3275,51 +3309,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A96056D" w14:textId="740E57CB" w:rsidR="00140EE2" w:rsidRPr="00724556" w:rsidRDefault="00140EE2" w:rsidP="00724556">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724556">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Раздел III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCFEF6C" w14:textId="77777777" w:rsidR="001C2EB5" w:rsidRDefault="001C2EB5" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="785B0F92" w14:textId="736CB105" w:rsidR="00140EE2" w:rsidRPr="001C2EB5" w:rsidRDefault="00140EE2" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3347,120 +3380,122 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>топлинна енергия за битови нужди, към топлопреносната мрежа за:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A768D1" w14:textId="77777777" w:rsidR="00724556" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BBA22BB" w14:textId="5DC019A7" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
+    <w:p w14:paraId="0BBA22BB" w14:textId="5DC019A7" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="443342407"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00724556">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Новоизграждащ се обект;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED306BE" w14:textId="23BAB65C" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00724556" w:rsidP="002031D9">
+    <w:p w14:paraId="7ED306BE" w14:textId="23BAB65C" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="414435343"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00724556">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Съществуващ обект.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E97206B" w14:textId="77777777" w:rsidR="001C2EB5" w:rsidRDefault="001C2EB5" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3484,278 +3519,282 @@
       </w:pPr>
       <w:r w:rsidRPr="001C2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Предоставям следната информация за извършване на проучването:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F057FF" w14:textId="77777777" w:rsidR="001C2EB5" w:rsidRDefault="001C2EB5" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABE67DD" w14:textId="1BC8A49C" w:rsidR="00140EE2" w:rsidRPr="001C2EB5" w:rsidRDefault="00140EE2" w:rsidP="001C2EB5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Данни за сградата (предназначение, предназначение на самостоятелните обекти в сградата, присъединени към абонатни станции) и видът на сградните инсталации:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1844471773"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7EE113FC" w14:textId="32C62495" w:rsidR="001C2EB5" w:rsidRPr="001C2EB5" w:rsidRDefault="001C2EB5" w:rsidP="001C2EB5">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="75A39241" w14:textId="1C8BBD7D" w:rsidR="00140EE2" w:rsidRPr="001C2EB5" w:rsidRDefault="00140EE2" w:rsidP="001C2EB5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Максимален топлинен товар, разделен по вид на вътрешните инсталации (за отопление, за БГВ, за вентилация и др.) по предварителни данни:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="967323574"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2D9A8923" w14:textId="7C48EF15" w:rsidR="001C2EB5" w:rsidRDefault="001C2EB5" w:rsidP="001C2EB5">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1508EC52" w14:textId="77777777" w:rsidR="00924CD6" w:rsidRPr="001C2EB5" w:rsidRDefault="00924CD6" w:rsidP="001C2EB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F2EAE7E" w14:textId="68BC83B8" w:rsidR="00140EE2" w:rsidRPr="00924CD6" w:rsidRDefault="00140EE2" w:rsidP="00924CD6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Пълен отопляем обем на сградата по проект:</w:t>
       </w:r>
       <w:r w:rsidR="001C2EB5" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1535033205"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001C2EB5" w:rsidRPr="00924CD6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>……………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="12F8A8F9" w14:textId="77777777" w:rsidR="00924CD6" w:rsidRPr="00924CD6" w:rsidRDefault="00924CD6" w:rsidP="00924CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE8DA62" w14:textId="544FB6BF" w:rsidR="00140EE2" w:rsidRPr="00924CD6" w:rsidRDefault="00140EE2" w:rsidP="00924CD6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Брой жилища/апартаменти (едностайни, двустайни и др.):</w:t>
       </w:r>
       <w:r w:rsidR="001C2EB5" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1987767702"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001C2EB5" w:rsidRPr="00924CD6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>……………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="211E7BB3" w14:textId="77777777" w:rsidR="00924CD6" w:rsidRPr="00924CD6" w:rsidRDefault="00924CD6" w:rsidP="00924CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C0ECDCC" w14:textId="52991408" w:rsidR="00140EE2" w:rsidRDefault="00140EE2" w:rsidP="00E07362">
       <w:pPr>
@@ -3786,131 +3825,133 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="55A2547E" w14:textId="4F903A97" w:rsidR="00E07362" w:rsidRDefault="00E07362" w:rsidP="00E07362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="25309261"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6B24A45F" w14:textId="1DE0D640" w:rsidR="00E07362" w:rsidRDefault="00E07362" w:rsidP="00E07362">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="031F243C" w14:textId="77777777" w:rsidR="00E07362" w:rsidRPr="00140EE2" w:rsidRDefault="00E07362" w:rsidP="00E07362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF9F00B" w14:textId="33F466A7" w:rsidR="00140EE2" w:rsidRPr="00E07362" w:rsidRDefault="00140EE2" w:rsidP="00E07362">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07362">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Очакван срок за изграждане на вътрешните инсталации за отопление, битово горещо водоснабдяване, климатизация, вентилация в сградата:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78205646" w14:textId="186384D1" w:rsidR="00E07362" w:rsidRDefault="00E07362" w:rsidP="00E07362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="246080253"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3CEAF55B" w14:textId="08076D68" w:rsidR="00E07362" w:rsidRDefault="00E07362" w:rsidP="00E07362">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="08F4EF04" w14:textId="37822028" w:rsidR="00E07362" w:rsidRDefault="00E07362" w:rsidP="00E07362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3947,292 +3988,295 @@
       </w:pPr>
       <w:r w:rsidRPr="00F81082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Приложени документи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE88968" w14:textId="77777777" w:rsidR="00F81082" w:rsidRPr="00F81082" w:rsidRDefault="00F81082" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9A543F" w14:textId="5EF9B3DE" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00F81082" w:rsidP="002031D9">
+    <w:p w14:paraId="4A9A543F" w14:textId="5EF9B3DE" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="612794791"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00F81082">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00F81082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F81082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Решение на общото събрание на собствениците или на титулярите на вещно право на ползване за сгради - етажна собственост по чл. 133, ал. 2 от ЗЕ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BE7488" w14:textId="77777777" w:rsidR="00924CD6" w:rsidRDefault="00924CD6" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C0E37D" w14:textId="56261ABB" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00924CD6" w:rsidP="002031D9">
+    <w:p w14:paraId="70C0E37D" w14:textId="56261ABB" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="838428819"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00924CD6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Копие (извадка) от действащ подробен устройствен план (</w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>прилага се служебно от органа по чл. 140, ал. 7 от</w:t>
       </w:r>
-      <w:r w:rsidRPr="00924CD6">
+      <w:r w:rsidR="00924CD6" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЗУТ</w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3875C55B" w14:textId="77777777" w:rsidR="00924CD6" w:rsidRDefault="00924CD6" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BBAB43" w14:textId="733D3214" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="00924CD6" w:rsidP="002031D9">
+    <w:p w14:paraId="76BBAB43" w14:textId="733D3214" w:rsidR="00140EE2" w:rsidRPr="00140EE2" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1912650235"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00924CD6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Проект на виза за проектиране, в случаите по чл. 140, ал. 3 от ЗУТ (</w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>прилага се служебно от органа по чл. 140,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00924CD6">
+      <w:r w:rsidR="00924CD6" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00924CD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ал. 7 от ЗУТ</w:t>
       </w:r>
       <w:r w:rsidR="00140EE2" w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4332,223 +4376,225 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6320DF61" w14:textId="309E5CDF" w:rsidR="00924CD6" w:rsidRDefault="00924CD6" w:rsidP="00924CD6">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-185994310"/>
           <w:placeholder>
             <w:docPart w:val="3700F6AF5B564AADBA962317E77612F0"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Подпис: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2026084895"/>
           <w:placeholder>
             <w:docPart w:val="3700F6AF5B564AADBA962317E77612F0"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="62AB8FE9" w14:textId="0EB62227" w:rsidR="00924CD6" w:rsidRPr="00140EE2" w:rsidRDefault="00924CD6" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>гр./с.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00924CD6" w:rsidRPr="00140EE2" w:rsidSect="002031D9">
       <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33DEE7F4" w14:textId="77777777" w:rsidR="00600191" w:rsidRDefault="00600191" w:rsidP="002031D9">
+    <w:p w14:paraId="4850B8EA" w14:textId="77777777" w:rsidR="000326DC" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E7892B" w14:textId="77777777" w:rsidR="00600191" w:rsidRDefault="00600191" w:rsidP="002031D9">
+    <w:p w14:paraId="3EA3DADA" w14:textId="77777777" w:rsidR="000326DC" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8BA7E9" w14:textId="77777777" w:rsidR="00600191" w:rsidRDefault="00600191" w:rsidP="002031D9">
+    <w:p w14:paraId="0EC56806" w14:textId="77777777" w:rsidR="000326DC" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9C4D00" w14:textId="77777777" w:rsidR="00600191" w:rsidRDefault="00600191" w:rsidP="002031D9">
+    <w:p w14:paraId="6114ECE7" w14:textId="77777777" w:rsidR="000326DC" w:rsidRDefault="000326DC" w:rsidP="002031D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="43FD4BA3" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6372"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00140EE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ОБРАЗЕЦ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="674B8D3F" w14:textId="77777777" w:rsidR="002031D9" w:rsidRPr="00140EE2" w:rsidRDefault="002031D9" w:rsidP="002031D9">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6372"/>
       <w:jc w:val="both"/>
@@ -4564,51 +4610,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>по чл. 140а, ал. 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5EBE2A56" w14:textId="5E4485CA" w:rsidR="002031D9" w:rsidRDefault="002031D9" w:rsidP="002031D9">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="6372"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="00140EE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>от Закона за устройство на територията</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="217411CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C778E568"/>
     <w:lvl w:ilvl="0" w:tplc="F72AB2C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4877,136 +4923,138 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00140EE2"/>
+    <w:rsid w:val="000326DC"/>
     <w:rsid w:val="00115933"/>
     <w:rsid w:val="00140EE2"/>
     <w:rsid w:val="00162050"/>
     <w:rsid w:val="001C2EB5"/>
     <w:rsid w:val="002031D9"/>
     <w:rsid w:val="002F33CE"/>
     <w:rsid w:val="00600191"/>
     <w:rsid w:val="00724556"/>
     <w:rsid w:val="007A113E"/>
     <w:rsid w:val="00924CD6"/>
     <w:rsid w:val="00C10CC7"/>
+    <w:rsid w:val="00D00097"/>
     <w:rsid w:val="00D64C22"/>
     <w:rsid w:val="00D75132"/>
     <w:rsid w:val="00E0471C"/>
     <w:rsid w:val="00E07362"/>
     <w:rsid w:val="00EE52A6"/>
     <w:rsid w:val="00F81082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C9965D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87E2A6BF-72B5-46F9-9DEA-CBF44415A496}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5334,531 +5382,527 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00924CD6"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EE52A6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE52A6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заглавие 1 Знак"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE52A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заглавие 2 Знак"/>
+    <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE52A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00EE52A6"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Подзаглавие Знак"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00EE52A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EE52A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002031D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Горен колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002031D9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002031D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002031D9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002031D9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002031D9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{738E84C2-303D-4386-8EF5-0C1FFBDB8797}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003E73B4">
+        <w:p w:rsidR="0026087F" w:rsidRDefault="003E73B4">
           <w:r w:rsidRPr="00363A56">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59562620BDBC45D6BADF1E93D4401B70"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{168E6589-736A-438F-B488-06E3EF8D544A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
+        <w:p w:rsidR="0026087F" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
           <w:pPr>
             <w:pStyle w:val="59562620BDBC45D6BADF1E93D4401B70"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48B85947D22F499C9F18E60243573FEC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{59CF9866-FA74-4BAF-B5DC-DAB52E325A15}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
+        <w:p w:rsidR="0026087F" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
           <w:pPr>
             <w:pStyle w:val="48B85947D22F499C9F18E60243573FEC"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3700F6AF5B564AADBA962317E77612F0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD1E0295-4A9A-4541-BEAA-52EC0367F501}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
+        <w:p w:rsidR="0026087F" w:rsidRDefault="003E73B4" w:rsidP="003E73B4">
           <w:pPr>
             <w:pStyle w:val="3700F6AF5B564AADBA962317E77612F0"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E73B4"/>
+    <w:rsid w:val="000F0686"/>
+    <w:rsid w:val="0026087F"/>
     <w:rsid w:val="003E73B4"/>
     <w:rsid w:val="00867A50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6186,114 +6230,109 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E73B4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59562620BDBC45D6BADF1E93D4401B70">
     <w:name w:val="59562620BDBC45D6BADF1E93D4401B70"/>
     <w:rsid w:val="003E73B4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="48B85947D22F499C9F18E60243573FEC">
     <w:name w:val="48B85947D22F499C9F18E60243573FEC"/>
     <w:rsid w:val="003E73B4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3700F6AF5B564AADBA962317E77612F0">
     <w:name w:val="3700F6AF5B564AADBA962317E77612F0"/>
     <w:rsid w:val="003E73B4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -6563,61 +6602,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1172</Words>
   <Characters>6684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Елена Андонова</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>