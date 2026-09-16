--- v0 (2026-03-16)
+++ v1 (2026-09-16)
@@ -1,78 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="58243490" w14:textId="3E509757" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="10"/>
+        <w:pStyle w:val="11"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="bookmark0"/>
       <w:bookmarkStart w:id="1" w:name="bookmark1"/>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>ПРИЛОЖЕНИЕ № 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4779C719" w14:textId="77777777" w:rsidR="00666461" w:rsidRDefault="00666461" w:rsidP="00666461">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>към Заявление вх. №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1159578905"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
@@ -94,253 +97,253 @@
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="461617429"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4E9F697E" w14:textId="18E5EB1F" w:rsidR="00A537F2" w:rsidRPr="002D7DAE" w:rsidRDefault="003B4F07" w:rsidP="00666461">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7DAE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(попълва се служебно)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0620CD0F" w14:textId="77777777" w:rsidR="00666461" w:rsidRDefault="00666461">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="460" w:line="295" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="549EEFC0" w14:textId="497BA549" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="460" w:line="295" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>по чл. 140а, ал. 1 от Закона за устройство на територията за предоставяне на изходни данни, необходими за проектиране и за присъединяване към газопреносната или към газоразпределителната мрежи от</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083BD5C6" w14:textId="07C0DDDF" w:rsidR="00666461" w:rsidRDefault="00945E13" w:rsidP="00666461">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="083BD5C6" w14:textId="07C0DDDF" w:rsidR="00666461" w:rsidRDefault="008C5104" w:rsidP="00666461">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1921060747"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="70606C71" w14:textId="31A4541E" w:rsidR="00A537F2" w:rsidRPr="00666461" w:rsidRDefault="003B4F07" w:rsidP="00666461">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="460" w:line="295" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666461">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(посочва се оператора на газопреносната или на газоразпределителната мрежа)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2D2722" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="400" w:line="290" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>съгласно изискванията на Наредба № 4 от 2013 г. за присъединяване към газопреносните и газоразпределителните мрежи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65431565" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Предоставям необходимата информация и документи в зависимост от вида на обекта, съгласно:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5998BFEC" w14:textId="631250BE" w:rsidR="00A537F2" w:rsidRDefault="00945E13">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="5998BFEC" w14:textId="631250BE" w:rsidR="00A537F2" w:rsidRDefault="008C5104">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="140"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-940683261"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666461">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Раздел I*: Предоставяне на изходните данни, необходими за проектиране и за присъединяване към газопреносната мрежа;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5407A0B7" w14:textId="6229DC81" w:rsidR="00A537F2" w:rsidRDefault="00945E13">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="5407A0B7" w14:textId="6229DC81" w:rsidR="00A537F2" w:rsidRDefault="008C5104">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="940"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1060089733"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666461">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Раздел II*: Предоставяне на изходните данни, необходими за проектиране и за присъединяване към газоразпределителната мрежа.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AD8078" w14:textId="4884EFC3" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="420" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A537F2">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1623" w:right="373" w:bottom="1623" w:left="344" w:header="0" w:footer="1195" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="004F08BC">
@@ -377,578 +380,578 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ела, който се отнася за конкретното инвестиционно намерение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72265C53" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
         <w:pStyle w:val="24"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="180" w:line="377" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="bookmark2"/>
-      <w:bookmarkStart w:id="3" w:name="bookmark3"/>
+      <w:bookmarkStart w:id="3" w:name="bookmark2"/>
+      <w:bookmarkStart w:id="4" w:name="bookmark3"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Предоставяне на изходните данни, необходими за проектиране и за присъединяване на обекти към газопреносната мрежа, във връзка с:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a0"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="44B0C919" w14:textId="3624DD54" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00666461">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="411"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1866637472"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666461">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>Изграждане на обекти на небитови клиенти;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1FA21E" w14:textId="05CF9BEC" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="00666461">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="4D1FA21E" w14:textId="05CF9BEC" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00666461">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="411"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-925260646"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666461">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>Изграждане на обект за производство на газ от възобновяеми източници;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519B312A" w14:textId="13E2D10C" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="00666461">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="519B312A" w14:textId="13E2D10C" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00666461">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="300" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="518286613"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666461">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>Разширение, реконструкция и/или рехабилитация на присъединен обект, когато това води до промяна на О| условията по съществуващ договор за присъединяване или промяна на условията и/или изходните данни на присъединения обект.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B9F10C" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="360" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Предоставям следната информация за извършване на проучването:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D613C90" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
         <w:pStyle w:val="24"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="282"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="bookmark4"/>
-      <w:bookmarkStart w:id="5" w:name="bookmark5"/>
+      <w:bookmarkStart w:id="5" w:name="bookmark4"/>
+      <w:bookmarkStart w:id="6" w:name="bookmark5"/>
       <w:r>
         <w:t>Общи изисквания:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="165D4D09" w14:textId="1B777D12" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Местонахождение на присъединявания обект: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1061063867"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00666461">
             <w:t>………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="14611B54" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="140" w:line="334" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(номер/идентификатор на поземлен имот и ориентировъчно трасе на присъединителния газопровод)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C621CCF" w14:textId="73199FEF" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="344"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Срок за въвеждане в експлоатация на присъединявания обект</w:t>
       </w:r>
       <w:r w:rsidR="00D847DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="378131891"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0AF8335A" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Местоположение на присъединявания обект спрямо съществуващи газопроводни или други съоръжения на:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED6CACD" w14:textId="073A1397" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="354"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>а)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">оператора на газопреносната мрежа: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-622067047"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="412F02C6" w14:textId="30DD3D78" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="358"/>
           <w:tab w:val="left" w:pos="3936"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>б)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>други собственици:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1268516077"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>……………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="438A39C6" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Характеристика на обемите природен газ, заявени за пренос през точката на присъединяване за три</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D74496" w14:textId="0CB976DE" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2962"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>последователни години:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1566145974"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>…………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="656EF84B" w14:textId="6EB2830F" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11043"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Предложение за точка на присъединяване</w:t>
       </w:r>
       <w:r w:rsidR="00D847DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1761793214"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6D385239" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="339"/>
         </w:tabs>
         <w:spacing w:after="300" w:line="334" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Специфични изисквания към небитовите клиенти:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B75403" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
         <w:pStyle w:val="24"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="140" w:line="334" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="bookmark6"/>
-      <w:bookmarkStart w:id="7" w:name="bookmark7"/>
+      <w:bookmarkStart w:id="7" w:name="bookmark6"/>
+      <w:bookmarkStart w:id="8" w:name="bookmark7"/>
       <w:r>
         <w:t>А. При нов обект:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="79EC9E38" w14:textId="08BBAEEB" w:rsidR="00D847DD" w:rsidRDefault="003B4F07" w:rsidP="00D847DD">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="344"/>
         </w:tabs>
         <w:spacing w:after="380" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Горивно-енергийно осигуряване към момента на подаване на заявлението за присъединяване:</w:t>
       </w:r>
       <w:r w:rsidR="00D847DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00065906">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D847DD">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1050960466"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D847DD">
             <w:t>…………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6180B485" w14:textId="1FEA7A36" w:rsidR="00065906" w:rsidRDefault="003B4F07" w:rsidP="00E3215F">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Информация от договора за продажба на природен газ, имаща отношение към присъединяването</w:t>
       </w:r>
       <w:r w:rsidR="00065906">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>и предварително уточнена с оператора на газопреносната мрежа:</w:t>
       </w:r>
       <w:r w:rsidR="00065906">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00065906">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1089737784"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00065906">
             <w:t>…………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3F19D49C" w14:textId="16EFE38B" w:rsidR="00065906" w:rsidRPr="00065906" w:rsidRDefault="003B4F07" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="360" w:line="302" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Характеристика на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>газопотребяващите</w:t>
       </w:r>
@@ -965,51 +968,51 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-844629909"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00065906">
             <w:rPr>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="57357A8A" w14:textId="67F49166" w:rsidR="00065906" w:rsidRPr="00065906" w:rsidRDefault="003B4F07" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00065906">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Специфични изисквания на заявителя относно параметрите на доставяния природен газ (налягане, часов разход и др.)</w:t>
       </w:r>
       <w:r w:rsidR="00065906">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -1018,367 +1021,366 @@
       </w:r>
       <w:r w:rsidR="00065906">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-990097783"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00065906">
             <w:t>………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="53E24FC5" w14:textId="77777777" w:rsidR="00065906" w:rsidRDefault="003B4F07" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Въпросник относно техническите параметри, при които могат да работят присъединените инсталации, и наличието на захранване с алтернативно гориво във връзка с изпълнение на Регламент (ЕС) № 2017/1938 на Европейския парламент и на Съвета от 25.10.2017г. относно мерките за гарантиране на сигурността на доставките на газ и за отмяна на Регламент (ЕС) № 994/2010.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="bookmark8"/>
-      <w:bookmarkStart w:id="9" w:name="bookmark9"/>
+      <w:bookmarkStart w:id="9" w:name="bookmark8"/>
+      <w:bookmarkStart w:id="10" w:name="bookmark9"/>
     </w:p>
     <w:p w14:paraId="25A3B132" w14:textId="77777777" w:rsidR="00065906" w:rsidRDefault="00065906" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55416981" w14:textId="77777777" w:rsidR="00065906" w:rsidRPr="00065906" w:rsidRDefault="003B4F07" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065906">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Б. При промяна на параметрите на потребление в точката на присъединяване:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="56990D36" w14:textId="75EB4C8D" w:rsidR="00065906" w:rsidRDefault="003B4F07" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Промяна в характера на потреблението:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="bookmark10"/>
-      <w:bookmarkStart w:id="11" w:name="bookmark11"/>
+      <w:bookmarkStart w:id="11" w:name="bookmark10"/>
+      <w:bookmarkStart w:id="12" w:name="bookmark11"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1258710862"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5EE4A4D9" w14:textId="40DE344F" w:rsidR="00D912E1" w:rsidRDefault="00D912E1" w:rsidP="00065906">
           <w:pPr>
-            <w:pStyle w:val="a0"/>
+            <w:pStyle w:val="1"/>
             <w:keepNext/>
             <w:keepLines/>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="363"/>
             </w:tabs>
             <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:t>…………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="715A199F" w14:textId="77777777" w:rsidR="00503E35" w:rsidRDefault="00503E35" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077243A3" w14:textId="1F16D7E6" w:rsidR="00A537F2" w:rsidRPr="00503E35" w:rsidRDefault="00503E35" w:rsidP="00065906">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00503E35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III.</w:t>
       </w:r>
       <w:r w:rsidRPr="00503E35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07" w:rsidRPr="00503E35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Специфични изисквания към дружество, получило разрешение за производство на природен газ от възобновяеми източници:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="459989AC" w14:textId="738F3F9E" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="00E3215F">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="368"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="379" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Удостоверение за производство на природен газ от възобновяеми източници:</w:t>
       </w:r>
       <w:r w:rsidR="00503E35">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00503E35">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1997492278"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00503E35">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="135B5305" w14:textId="18485AD7" w:rsidR="00673D7B" w:rsidRDefault="003B4F07" w:rsidP="00673D7B">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="368"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="466" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Информация от договора за продажба на природен газ, имаща отношение към присъединяването и предварително уточнена с оператора на газопреносната мрежа:</w:t>
       </w:r>
       <w:r w:rsidR="00673D7B">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-765227413"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6CC3799A" w14:textId="42137568" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="339"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11045"/>
         </w:tabs>
         <w:spacing w:after="540" w:line="379" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сертификат за качество на доставяния природен газ: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1130369186"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="221D0AB9" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
         <w:pStyle w:val="24"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="bookmark12"/>
-      <w:bookmarkStart w:id="13" w:name="bookmark13"/>
+      <w:bookmarkStart w:id="13" w:name="bookmark12"/>
+      <w:bookmarkStart w:id="14" w:name="bookmark13"/>
       <w:r>
         <w:t>При промяна на параметрите на доставките в точките на присъединяване:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4F3125C3" w14:textId="3BEE99D0" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="00673D7B">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="363"/>
         </w:tabs>
         <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>При промяна на параметрите на газоподаване в точката на присъединяване - промяна в характера на газоподаване:</w:t>
       </w:r>
       <w:r w:rsidR="00673D7B">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -1396,51 +1398,51 @@
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1004242954"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2B82796A" w14:textId="5974AA3D" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="00673D7B">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При промяна в характеристиката на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>газоподаващите</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> съоръжения:</w:t>
       </w:r>
       <w:r w:rsidR="00673D7B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00673D7B">
@@ -1450,100 +1452,100 @@
         <w:sdtPr>
           <w:id w:val="-1739846946"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4778AD9A" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
         <w:pStyle w:val="24"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="bookmark14"/>
-      <w:bookmarkStart w:id="15" w:name="bookmark15"/>
+      <w:bookmarkStart w:id="15" w:name="bookmark14"/>
+      <w:bookmarkStart w:id="16" w:name="bookmark15"/>
       <w:r>
         <w:t>Приложени документи:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a0"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7BA8BB78" w14:textId="6A188F1A" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00673D7B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1229446108"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00673D7B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>Въпросник относно техническите параметри, при които могат да работят присъединените инсталации, и наличието на захранване с алтернативно гориво във връзка с изпълнение на Регламент (ЕС) № 2017/1938 на Европейския парламент и на Съвета от 25.10.2017г. относно мерките за гарантиране на сигурността на доставките на газ и за отмяна на Регламент (ЕС) № 994/2010 (в случаите, в които се изисква);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39899047" w14:textId="02E54C8B" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="00673D7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="39899047" w14:textId="02E54C8B" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00673D7B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="243541250"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -1559,53 +1561,53 @@
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(прилага се служебно от органа по чл. 140, ал. 7 от</w:t>
       </w:r>
       <w:r w:rsidR="00673D7B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ЗУТ)</w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1820D8F8" w14:textId="621CAB6B" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="00673D7B">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="1820D8F8" w14:textId="621CAB6B" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00673D7B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2046711563"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00673D7B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -1623,51 +1625,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(прилага се служебно от органа по чл. 140,</w:t>
       </w:r>
       <w:r w:rsidR="00673D7B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ал. 7 от ЗУТ)</w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E91558" w14:textId="77777777" w:rsidR="00673D7B" w:rsidRDefault="00673D7B" w:rsidP="00673D7B">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E08EF0D" w14:textId="77777777" w:rsidR="0098313E" w:rsidRDefault="0098313E" w:rsidP="0098313E">
       <w:pPr>
         <w:spacing w:after="290" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Дата:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -1711,297 +1713,296 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1308588118"/>
           <w:placeholder>
             <w:docPart w:val="7D3BF87411524B5FA6256BE259C36CF4"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="40A521CB" w14:textId="15F64713" w:rsidR="00A537F2" w:rsidRPr="0098313E" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A537F2" w:rsidRPr="0098313E">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1246" w:right="366" w:bottom="1131" w:left="335" w:header="818" w:footer="703" w:gutter="0"/>
           <w:pgNumType w:start="3"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>гр./с</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1247920942"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1A0E304E" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Предоставяне на изходните данни, необходими за проектиране и за присъединяване на обекти към газоразпределителната мрежа, във връзка с:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5FE5B9" w14:textId="55255215" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="0098313E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="2D5FE5B9" w14:textId="55255215" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="0098313E">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="947742797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003B4F07">
         <w:t xml:space="preserve"> Изграждане на нов обект, нуждаещ се от доставка на природен газ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FCA553" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Предоставям следната информация за извършване на проучването:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415F470E" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>А. За присъединяване на обект на небитови клиенти към газоразпределителната мрежа:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F35BF1F" w14:textId="450EC2B3" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Местоположение (адрес): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="878906153"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="37A8F4CF" w14:textId="26CD0758" w:rsidR="0098313E" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:t>Предназначение на обекта:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="473187409"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1D78435C" w14:textId="53C88899" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="420"/>
       </w:pPr>
       <w:r>
         <w:t>Начин и режим на използване на природния газ и очаквано минимално годишно потребление:</w:t>
       </w:r>
       <w:r w:rsidR="00E3215F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E3215F">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2052883947"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E3215F">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="29BCDC37" w14:textId="5C2E7B7C" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="507"/>
           <w:tab w:val="left" w:pos="7570"/>
         </w:tabs>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t>Очакван режим на потребление:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
@@ -2067,259 +2068,259 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>денонощно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5901DF" w14:textId="7B91887F" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="507"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t>Очаквано максимално входно и максимално изходно налягане:</w:t>
       </w:r>
       <w:r w:rsidR="00E3215F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2057121361"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E3215F">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6AA9A452" w14:textId="24288F7C" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="507"/>
         </w:tabs>
         <w:spacing w:after="420"/>
       </w:pPr>
       <w:r>
         <w:t>Други обстоятелства относно потреблението на природен газ в обекта:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1631160469"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0911D59A" w14:textId="31796C2C" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Категория на сигурност на захранването: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2053753318"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0C3C396F" w14:textId="44C898EB" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:pos="4162"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t>Резервно гориво:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-554392274"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="23F198D6" w14:textId="77777777" w:rsidR="0098313E" w:rsidRPr="0098313E" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t>Желан срок за въвеждане на присъединявания обект в експлоатация:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1091123468"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="67EBEAD9" w14:textId="2A939DF6" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="00CF22E1">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Описание на предвидените за монтаж </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>газоползващи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> уреди:</w:t>
       </w:r>
@@ -2333,181 +2334,181 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2131589345"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="609D83BC" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="00E3215F">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="300" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Прилагам:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D204BF" w14:textId="33A4A18D" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="0098313E">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="76D204BF" w14:textId="33A4A18D" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="0098313E">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1498147381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4F07">
         <w:t>Декларация за съгласие: за монтаж на съоръжението за присъединяване; за осигуряване на достъп до съоръжението за присъединяване за обслужване; за учредяване на право на строеж на името на оператора на газоразпределителна мрежа.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FCE42D" w14:textId="77777777" w:rsidR="0098313E" w:rsidRDefault="0098313E" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="140" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720D1DDA" w14:textId="4DD66C13" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="500" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Б. За присъединяване на обект на битови клиенти към газоразпределителната мрежа:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3F27CE" w14:textId="4C5CAA2E" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="330"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="11044"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Местоположение (адрес): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1199898953"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1DE71488" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Описание и предназначение на обекта: еднофамилна къща, сграда - етажна собственост, друга сграда, отделно жилище или друг самостоятелен обект в сграда, етажност, брой помещения, застроена площ, обща разгъната застроена площ и др. по преценка на заявителя:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA0A07E" w14:textId="4EDE079C" w:rsidR="0098313E" w:rsidRDefault="003B4F07" w:rsidP="0098313E">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="344"/>
         </w:tabs>
         <w:spacing w:after="420" w:line="269" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Налични, респ. предвиждани, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>газоползващи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> уреди по вид и брой, вкл. приблизителната им мощност:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
@@ -2520,51 +2521,51 @@
         <w:br/>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1292351864"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="609F994A" w14:textId="7B8E65DC" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="344"/>
         </w:tabs>
         <w:spacing w:after="380" w:line="240" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00A537F2">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1537" w:right="392" w:bottom="1110" w:left="344" w:header="0" w:footer="682" w:gutter="0"/>
           <w:pgNumType w:fmt="upperRoman" w:start="2"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>Желан срок за въвеждане на обекта в експлоатация:</w:t>
       </w:r>
       <w:r w:rsidR="0098313E">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2572,192 +2573,191 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-910613205"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0098313E">
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>……………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="65C88412" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:framePr w:w="2405" w:h="293" w:wrap="none" w:hAnchor="page" w:x="345" w:y="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Приложени документи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E5338E" w14:textId="058AED35" w:rsidR="00A537F2" w:rsidRDefault="00A537F2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2651899D" w14:textId="4FEEC0C0" w:rsidR="00CF22E1" w:rsidRDefault="00945E13" w:rsidP="00CF22E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="2651899D" w14:textId="4FEEC0C0" w:rsidR="00CF22E1" w:rsidRDefault="008C5104" w:rsidP="00CF22E1">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-14077378"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF22E1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:t>При етажна собственост - протокол от събрание на собствениците за съгласие за газификация и избран представител на етажната собственост;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21190668" w14:textId="77777777" w:rsidR="00CF22E1" w:rsidRDefault="00945E13" w:rsidP="00CF22E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="21190668" w14:textId="77777777" w:rsidR="00CF22E1" w:rsidRDefault="008C5104" w:rsidP="00CF22E1">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2030603101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF22E1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:t>Копие от нотариално заверено пълномощно на избрания от общото събрание представител на етажната собственост;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58178A5D" w14:textId="77777777" w:rsidR="00CF22E1" w:rsidRDefault="00945E13" w:rsidP="00CF22E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="58178A5D" w14:textId="77777777" w:rsidR="00CF22E1" w:rsidRDefault="008C5104" w:rsidP="00CF22E1">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="16"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2053419312"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF22E1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:t>Декларация за съгласие: за учредяване на право на строеж на името на оператора на газоразпределителна  мрежа; за строителство и монтаж на съоръжението за присъединяване; за осигуряване на достъп до съоръжението за присъединяване за обслужване и ремонт;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34640E2B" w14:textId="13B5A62C" w:rsidR="00A537F2" w:rsidRDefault="00945E13" w:rsidP="00CF22E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="34640E2B" w14:textId="13B5A62C" w:rsidR="00A537F2" w:rsidRDefault="008C5104" w:rsidP="00CF22E1">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="300"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-450708572"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF22E1">
             <w:rPr>
@@ -2771,53 +2771,53 @@
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:t xml:space="preserve">Копие (извадка) от действащ подробен устройствен план </w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(прилага се служебно от органа по чл. 140, ал. 7 от ЗУТ</w:t>
       </w:r>
       <w:r w:rsidR="00CF22E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB4AC58" w14:textId="3B886F5C" w:rsidR="00CF22E1" w:rsidRPr="00CF22E1" w:rsidRDefault="00945E13" w:rsidP="00CF22E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="a0"/>
+    <w:p w14:paraId="3AB4AC58" w14:textId="3B886F5C" w:rsidR="00CF22E1" w:rsidRPr="00CF22E1" w:rsidRDefault="008C5104" w:rsidP="00CF22E1">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="300"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="499242259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF22E1">
             <w:rPr>
@@ -2918,51 +2918,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Подпис</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1851528516"/>
           <w:placeholder>
             <w:docPart w:val="E2473B3C5E384282BE4B8B3BB47433AD"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6FCAF9DD" w14:textId="7C0F721D" w:rsidR="00A537F2" w:rsidRDefault="00CF22E1" w:rsidP="002E6EA7">
       <w:pPr>
-        <w:pStyle w:val="a0"/>
+        <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4520"/>
         </w:tabs>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>гр./с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-770710425"/>
           <w:placeholder>
             <w:docPart w:val="7C3727B7D78744BD80F530A56E6C7D41"/>
           </w:placeholder>
         </w:sdtPr>
@@ -2985,143 +2985,144 @@
     </w:p>
     <w:p w14:paraId="58E09309" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="00A537F2">
       <w:pPr>
         <w:spacing w:after="580" w:line="1" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A75B4EF" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="00A537F2">
       <w:pPr>
         <w:spacing w:line="1" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A537F2">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="582" w:right="583" w:bottom="582" w:left="344" w:header="154" w:footer="154" w:gutter="0"/>
       <w:pgNumType w:start="5"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE40E4C" w14:textId="77777777" w:rsidR="00945E13" w:rsidRDefault="00945E13">
+    <w:p w14:paraId="006713EA" w14:textId="77777777" w:rsidR="008C5104" w:rsidRDefault="008C5104">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50546301" w14:textId="77777777" w:rsidR="00945E13" w:rsidRDefault="00945E13">
+    <w:p w14:paraId="2830751D" w14:textId="77777777" w:rsidR="008C5104" w:rsidRDefault="008C5104">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4394F160" w14:textId="77777777" w:rsidR="00945E13" w:rsidRDefault="00945E13"/>
+    <w:p w14:paraId="52C142CD" w14:textId="77777777" w:rsidR="008C5104" w:rsidRDefault="008C5104"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="537FE6E7" w14:textId="77777777" w:rsidR="00945E13" w:rsidRDefault="00945E13"/>
+    <w:p w14:paraId="57A803E1" w14:textId="77777777" w:rsidR="008C5104" w:rsidRDefault="008C5104"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="25E6AC16" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
     <w:pPr>
       <w:spacing w:line="1" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="62914690" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F9008EE" wp14:editId="23B33AED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4759960</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>341630</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2383790" cy="454025"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Shape 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2383790" cy="454025"/>
@@ -3160,51 +3161,51 @@
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="0395C60C" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                           <w:pPr>
                             <w:pStyle w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             </w:rPr>
                             <w:t>от Закона за устройство на територията</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="0F9008EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Shape 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:374.8pt;margin-top:26.9pt;width:187.7pt;height:35.75pt;z-index:-440401790;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRfBjqlQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttOwzAMfUfiH6K8s5aNa7UOgRAICQES&#10;8AFZmqyRmjiKw9r9PU7WDQRviBfXsd3j42PPrwbbsbUKaMDV/HhScqachMa4Vc3f3+6OLjjDKFwj&#10;OnCq5huF/GpxeDDvfaWm0ELXqMAIxGHV+5q3MfqqKFC2ygqcgFeOkhqCFZGeYVU0QfSEbrtiWpZn&#10;RQ+h8QGkQqTo7TbJFxlfayXjs9aoIutqTtxitiHbZbLFYi6qVRC+NXKkIf7AwgrjqOke6lZEwT6C&#10;+QVljQyAoONEgi1AayNVnoGmOS5/TPPaCq/yLCQO+r1M+H+w8mn9Ephpaj7jzAlLK8pd2SxJ03us&#10;qOLVU00cbmCgFe/iSME08aCDTV+ahVGeRN7shVVDZJKC09nF7PySUpJyJ6cn5fQ0wRRff/uA8V6B&#10;ZcmpeaDFZT3F+hHjtnRXkpo5uDNdl+KJ4pZK8uKwHEbeS2g2RLun3dbc0fFx1j04ki6dwc4JO2c5&#10;Ogkc/fVHpAa5b0LdQo3NaBGZ+Xg0adPf37nq67QXnwAAAP//AwBQSwMEFAAGAAgAAAAhAPT19Xje&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXUfHKE0nNIkLNzaExC1r&#10;vKYicaom69q3xzvBzZZ/ff6/ajt5J0YcYhdIwXKRgUBqgumoVfB5eHvYgIhJk9EuECqYMcK2vr2p&#10;dGnChT5w3KdWMIRiqRXYlPpSythY9DouQo/Et1MYvE68Dq00g74w3DuZZ9laet0Rf7C6x53F5md/&#10;9gqepq+AfcQdfp/GZrDdvHHvs1L3d9PrC4iEU/oLw7U+V4eaOx3DmUwUjhmPz2uOKihWrHANLPOC&#10;7Y485cUKZF3J/w71LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRfBjqlQEAACIDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD09fV43gAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1C01AE5F" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                     <w:pPr>
                       <w:pStyle w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>ОБРАЗЕЦ</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="078B3C52" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                     <w:pPr>
                       <w:pStyle w:val="20"/>
@@ -3218,112 +3219,114 @@
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0395C60C" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                     <w:pPr>
                       <w:pStyle w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       </w:rPr>
                       <w:t>от Закона за устройство на територията</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DE84CDF" wp14:editId="43D9D862">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>802005</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7327265" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Shape 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7327265" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
                         <a:solidFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
           <w:pict>
             <v:shape o:spt="32" o:oned="true" path="m,l21600,21600e" style="position:absolute;margin-left:17.399999999999999pt;margin-top:63.149999999999999pt;width:576.95000000000005pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
               <v:stroke weight="1.pt"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2A23F134" w14:textId="197A66B0" w:rsidR="00A537F2" w:rsidRDefault="00E3215F" w:rsidP="00E3215F">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07C22490" wp14:editId="40BB842F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3307687</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>452396</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="643255" cy="130810"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="2" name="Shape 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="643255" cy="130810"/>
@@ -3357,51 +3360,51 @@
                             <w:t xml:space="preserve">Раздел </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> I</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="07C22490" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Shape 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:260.45pt;margin-top:35.6pt;width:50.65pt;height:10.3pt;z-index:-251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYrFmulgEAACkDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttOwzAMfUfiH6K8s3bjIlStm0BoCAkB&#10;EvABWZqskZo4irO1+3uc7IbgDfHiOrZ7jn3s6XywHduogAZczcejkjPlJDTGrWr++bG4uOUMo3CN&#10;6MCpmm8V8vns/Gza+0pNoIWuUYERiMOq9zVvY/RVUaBslRU4Aq8cJTUEKyI9w6pogugJ3XbFpCxv&#10;ih5C4wNIhUjRh12SzzK+1krGV61RRdbVnHqL2YZsl8kWs6moVkH41sh9G+IPXVhhHJEeoR5EFGwd&#10;zC8oa2QABB1HEmwBWhup8gw0zbj8Mc17K7zKs5A46I8y4f/BypfNW2CmqfmEMycsrSizsnHWpvdY&#10;Ucm7p6I43MNAO06apThSMI086GDTl4ZhlCeVt0dl1RCZpODN1eXk+pozSanxZXm7Qy9OP/uA8VGB&#10;ZcmpeaDFZT3F5hkjEVLpoSRxOViYrkvxUyfJi8NyyNMcu1xCs6Xme1pxzR3dIGfdkyMF0zUcnHBw&#10;lnsncaC/W0fiyfQJfAe156R95K72t5MW/v2dq04XPvsCAAD//wMAUEsDBBQABgAIAAAAIQCwqmMA&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXYUSeWKGmIU6FKbNhRUCV2&#10;bjyNo/oR2W6a/D3DCnYzmqsz5za72Vk2YUxD8BLKdQEMfRf04HsJX59vjxWwlJXXygaPEhZMsGvv&#10;7xpV63DzHzgdcs8I4lOtJJicx5rz1Bl0Kq3DiJ5u5xCdyrTGnuuobgR3loui2HCnBk8fjBpxb7C7&#10;HK5OwvN8DDgm3OP3eeqiGZbKvi9SPqzm1xdgGef8F4ZffVKHlpxO4ep1YlbCkyi2FCVYKYBRYCME&#10;DScJ27IC3jb8f4P2BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANisWa6WAQAAKQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALCqYwDcAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7DD96EBE" w14:textId="36DD2167" w:rsidR="00E3215F" w:rsidRPr="00E3215F" w:rsidRDefault="00E3215F" w:rsidP="00E3215F">
                     <w:pPr>
                       <w:pStyle w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="24"/>
@@ -3412,229 +3415,232 @@
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> I</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="6F5F4D87" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
     <w:pPr>
       <w:spacing w:line="1" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="62914694" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="781788F1" wp14:editId="39ED85FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3449320</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>503555</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="643255" cy="130810"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Shape 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="643255" cy="130810"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F13CE58" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
+                        <w:p w14:paraId="5F13CE58" w14:textId="08C48FB9" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                           <w:pPr>
                             <w:pStyle w:val="20"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Раздел </w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00512284" w:rsidRPr="00512284">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
+                              <w:noProof/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>#</w:t>
+                            <w:t>II</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="781788F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:271.6pt;margin-top:39.65pt;width:50.65pt;height:10.3pt;z-index:-440401786;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/RwaqlgEAACoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUltLwzAUfhf8DyHvrt28IGWdKEMRRAX1&#10;B2RpsgaanJAT1+7fe5Ktm+ib+JKeW7/vO5f5zWA7tlEBDbiaTyclZ8pJaIxb1/zj/f7smjOMwjWi&#10;A6dqvlXIbxanJ/PeV2oGLXSNCoxAHFa9r3kbo6+KAmWrrMAJeOUoqSFYEckN66IJoid02xWzsrwq&#10;egiNDyAVIkWXuyRfZHytlYwvWqOKrKs5aYv5DfldpbdYzEW1DsK3Ru5liD+osMI4Ij1ALUUU7DOY&#10;X1DWyAAIOk4k2AK0NlLlHqibafmjm7dWeJV7oeGgP4wJ/w9WPm9eAzMN7Y7G44SlHWVaRj4Np/dY&#10;Uc2bp6o43MFAhWMcKZh6HnSw6UvdMMoTzvYwWjVEJil4dXE+u7zkTFJqel5e79CL488+YHxQYFky&#10;ah5oc3mgYvOEkYRQ6ViSuBzcm65L8aRwpyRZcVgNuZ3ZqHIFzZbE97Tjmjs6Qs66R0cjTOcwGmE0&#10;VnsjcaC//YzEk+kT+A5qz0kLyar2x5M2/t3PVccTX3wBAAD//wMAUEsDBBQABgAIAAAAIQCpscNV&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuLGXrxlqaTmgSF25sCIlb&#10;1nhNReJUTda1f485wdHy0/NztZu8EyMOsQuk4HGRgUBqgumoVfBxfH3YgohJk9EuECqYMcKuvr2p&#10;dGnCld5xPKRWsIRiqRXYlPpSythY9DouQo/Eu3MYvE48Dq00g76y3Du5zLKN9LojvmB1j3uLzffh&#10;4hU8TZ8B+4h7/DqPzWC7eeveZqXu76aXZxAJp/QHw28+p0PNTadwIROFU7DOV0tGWVasQDCwyfM1&#10;iJOCoihA1pX8/0H9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9HBqqWAQAAKgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmxw1XcAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F13CE58" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
+                  <w:p w14:paraId="5F13CE58" w14:textId="08C48FB9" w:rsidR="00A537F2" w:rsidRDefault="003B4F07">
                     <w:pPr>
                       <w:pStyle w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Раздел </w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00512284" w:rsidRPr="00512284">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
+                        <w:noProof/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
-                      <w:t>#</w:t>
+                      <w:t>II</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2224AE44" w14:textId="77777777" w:rsidR="00A537F2" w:rsidRDefault="00A537F2"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055A6E3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4261CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -4190,143 +4196,145 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A537F2"/>
     <w:rsid w:val="000071F0"/>
     <w:rsid w:val="00065906"/>
     <w:rsid w:val="002D7DAE"/>
     <w:rsid w:val="002E6EA7"/>
     <w:rsid w:val="003B4F07"/>
     <w:rsid w:val="004F08BC"/>
     <w:rsid w:val="00503E35"/>
+    <w:rsid w:val="00512284"/>
     <w:rsid w:val="00666461"/>
     <w:rsid w:val="00673D7B"/>
+    <w:rsid w:val="008C5104"/>
     <w:rsid w:val="00945E13"/>
     <w:rsid w:val="0098313E"/>
     <w:rsid w:val="00A537F2"/>
     <w:rsid w:val="00CF22E1"/>
     <w:rsid w:val="00D847DD"/>
     <w:rsid w:val="00D912E1"/>
     <w:rsid w:val="00E3215F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E191EE2"/>
   <w15:docId w15:val="{83B7223B-F00D-47F6-8B52-1E384E5D607D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="bg-BG"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4654,651 +4662,646 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF22E1"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Основен текст_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a0"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заглавие #1_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="10"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="11"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Горен или долен колонтитул (2)_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="20"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="Основен текст (2)_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="22"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3">
     <w:name w:val="Основен текст (3)_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="30"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="23">
     <w:name w:val="Заглавие #2_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="24"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4">
     <w:name w:val="Основен текст (4)_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="40"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Заглавие на изображение_"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="a2"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
-[...2 lines deleted...]
-    <w:link w:val="a"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Основен текст1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a3"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="240" w:line="286" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Заглавие #1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="460"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="Горен или долен колонтитул (2)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="2"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основен текст (2)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="21"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="590"/>
       <w:ind w:left="1380"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30">
     <w:name w:val="Основен текст (3)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="3"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="24">
     <w:name w:val="Заглавие #2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="23"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="130" w:line="290" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
     <w:name w:val="Основен текст (4)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="4"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Заглавие на изображение"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00666461"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E3215F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Горен колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E3215F"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E3215F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Долен колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E3215F"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBD81418-D491-417B-A6F6-3A0C01F31084}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C70215" w:rsidRDefault="00F774E9">
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7D3BF87411524B5FA6256BE259C36CF4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA672AE3-8508-4435-B54F-510F4C2083F2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C70215" w:rsidRDefault="00F774E9" w:rsidP="00F774E9">
           <w:pPr>
             <w:pStyle w:val="7D3BF87411524B5FA6256BE259C36CF4"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2473B3C5E384282BE4B8B3BB47433AD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E66E352B-3236-4993-855D-124B10E9AD63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C70215" w:rsidRDefault="00F774E9" w:rsidP="00F774E9">
           <w:pPr>
             <w:pStyle w:val="E2473B3C5E384282BE4B8B3BB47433AD"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7C3727B7D78744BD80F530A56E6C7D41"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2E74194-43B2-426E-811E-91F0E1A212B8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C70215" w:rsidRDefault="00F774E9" w:rsidP="00F774E9">
           <w:pPr>
             <w:pStyle w:val="7C3727B7D78744BD80F530A56E6C7D41"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F774E9"/>
+    <w:rsid w:val="004A77BB"/>
     <w:rsid w:val="00C70215"/>
     <w:rsid w:val="00F107F1"/>
     <w:rsid w:val="00F12D8F"/>
     <w:rsid w:val="00F774E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5626,114 +5629,109 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F774E9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D3BF87411524B5FA6256BE259C36CF4">
     <w:name w:val="7D3BF87411524B5FA6256BE259C36CF4"/>
     <w:rsid w:val="00F774E9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2473B3C5E384282BE4B8B3BB47433AD">
     <w:name w:val="E2473B3C5E384282BE4B8B3BB47433AD"/>
     <w:rsid w:val="00F774E9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C3727B7D78744BD80F530A56E6C7D41">
     <w:name w:val="7C3727B7D78744BD80F530A56E6C7D41"/>
     <w:rsid w:val="00F774E9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -6003,60 +6001,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1220</Words>
   <Characters>6956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>208303PRILv01</vt:lpstr>
       <vt:lpstr>208303PRILv01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>208303PRILv01</dc:title>
   <dc:subject>208303PRILv01</dc:subject>
-  <dc:creator/>
+  <dc:creator>Елена Андонова</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>