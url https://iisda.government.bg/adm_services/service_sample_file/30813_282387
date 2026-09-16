--- v0 (2026-03-17)
+++ v1 (2026-09-16)
@@ -1,82 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="1699EE96" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3507" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ОБРАЗЕЦ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A62A95D" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:r>
         <w:t>по чл. 140а, ал. 1  от Закона за устройство на територията</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26082975" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="187" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-33" w:right="-8" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57C3D101" wp14:editId="0E35FA18">
                 <wp:extent cx="7092950" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2759" name="Group 2759"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7092950" cy="6350"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7092950" cy="6350"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Shape 6"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
@@ -105,205 +109,206 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group id="Group 2759" style="width:558.5pt;height:0.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="70929,63">
                 <v:shape id="Shape 6" style="position:absolute;width:70929;height:0;left:0;top:0;" coordsize="7092950,0" path="m0,0l7092950,0">
                   <v:stroke weight="0.5pt" endcap="flat" joinstyle="miter" miterlimit="10" on="true" color="#000000"/>
                   <v:fill on="false" color="#000000" opacity="0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="222B2AB9" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D12BE0A" w14:textId="5B57AC74" w:rsidR="004A2A1B" w:rsidRDefault="0052276C" w:rsidP="00BE57D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2381"/>
           <w:tab w:val="center" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>към Заявление вх. №</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:id w:val="-1203858356"/>
           <w:placeholder>
             <w:docPart w:val="E92B47FFCD2E4086987EC487AEB4E76C"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:rPr>
               <w:i/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>……………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="920920483"/>
           <w:placeholder>
             <w:docPart w:val="F21BDF29235046C08F4189F47C4B4C8A"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:id w:val="-1905525564"/>
               <w:placeholder>
                 <w:docPart w:val="16AA66BC513848E6B8432C620106FB67"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="004A76C8">
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 </w:rPr>
                 <w:t>…………………….</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="526AB2F0" w14:textId="555066D7" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="177" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(попълва се служебно)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A9F587" w14:textId="77777777" w:rsidR="00A14693" w:rsidRDefault="00A14693">
       <w:pPr>
         <w:spacing w:after="177" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="26"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625F7675" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C" w:rsidP="00BF12EF">
       <w:pPr>
         <w:spacing w:after="68"/>
         <w:ind w:left="24" w:right="73"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">по чл. 140а, ал. 1 </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">от Закона за устройство на територията за предоставяне на изходни данни, необходими за проектиране и за присъединяване на клиенти на електрическа енергия към преносната или към разпределителните </w:t>
+        <w:t xml:space="preserve">по чл. 140а, ал. 1 от Закона за устройство на територията за предоставяне на изходни данни, необходими за проектиране и за присъединяване на клиенти на електрическа енергия към преносната или към разпределителните </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03504C1C" w14:textId="5C4A8E45" w:rsidR="004A2A1B" w:rsidRDefault="0052276C" w:rsidP="00BF12EF">
       <w:pPr>
         <w:ind w:left="24" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>електрически мрежи от</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1233348696"/>
           <w:placeholder>
             <w:docPart w:val="B8BCC3E6F024498393FDD732B001E9F9"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8" w:rsidRPr="004A76C8">
             <w:rPr>
               <w:i/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>…………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A2EFACF" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="26"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(посочва се оператора на електрическата мрежа)</w:t>
       </w:r>
     </w:p>
@@ -314,313 +319,308 @@
       <w:r>
         <w:t>съгласно изискванията на Наредба № 6 от 2014</w:t>
       </w:r>
       <w:r w:rsidR="00BF12EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">г. за присъединяване на производители и клиенти на електрическа енергия към преносната или към разпределителните електрически мрежи. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D2CBC6" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E02B39" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="54"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Предоставям необходимата инфо</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="30E6D757" w14:textId="39E2F6E7" w:rsidR="004A2A1B" w:rsidRDefault="00BF12EF">
+        <w:t xml:space="preserve">Предоставям необходимата информация и документи в зависимост от вида на обекта, във връзка с: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E6D757" w14:textId="39E2F6E7" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
       <w:pPr>
         <w:spacing w:after="95"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="702367223"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00BF12EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00BF12EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t>изграждане на нов обект;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A75871" w14:textId="77777777" w:rsidR="00BF12EF" w:rsidRDefault="00BF12EF" w:rsidP="00BF12EF">
+    <w:p w14:paraId="42A75871" w14:textId="77777777" w:rsidR="00BF12EF" w:rsidRDefault="00930943" w:rsidP="00BF12EF">
       <w:pPr>
         <w:spacing w:line="369" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="5265" w:hanging="14"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="35331001"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00BF12EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00BF12EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve">преустройство на обект по реда на ЗУТ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DFEFD6" w14:textId="2794EC73" w:rsidR="004A2A1B" w:rsidRDefault="0052276C" w:rsidP="00BE57D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>идентификационен номер на обекта:</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-726298152"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="27F8D5B4" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C" w:rsidP="0052276C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2134" w:right="26" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>(попълва се идентификационният номер на мрежовия оператор за обекта, например: абонатен №</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, ИТН, др.) </w:t>
+        <w:t xml:space="preserve">(попълва се идентификационният номер на мрежовия оператор за обекта, например: абонатен №, ИТН, др.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102B2C4A" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="209" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634EDAD0" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Необходимост от временно електроснабдяване на строителни обекти: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632D45C9" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADB2342" w14:textId="7D648D2E" w:rsidR="004A2A1B" w:rsidRDefault="00BF12EF">
+    <w:p w14:paraId="5ADB2342" w14:textId="7D648D2E" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1868"/>
         </w:tabs>
         <w:spacing w:after="282"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1043979820"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00BF12EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve"> да</w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1656136476"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00BF12EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve"> не</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E482C1" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="285" w:line="260" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Предоставям следната информация за извършване на проучването: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1078EF8C" w14:textId="6061C6AA" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:t>Наименование и характеристики на обекта:</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2087995040"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>……………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A8A81A3" w14:textId="5162DE82" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4417" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11180" w:type="dxa"/>
         <w:tblInd w:w="-28" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="70" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="83" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2650"/>
         <w:gridCol w:w="2339"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="1920"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A2A1B" w14:paraId="654CEF7F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1068"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -760,179 +760,183 @@
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="538CCDED" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC4E16D" w14:textId="5810CBB0" w:rsidR="004A2A1B" w:rsidRDefault="00BF12EF">
+          <w:p w14:paraId="5BC4E16D" w14:textId="5810CBB0" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="283" w:right="264" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2056662103"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00BF12EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:noProof/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0052276C">
               <w:t>монофазно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0052276C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1000968655"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00BF12EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0052276C">
               <w:t>трифазно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B08F4C1" w14:textId="7F6A1E41" w:rsidR="004A2A1B" w:rsidRDefault="00BF12EF">
+          <w:p w14:paraId="2B08F4C1" w14:textId="7F6A1E41" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="401" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1685353329"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00BF12EF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:t xml:space="preserve"> б</w:t>
             </w:r>
             <w:r w:rsidR="0052276C">
               <w:t>итова</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BF12EF">
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1906412675"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0084163B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0052276C">
               <w:t xml:space="preserve"> небитова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11A26802" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
@@ -962,897 +966,890 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F7BC817" w14:textId="42E619C1" w:rsidR="004A2A1B" w:rsidRDefault="004F12D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="11129"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t>Необходима мощност за резервно (второ, независимо) захранване:</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="36863392"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="761569300"/>
               <w:placeholder>
                 <w:docPart w:val="6AEFA7870A464513ABFEF2E586F0741B"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="004A76C8">
                 <w:t>…………………………</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0052276C">
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4AB81B4F" w14:textId="648DDB76" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="95" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="6418" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13FC7068" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>(Резервно захранване за обекта се заявява при необходимост от постигане на по-висока от трета категория по осигуреност на снабдяването за обекта по реда на Глава Втора, Раздел ІІІ от Наредба № 3 за устройство на електрическите уредби и електропроводните ли</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">нии. Изграждането на второ независимо захранване се заплаща от клиента по действително направените разходи) </w:t>
+        <w:t xml:space="preserve">(Резервно захранване за обекта се заявява при необходимост от постигане на по-висока от трета категория по осигуреност на снабдяването за обекта по реда на Глава Втора, Раздел ІІІ от Наредба № 3 за устройство на електрическите уредби и електропроводните линии. Изграждането на второ независимо захранване се заплаща от клиента по действително направените разходи) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5670FCED" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="116" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A40450" w14:textId="2955602D" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="11129"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Необходима мощност за резервно (второ, независимо) захранване:</w:t>
       </w:r>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-680812843"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>……………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE57D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7A464055" w14:textId="6046C95D" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="127" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="6418" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="741F03D2" w14:textId="50A1A461" w:rsidR="004A2A1B" w:rsidRDefault="0084163B">
+    <w:p w14:paraId="741F03D2" w14:textId="50A1A461" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2209"/>
         </w:tabs>
         <w:spacing w:after="187"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1628777862"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0052276C">
         <w:t>монофазно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0052276C">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2021966868"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve"> трифазно</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E294BC" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="218"/>
         <w:ind w:right="0" w:hanging="222"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Предоставена мощност в случаите на поетапно въвеждане </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">в експлоатация на отделни части на присъединявания обект и очакван срок на въвеждане в експлоатация:  </w:t>
+        <w:t xml:space="preserve">Предоставена мощност в случаите на поетапно въвеждане в експлоатация на отделни части на присъединявания обект и очакван срок на въвеждане в експлоатация:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6370DD77" w14:textId="430124EA" w:rsidR="004A2A1B" w:rsidRPr="0084163B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="196"/>
         <w:ind w:left="24" w:right="4009"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Етап 1</w:t>
       </w:r>
       <w:r w:rsidR="00E2260D" w:rsidRPr="00E2260D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="809820843"/>
           <w:placeholder>
             <w:docPart w:val="16FA632CC9A44C2A82714386E892C2B7"/>
           </w:placeholder>
           <w15:color w:val="000000"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>……………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E2260D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> срок </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-263761831"/>
           <w:placeholder>
             <w:docPart w:val="AD15EBC2E1224F01AA92691B7372B7F2"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084163B">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="0084163B">
         <w:t>Етап 2</w:t>
       </w:r>
       <w:r w:rsidR="0084163B">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-221438208"/>
           <w:placeholder>
             <w:docPart w:val="1968E4BD673E4DE89ADFA6204C86545F"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>……………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A76C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0084163B">
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0084163B">
         <w:t xml:space="preserve"> срок</w:t>
       </w:r>
       <w:r w:rsidR="00553327">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1700467969"/>
           <w:placeholder>
             <w:docPart w:val="15D8F6372E1F4D43A4E5243E27D269F2"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A76C8">
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0084163B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BED1104" w14:textId="7549609B" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="160" w:line="465" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="3053"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2.1. Категория на осигуреност на електроснабдяването необходима за обекта: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2.1. Категория на осигуреност на електроснабдяването необходима за обекта:  </w:t>
       </w:r>
       <w:r w:rsidR="0084163B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084163B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1993681142"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0084163B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нулева        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1213460325"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> първа        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1913763088"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
-        <w:t xml:space="preserve"> втора    </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> втора        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="762653700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0084163B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> трета </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B2D125" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Забележка :  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB40763" w14:textId="77777777" w:rsidR="00444481" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>- Категории освен „трета“ се посочват само при попълнени данни за резервно (второ, независимо) захранване за обекта; - Категория „нулева“ се избира при попълнени данни за резервно (второ, независимо) захранване за обекта и данни за собствен автономен източ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ник на електрическа енергия. </w:t>
+        <w:t xml:space="preserve">- Категории освен „трета“ се посочват само при попълнени данни за резервно (второ, независимо) захранване за обекта; - Категория „нулева“ се избира при попълнени данни за резервно (второ, независимо) захранване за обекта и данни за собствен автономен източник на електрическа енергия. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770E5AAB" w14:textId="318C50AF" w:rsidR="004A2A1B" w:rsidRPr="00444481" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB95757" w14:textId="347A72CD" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:line="325" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2. Описание на собствения резервен (автономен) източник на електрическа енергия, ако има такъв, и на неговия режим на работа: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1693370854"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6D58A34F" w14:textId="1FB35704" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1808" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C7DED87" w14:textId="27248E5E" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="325" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Присъединена мощност (само за обекти на небитови клиенти на електрическа енергия със заявена пр</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">едоставена мощност, по-голяма от 50 </w:t>
+        <w:t xml:space="preserve">Присъединена мощност (само за обекти на небитови клиенти на електрическа енергия със заявена предоставена мощност, по-голяма от 50 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>kW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidR="0043064F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="933711359"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………………………………………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="060E608A" w14:textId="1D1B4854" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3025" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="709A316C" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="325" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Вид на приемниците на електрическа енергия, които могат да предизвикат недопустимо влошаване на показателите за качеството на електрическата енергия, доставяна на други клиенти:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6666EB47" w14:textId="2A58ABBC" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="102"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Номинален ток (А) или мощност (Р): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1920367929"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>………………………………………………………………………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="155CE421" w14:textId="1F54A242" w:rsidR="004A2A1B" w:rsidRPr="0043064F" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:ind w:left="24" w:right="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съотношение пусков/номинален ток:</w:t>
       </w:r>
       <w:r w:rsidR="0043064F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="216097506"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………………………………………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="27A87798" w14:textId="4A94617D" w:rsidR="004A2A1B" w:rsidRDefault="004A2A1B">
       <w:pPr>
         <w:spacing w:after="217" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3484" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0500BF24" w14:textId="77777777" w:rsidR="004A2A1B" w:rsidRDefault="0052276C">
       <w:pPr>
         <w:spacing w:after="169" w:line="260" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Приложени документи: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B16F0B" w14:textId="5802977C" w:rsidR="004A2A1B" w:rsidRDefault="00444481">
+    <w:p w14:paraId="08B16F0B" w14:textId="5802977C" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
       <w:pPr>
         <w:spacing w:after="49" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="60" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1369185308"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00444481">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00444481">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t>Копие (извадка) от действащ подробен устройствен план (прилага се служебно от органа по чл. 140, ал. 7 от ЗУТ);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FDBDDC" w14:textId="1749D78E" w:rsidR="004A2A1B" w:rsidRDefault="00444481">
+    <w:p w14:paraId="19FDBDDC" w14:textId="1749D78E" w:rsidR="004A2A1B" w:rsidRDefault="00930943">
       <w:pPr>
         <w:spacing w:after="1005"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-2031330849"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00444481">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00444481">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t>Проект на виза за проектиране, в случаите по чл. 140, ал. 3 от ЗУТ (прилага се служебно от органа по чл. 140, ал. 7 от ЗУТ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F125DF2" w14:textId="77777777" w:rsidR="00444481" w:rsidRDefault="00444481" w:rsidP="00444481">
       <w:pPr>
         <w:spacing w:after="750" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B71A68A" w14:textId="0812CEAB" w:rsidR="00444481" w:rsidRDefault="00444481" w:rsidP="00444481">
       <w:pPr>
         <w:spacing w:after="750" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-720599982"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0052276C">
             <w:t>………………………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Подпис:</w:t>
       </w:r>
       <w:r w:rsidR="0052276C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1308588118"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0052276C">
             <w:t>……………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="06DF3144" w14:textId="77777777" w:rsidR="00444481" w:rsidRDefault="00444481">
       <w:pPr>
         <w:spacing w:after="1005"/>
         <w:ind w:left="24" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00444481">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="401" w:right="388" w:bottom="847" w:left="388" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02233473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE1A5044"/>
     <w:lvl w:ilvl="0" w:tplc="D970367C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="236"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2243,126 +2240,127 @@
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A2A1B"/>
     <w:rsid w:val="0043064F"/>
     <w:rsid w:val="00444481"/>
     <w:rsid w:val="004A2A1B"/>
     <w:rsid w:val="004A76C8"/>
     <w:rsid w:val="004F12D7"/>
     <w:rsid w:val="0052276C"/>
     <w:rsid w:val="00553327"/>
     <w:rsid w:val="0084163B"/>
+    <w:rsid w:val="00930943"/>
     <w:rsid w:val="00A14693"/>
     <w:rsid w:val="00BE57D6"/>
     <w:rsid w:val="00BF12EF"/>
     <w:rsid w:val="00E2260D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="127A730C"/>
   <w15:docId w15:val="{83B7223B-F00D-47F6-8B52-1E384E5D607D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2690,643 +2688,639 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="2" w:line="255" w:lineRule="auto"/>
       <w:ind w:left="6837" w:right="547" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="184"/>
       <w:ind w:right="25"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заглавие 1 Знак"/>
+    <w:link w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084163B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A14693"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A14693"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Текст на коментар Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A14693"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="a5"/>
+    <w:next w:val="a5"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A14693"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Предмет на коментар Знак"/>
+    <w:basedOn w:val="a6"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A14693"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004A76C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{43CDF103-69F9-4516-9A84-00C60A84C5E0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C">
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16FA632CC9A44C2A82714386E892C2B7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9DB0F34-D62F-405A-9B79-36C3D32604F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="16FA632CC9A44C2A82714386E892C2B71"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD15EBC2E1224F01AA92691B7372B7F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{88A5E51B-C5E3-48E3-8CA4-CDA4F9C962E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="AD15EBC2E1224F01AA92691B7372B7F21"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1968E4BD673E4DE89ADFA6204C86545F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{511E9F91-1E99-482B-ABE9-6851A38A1279}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="1968E4BD673E4DE89ADFA6204C86545F"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="15D8F6372E1F4D43A4E5243E27D269F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4527523-3944-4FEE-BC4B-F235ED8E525B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="15D8F6372E1F4D43A4E5243E27D269F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6AEFA7870A464513ABFEF2E586F0741B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{813611CF-947D-4183-8CE4-1CDFFB68E1AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="6AEFA7870A464513ABFEF2E586F0741B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Щракнете или докоснете тук, за да въведете текст.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B8BCC3E6F024498393FDD732B001E9F9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E36B2B1D-A9C4-4B5D-8E88-32EBC359F4F5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="B8BCC3E6F024498393FDD732B001E9F9"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E92B47FFCD2E4086987EC487AEB4E76C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7DC7989-3F3E-4EC5-BA21-62BCBBE9C95C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="E92B47FFCD2E4086987EC487AEB4E76C"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F21BDF29235046C08F4189F47C4B4C8A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14BA8D01-D9F0-4332-8266-AF743B2D79E9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="F21BDF29235046C08F4189F47C4B4C8A"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16AA66BC513848E6B8432C620106FB67"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6019F754-E640-4D09-924A-C6E5171C3C56}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
+        <w:p w:rsidR="00891925" w:rsidRDefault="00007E7C" w:rsidP="00007E7C">
           <w:pPr>
             <w:pStyle w:val="16AA66BC513848E6B8432C620106FB67"/>
           </w:pPr>
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007E7C"/>
     <w:rsid w:val="00007E7C"/>
+    <w:rsid w:val="00891925"/>
     <w:rsid w:val="00DB3601"/>
+    <w:rsid w:val="00E031D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3654,90 +3648,85 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00007E7C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="16FA632CC9A44C2A82714386E892C2B7">
     <w:name w:val="16FA632CC9A44C2A82714386E892C2B7"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD15EBC2E1224F01AA92691B7372B7F2">
     <w:name w:val="AD15EBC2E1224F01AA92691B7372B7F2"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="16FA632CC9A44C2A82714386E892C2B71">
     <w:name w:val="16FA632CC9A44C2A82714386E892C2B71"/>
     <w:rsid w:val="00007E7C"/>
     <w:pPr>
       <w:spacing w:after="2" w:line="255" w:lineRule="auto"/>
       <w:ind w:left="6837" w:right="547" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
@@ -3789,51 +3778,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8BCC3E6F024498393FDD732B001E9F9">
     <w:name w:val="B8BCC3E6F024498393FDD732B001E9F9"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E92B47FFCD2E4086987EC487AEB4E76C">
     <w:name w:val="E92B47FFCD2E4086987EC487AEB4E76C"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F21BDF29235046C08F4189F47C4B4C8A">
     <w:name w:val="F21BDF29235046C08F4189F47C4B4C8A"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="675996D857EF4FB0BE8661759E2D7781">
     <w:name w:val="675996D857EF4FB0BE8661759E2D7781"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="16AA66BC513848E6B8432C620106FB67">
     <w:name w:val="16AA66BC513848E6B8432C620106FB67"/>
     <w:rsid w:val="00007E7C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -4103,60 +4092,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>553</Words>
   <Characters>3158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>2083PRIL01v01</vt:lpstr>
       <vt:lpstr>2083PRIL01v01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2083PRIL01v01</dc:title>
   <dc:subject>2083PRIL01v01</dc:subject>
   <dc:creator>Елена Андонова</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>