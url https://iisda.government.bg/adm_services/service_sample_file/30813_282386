--- v0 (2026-03-17)
+++ v1 (2026-09-16)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="0FE1830E" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4074" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ОБРАЗЕЦ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596D6BCD" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4705" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">по чл. 140а, ал. 1  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CD8EC2" w14:textId="33E5AAA5" w:rsidR="00E06445" w:rsidRDefault="00CA1B1F">
       <w:pPr>
         <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="263" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0151E35C" wp14:editId="019497BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>754381</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7171055" cy="45719"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="3327" name="Group 3327"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7171055" cy="45719"/>
@@ -125,70 +129,70 @@
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:group w14:anchorId="0CECF894" id="Group 3327" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:59.4pt;width:564.65pt;height:3.6pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="73215,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMoYO7bQIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVF+P0zAMf0fiO0R5Z203tkG17h442AuC&#10;E3d8gFyatJXyT0m2bt8ex2u7sRMIHXvoHMf+2f7Z8ebuqBU5CB86aypazHJKhOG27kxT0Z9PX959&#10;oCREZmqmrBEVPYlA77Zv32x6V4q5ba2qhScAYkLZu4q2MboyywJvhWZhZp0wcCmt1yzC0TdZ7VkP&#10;6Fpl8zxfZb31tfOWixBAe3++pFvEl1Lw+F3KICJRFYXcIn49fp/TN9tuWNl45tqOD2mwV2ShWWcg&#10;6AR1zyIje9+9gNId9zZYGWfc6sxK2XGBNUA1RX5Tzc7bvcNamrJv3EQTUHvD06th+bfDgyddXdHF&#10;Yr6mxDANXcLABDVAUO+aEux23j26Bz8omvMp1XyUXqd/qIYckdrTRK04RsJBuS7WRb5cUsLh7v1y&#10;XXw8U89b6M8LL95+Hv0W82K5hM4lv9UCJIifjTGzlNqUSe9ghsKFpvB/ND22zAlkP6TyB5pWI0d4&#10;TVYpnxQYLCZ2QhmAqH+m5rrE3+tjJd+HuBMW+WWHryFCOJiyepRYO0r8aEbRw9j/deAdi8kvQSWR&#10;9NCgIYuk0/YgnizexpveAPWXW2WurUYEMnYfbM8WIKQw2LgpNCivi1MmZYEdJpzBJpCKRXxSuouw&#10;IlSnYb/M13k+UqQMACbqz2SjFE9KpLyV+SEkjDVMXoEgwTfPn5QnB5YWAf6GSULT5CM7pSav/I9e&#10;yZQp17IBa4AZAmCNA1KyFLiDbmH5kM15EcFzhgEf1xHwMjlhWtbEyd/AEsWAV9Um8dnWJ3yaSAg8&#10;AqQGtwZmNGy4tJauz2h12cPbXwAAAP//AwBQSwMEFAAGAAgAAAAhABrI2NTgAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbKs1xGxKKeqpCLaCeJtmp0lodjdkt0n6752e&#10;9DTzmMeb7+WrybZioD403mlQswQEudKbxlUavvZvDymIENEZbL0jDRcKsCpub3LMjB/dJw27WAkO&#10;cSFDDXWMXSZlKGuyGGa+I8e3o+8tRpZ9JU2PI4fbVs6TZCktNo4/1NjRpqbytDtbDe8jjuuFeh22&#10;p+Pm8rN/+vjeKtL6/m5av4CINMU/M1zxGR0KZjr4szNBtKxTrhJ5qpQrXA3q8XkB4sDbfJmALHL5&#10;v0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEyhg7ttAgAAzwUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABrI2NTgAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                 <v:shape id="Shape 6" o:spid="_x0000_s1027" style="position:absolute;width:73215;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7321550,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPem9WwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisJA&#10;EITvC77D0IK3daKwIllHCYIgwh78wXNvpk0GMz0h02p8e2dhwWNRVV9Ri1XvG3WnLrrABibjDBRx&#10;GazjysDpuPmcg4qCbLEJTAaeFGG1HHwsMLfhwXu6H6RSCcIxRwO1SJtrHcuaPMZxaImTdwmdR0my&#10;q7Tt8JHgvtHTLJtpj47TQo0trWsqr4ebN0DH9c+X+90XrZxPl20hzu/oacxo2BffoIR6eYf/21tr&#10;YAZ/V9IN0MsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM96b1bBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l7321550,e" filled="f" strokeweight=".5pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,7321550,0"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F0CC5">
         <w:t xml:space="preserve">от Закона за устройство на територията </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA88E9" w14:textId="20E95EC7" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CE11DA" w14:textId="4B611D59" w:rsidR="00E06445" w:rsidRDefault="007F0CC5" w:rsidP="007F0CC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2690"/>
           <w:tab w:val="center" w:pos="6357"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">към Заявление вх. № </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-438838437"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -232,50 +236,51 @@
     </w:p>
     <w:p w14:paraId="0A5F15C3" w14:textId="2D34442D" w:rsidR="00E06445" w:rsidRDefault="007F0CC5" w:rsidP="0062604D">
       <w:pPr>
         <w:spacing w:after="200" w:line="262" w:lineRule="auto"/>
         <w:ind w:left="11" w:right="885" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>по чл. 140а, ал. 1 от Закона за устройство на територията за предоставяне на изходни данни, необходими за проектиране и за присъединяване към водоснабдителната и/или канализационна мрежа от</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-498423043"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7CD29FBF" w14:textId="626CFA9E" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="0062604D">
           <w:pPr>
             <w:spacing w:after="95" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="24" w:firstLine="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>……………………………………………………………………………………………………………………………………….</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="37474E49" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:spacing w:after="192" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(посочва се оператора на В и К мрежите и съоръженията)</w:t>
@@ -370,184 +375,184 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2. канализационно отклонение за:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06445" w14:paraId="3246EA2E" w14:textId="77777777" w:rsidTr="00CA1B1F">
         <w:trPr>
           <w:trHeight w:val="724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5361EF22" w14:textId="7F56FBDB" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="5361EF22" w14:textId="7F56FBDB" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1534493123"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0062604D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5002D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t xml:space="preserve">изграждане на нов обект в имот, който не е водоснабден </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1FCEA1" w14:textId="2E941C99" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="6F1FCEA1" w14:textId="2E941C99" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="133" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1711489536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5002D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5002D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t>изграждане на нов обект в имот, който не е присъединен към канализационната мрежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06445" w14:paraId="3B650332" w14:textId="77777777" w:rsidTr="00CA1B1F">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6592AB91" w14:textId="5A8E2839" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="6592AB91" w14:textId="5A8E2839" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="130" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1770004848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5002D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5002D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t>водоснабдяване на съществуващ обект в имот, който не е водоснабден</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46CCD71B" w14:textId="2BB9123F" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="46CCD71B" w14:textId="2BB9123F" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="133" w:firstLine="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1566141148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5002D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F0CC5">
@@ -560,100 +565,100 @@
               <w:t xml:space="preserve"> в имот, който не е присъединен към </w:t>
             </w:r>
             <w:r w:rsidR="00C05232">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t>канализационната мрежа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06445" w14:paraId="289C95BD" w14:textId="77777777" w:rsidTr="00CA1B1F">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D386D95" w14:textId="4245A867" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="2D386D95" w14:textId="4245A867" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130" w:firstLine="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1143112109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5002D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5002D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t>промяна в параметрите на водоснабдяването на  съществуващ обект в имот и/или изграждане на нов</w:t>
             </w:r>
             <w:r w:rsidR="00C05232">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F0CC5">
               <w:t>обект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68D0AD7D" w14:textId="424BB46E" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00683E15">
+          <w:p w14:paraId="68D0AD7D" w14:textId="424BB46E" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00683E15">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="133" w:firstLine="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1547435426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F5002D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F5002D">
               <w:t xml:space="preserve"> </w:t>
@@ -680,51 +685,51 @@
     <w:p w14:paraId="3AC05981" w14:textId="61C8B334" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">За присъединяване към водопроводната мрежа: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00367DB6" w14:textId="12AAB8CF" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="255"/>
         <w:ind w:hanging="389"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Предназначение на ползването на водата в имота: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45816C69" w14:textId="136C814D" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00624510">
+    <w:p w14:paraId="45816C69" w14:textId="136C814D" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00624510">
       <w:pPr>
         <w:spacing w:after="224" w:line="355" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="7018"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1207760196"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00683E15">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
@@ -1635,51 +1640,51 @@
       <w:sdtContent>
         <w:p w14:paraId="31919F59" w14:textId="5C306F4E" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
           <w:pPr>
             <w:spacing w:after="321" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="24" w:firstLine="0"/>
           </w:pPr>
           <w:r>
             <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3A9AEB3B" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="76"/>
         <w:ind w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Необходимост от предоставяне на временна услуга по водоснабдяване на строителната площадка по време на строителството: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643EFE5D" w14:textId="5F45CA9E" w:rsidR="00E06445" w:rsidRDefault="0062604D" w:rsidP="00F5002D">
+    <w:p w14:paraId="643EFE5D" w14:textId="5F45CA9E" w:rsidR="00E06445" w:rsidRDefault="00F83E9F" w:rsidP="00F5002D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1560"/>
           <w:tab w:val="center" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="115"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="124816717"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A674E">
             <w:rPr>
@@ -1704,51 +1709,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F0CC5">
         <w:t xml:space="preserve">да, необходимо водно количество: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="875590196"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007F0CC5">
             <w:t>…………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F0CC5">
         <w:tab/>
         <w:t>(л/сек);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB11E02" w14:textId="0707B172" w:rsidR="00E06445" w:rsidRDefault="0062604D">
+    <w:p w14:paraId="5FB11E02" w14:textId="0707B172" w:rsidR="00E06445" w:rsidRDefault="00F83E9F">
       <w:pPr>
         <w:spacing w:after="104"/>
         <w:ind w:left="24"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1939667117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A674E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F0CC5">
         <w:t xml:space="preserve"> не.</w:t>
@@ -1801,94 +1806,94 @@
     </w:p>
     <w:p w14:paraId="62F3B0A8" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Приложени документи: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CCF72C" w14:textId="77777777" w:rsidR="00E06445" w:rsidRDefault="007F0CC5">
       <w:pPr>
         <w:spacing w:after="130" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07331A2C" w14:textId="6D62083B" w:rsidR="00E06445" w:rsidRDefault="0062604D">
+    <w:p w14:paraId="07331A2C" w14:textId="6D62083B" w:rsidR="00E06445" w:rsidRDefault="00F83E9F">
       <w:pPr>
         <w:spacing w:after="73"/>
         <w:ind w:left="24"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-50387585"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A674E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000A674E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F0CC5">
         <w:t>Копие (извадка) от действащ подробен устройствен план (прилага се служебно от органа по чл. 140, ал. 7 от ЗУТ);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7FAC87" w14:textId="6BFEA250" w:rsidR="00E06445" w:rsidRDefault="0062604D">
+    <w:p w14:paraId="4E7FAC87" w14:textId="6BFEA250" w:rsidR="00E06445" w:rsidRDefault="00F83E9F">
       <w:pPr>
         <w:spacing w:after="1689"/>
         <w:ind w:left="24"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1268351009"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A674E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000A674E">
         <w:t xml:space="preserve"> </w:t>
@@ -1955,92 +1960,92 @@
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1244832643"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>……………………..</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00E06445">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="389" w:bottom="779" w:left="388" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22AF4036"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="128E4DDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="236"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2216,128 +2221,129 @@
         <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E06445"/>
     <w:rsid w:val="000503B7"/>
     <w:rsid w:val="000A674E"/>
     <w:rsid w:val="003C47FE"/>
     <w:rsid w:val="00473027"/>
     <w:rsid w:val="00624510"/>
     <w:rsid w:val="0062604D"/>
     <w:rsid w:val="00683E15"/>
     <w:rsid w:val="007F0CC5"/>
     <w:rsid w:val="008051D7"/>
     <w:rsid w:val="00A979E1"/>
     <w:rsid w:val="00C05232"/>
     <w:rsid w:val="00CA1B1F"/>
     <w:rsid w:val="00E06445"/>
     <w:rsid w:val="00F5002D"/>
+    <w:rsid w:val="00F83E9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="427F83FB"/>
   <w15:docId w15:val="{83B7223B-F00D-47F6-8B52-1E384E5D607D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2665,302 +2671,297 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
       <w:ind w:left="4715" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="165" w:after="161"/>
       <w:ind w:right="24"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заглавие 1 Знак"/>
+    <w:link w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00683E15"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2F9874C-C817-4A33-9C9A-C91D785081E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00430098" w:rsidRDefault="00CB5E66">
           <w:r w:rsidRPr="00E638FD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5E66"/>
+    <w:rsid w:val="003D51B3"/>
     <w:rsid w:val="00430098"/>
     <w:rsid w:val="00805BBD"/>
     <w:rsid w:val="00CB5E66"/>
     <w:rsid w:val="00FD7A0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3288,102 +3289,97 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB5E66"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3653,60 +3649,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>525</Words>
   <Characters>2995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Заглавие</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>208301PRILv01</vt:lpstr>
       <vt:lpstr>208301PRILv01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>208301PRILv01</dc:title>
   <dc:subject>208301PRILv01</dc:subject>
   <dc:creator>Елена Андонова</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>