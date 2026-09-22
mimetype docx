--- v0 (2025-12-03)
+++ v1 (2026-09-22)
@@ -93,51 +93,89 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00647EC9" w:rsidRPr="006B625B" w:rsidRDefault="00647EC9" w:rsidP="006354C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>УВАЖАЕМА ГОСПОЖО ДИРЕКТОР,</w:t>
+        <w:t>УВАЖАЕМ</w:t>
+      </w:r>
+      <w:r w:rsidR="00016317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГОСПО</w:t>
+      </w:r>
+      <w:r w:rsidR="00016317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ДИН</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006B625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДИРЕКТОР,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B529C" w:rsidRPr="006B625B" w:rsidRDefault="003B529C" w:rsidP="008914E9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Моля да ми бъде </w:t>
       </w:r>
       <w:r w:rsidR="00EA4326" w:rsidRPr="006B625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
@@ -2600,51 +2638,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="706EB31B" id="Rectangle 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:298.55pt;margin-top:17.75pt;width:39pt;height:19.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmkK2fIgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mztlujptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEH6wfL7z5+++u1veHjrN9hK9sqbkk9GYM2mErZRpSv71y+bN&#10;DWc+gKlAWyNLfpSe365ev1r2rpC5ba2uJDICMb7oXcnbEFyRZV60sgM/sk4actYWOwhkYpNVCD2h&#10;dzrLx+N51lusHFohvafb+8HJVwm/rqUIn+ray8B0yYlbSDumfRv3bLWEokFwrRInGvAPLDpQhj49&#10;Q91DALZD9QdUpwRab+swErbLbF0rIVMOlM1k/Fs2Ty04mXIhcbw7y+T/H6z4uH9EpqqSzzkz0FGJ&#10;PpNoYBot2VUe9emdLyjsyT1izNC7Byu+eWbsuqUweYdo+1ZCRawmMT578SAanp6ybf/BVgQPu2CT&#10;VIcauwhIIrBDqsjxXBF5CEzQ5XQxuxpT3QS58un1fJYqlkHx/NihD++k7Vg8lByJewKH/YMPkQwU&#10;zyGJvNWq2iitk4HNdq2R7YGaY5NW4k85XoZpw/qSL2b5LCG/8PlLiHFaf4PoVKAu16or+c05CIqo&#10;2ltTpR4MoPRwJsranGSMyg0V2NrqSCqiHVqYRo4OrcUfnPXUviX333eAkjP93lAlFpPpNPZ7Mqaz&#10;65wMvPRsLz1gBEGVPHA2HNdhmJGdQ9W09NMk5W7sHVWvVknZWNmB1YkstWgS/DROcQYu7RT1a+hX&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAIUsCMXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4s3UZX1tWdEGhIHLfuws1tsrbQJFWTboWnxzvB0fan39+fbSfTibMefOsswnwW&#10;gdC2cqq1NcKx2D08gfCBrKLOWY3wrT1s89ubjFLlLnavz4dQCw6xPiWEJoQ+ldJXjTbkZ67Xlm8n&#10;NxgKPA61VANdONx0chFFK2motfyhoV6/NLr6OowGoWwXR/rZF2+RWe+W4X0qPsePV8T7u+l5AyLo&#10;KfzBcNVndcjZqXSjVV50CPE6mTOKsIxjEAyskpgXJULyGIPMM/m/Qf4LAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAppCtnyICAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAhSwIxd8AAAAJAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="6EA47C30" id="Rectangle 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:298.55pt;margin-top:17.75pt;width:39pt;height:19.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmkK2fIgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mztlujptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEH6wfL7z5+++u1veHjrN9hK9sqbkk9GYM2mErZRpSv71y+bN&#10;DWc+gKlAWyNLfpSe365ev1r2rpC5ba2uJDICMb7oXcnbEFyRZV60sgM/sk4actYWOwhkYpNVCD2h&#10;dzrLx+N51lusHFohvafb+8HJVwm/rqUIn+ray8B0yYlbSDumfRv3bLWEokFwrRInGvAPLDpQhj49&#10;Q91DALZD9QdUpwRab+swErbLbF0rIVMOlM1k/Fs2Ty04mXIhcbw7y+T/H6z4uH9EpqqSzzkz0FGJ&#10;PpNoYBot2VUe9emdLyjsyT1izNC7Byu+eWbsuqUweYdo+1ZCRawmMT578SAanp6ybf/BVgQPu2CT&#10;VIcauwhIIrBDqsjxXBF5CEzQ5XQxuxpT3QS58un1fJYqlkHx/NihD++k7Vg8lByJewKH/YMPkQwU&#10;zyGJvNWq2iitk4HNdq2R7YGaY5NW4k85XoZpw/qSL2b5LCG/8PlLiHFaf4PoVKAu16or+c05CIqo&#10;2ltTpR4MoPRwJsranGSMyg0V2NrqSCqiHVqYRo4OrcUfnPXUviX333eAkjP93lAlFpPpNPZ7Mqaz&#10;65wMvPRsLz1gBEGVPHA2HNdhmJGdQ9W09NMk5W7sHVWvVknZWNmB1YkstWgS/DROcQYu7RT1a+hX&#10;PwEAAP//AwBQSwMEFAAGAAgAAAAhAIUsCMXfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4s3UZX1tWdEGhIHLfuws1tsrbQJFWTboWnxzvB0fan39+fbSfTibMefOsswnwW&#10;gdC2cqq1NcKx2D08gfCBrKLOWY3wrT1s89ubjFLlLnavz4dQCw6xPiWEJoQ+ldJXjTbkZ67Xlm8n&#10;NxgKPA61VANdONx0chFFK2motfyhoV6/NLr6OowGoWwXR/rZF2+RWe+W4X0qPsePV8T7u+l5AyLo&#10;KfzBcNVndcjZqXSjVV50CPE6mTOKsIxjEAyskpgXJULyGIPMM/m/Qf4LAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAppCtnyICAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAhSwIxd8AAAAJAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3086735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="495300" cy="247650"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
@@ -2674,51 +2712,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="38F8C095" id="Rectangle 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:243.05pt;margin-top:17pt;width:39pt;height:19.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9wHuMIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m7dlujptPUUYQ0&#10;YGLwA1zHSSxsnzm7Tcuv5+K0pQOeEH6wfL7z5+++u1vc7a1hO4VBgyv5eJRzppyESrum5F+/rN/c&#10;chaicJUw4FTJDyrwu+XrV4vOF2oCLZhKISMQF4rOl7yN0RdZFmSrrAgj8MqRswa0IpKJTVah6Ajd&#10;mmyS59dZB1h5BKlCoNuHwcmXCb+ulYyf6jqoyEzJiVtMO6Z90+/ZciGKBoVvtTzSEP/Awgrt6NMz&#10;1IOIgm1R/wFltUQIUMeRBJtBXWupUg6UzTj/LZvnVniVciFxgj/LFP4frPy4e0Kmq5LPOHPCUok+&#10;k2jCNUaxq3GvT+dDQWHP/gn7DIN/BPktMAerlsLUPSJ0rRIVsUrx2YsHvRHoKdt0H6AieLGNkKTa&#10;12h7QBKB7VNFDueKqH1kki6n89lVTnWT5JpMb65nqWKZKE6PPYb4ToFl/aHkSNwTuNg9hkjkKfQU&#10;ksiD0dVaG5MMbDYrg2wnqDnWafX50pNwGWYc60o+n01mCfmFL1xC5Gn9DcLqSF1utC357TlIFL1q&#10;b12VejAKbYYz/W8c0TgpN1RgA9WBVEQYWphGjg4t4A/OOmrfkofvW4GKM/PeUSXm4+m07/dkTGc3&#10;EzLw0rO59AgnCarkkbPhuIrDjGw96qaln8Ypdwf3VL1aJ2V7fgOrI1lq0aTecZz6Gbi0U9SvoV/+&#10;BAAA//8DAFBLAwQUAAYACAAAACEAKiUjpN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6D&#10;QBCG7ya+w2ZMvNmlBbFFlsZoauKxpRdvAzsFlN0l7NKiT+940uPMfPnn+/PtbHpxptF3zipYLiIQ&#10;ZGunO9soOJa7uzUIH9Bq7J0lBV/kYVtcX+WYaXexezofQiM4xPoMFbQhDJmUvm7JoF+4gSzfTm40&#10;GHgcG6lHvHC46eUqilJpsLP8ocWBnluqPw+TUVB1qyN+78vXyGx2cXiby4/p/UWp25v56RFEoDn8&#10;wfCrz+pQsFPlJqu96BUk63TJqII44U4M3KcJLyoFD3EEssjl/wbFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC9wHuMIQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAqJSOk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
+              <v:rect w14:anchorId="1E20A72F" id="Rectangle 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:243.05pt;margin-top:17pt;width:39pt;height:19.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9wHuMIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m7dlujptPUUYQ0&#10;YGLwA1zHSSxsnzm7Tcuv5+K0pQOeEH6wfL7z5+++u1vc7a1hO4VBgyv5eJRzppyESrum5F+/rN/c&#10;chaicJUw4FTJDyrwu+XrV4vOF2oCLZhKISMQF4rOl7yN0RdZFmSrrAgj8MqRswa0IpKJTVah6Ajd&#10;mmyS59dZB1h5BKlCoNuHwcmXCb+ulYyf6jqoyEzJiVtMO6Z90+/ZciGKBoVvtTzSEP/Awgrt6NMz&#10;1IOIgm1R/wFltUQIUMeRBJtBXWupUg6UzTj/LZvnVniVciFxgj/LFP4frPy4e0Kmq5LPOHPCUok+&#10;k2jCNUaxq3GvT+dDQWHP/gn7DIN/BPktMAerlsLUPSJ0rRIVsUrx2YsHvRHoKdt0H6AieLGNkKTa&#10;12h7QBKB7VNFDueKqH1kki6n89lVTnWT5JpMb65nqWKZKE6PPYb4ToFl/aHkSNwTuNg9hkjkKfQU&#10;ksiD0dVaG5MMbDYrg2wnqDnWafX50pNwGWYc60o+n01mCfmFL1xC5Gn9DcLqSF1utC357TlIFL1q&#10;b12VejAKbYYz/W8c0TgpN1RgA9WBVEQYWphGjg4t4A/OOmrfkofvW4GKM/PeUSXm4+m07/dkTGc3&#10;EzLw0rO59AgnCarkkbPhuIrDjGw96qaln8Ypdwf3VL1aJ2V7fgOrI1lq0aTecZz6Gbi0U9SvoV/+&#10;BAAA//8DAFBLAwQUAAYACAAAACEAKiUjpN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6D&#10;QBCG7ya+w2ZMvNmlBbFFlsZoauKxpRdvAzsFlN0l7NKiT+940uPMfPnn+/PtbHpxptF3zipYLiIQ&#10;ZGunO9soOJa7uzUIH9Bq7J0lBV/kYVtcX+WYaXexezofQiM4xPoMFbQhDJmUvm7JoF+4gSzfTm40&#10;GHgcG6lHvHC46eUqilJpsLP8ocWBnluqPw+TUVB1qyN+78vXyGx2cXiby4/p/UWp25v56RFEoDn8&#10;wfCrz+pQsFPlJqu96BUk63TJqII44U4M3KcJLyoFD3EEssjl/wbFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC9wHuMIQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAqJSOk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00180473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times-Bold" w:hAnsi="Times New Roman" w:cs="Times-Bold"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Към справката за цитирания моля </w:t>
       </w:r>
       <w:r w:rsidR="00C05F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times-Bold" w:hAnsi="Times New Roman" w:cs="Times-Bold"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">да </w:t>
       </w:r>
       <w:r w:rsidR="00180473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times-Bold" w:hAnsi="Times New Roman" w:cs="Times-Bold"/>
@@ -6515,106 +6553,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> не съответстват на изискванията, заявителят </w:t>
       </w:r>
       <w:r w:rsidRPr="006B625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">е длъжен в 7-дневен срок да </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">предостави нов списък с необходимите данни, в противен случай услугата ще бъде </w:t>
       </w:r>
       <w:r w:rsidR="00270B13" w:rsidRPr="00270B13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прекратена</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006B625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D3622F" w:rsidRPr="0092582B" w:rsidSect="00CF05AF">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="794" w:bottom="1134" w:left="1304" w:header="992" w:footer="420" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E1F5C" w:rsidRPr="00295B3A" w:rsidRDefault="005E1F5C" w:rsidP="00295B3A">
+    <w:p w:rsidR="000D3D2D" w:rsidRPr="00295B3A" w:rsidRDefault="000D3D2D" w:rsidP="00295B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E1F5C" w:rsidRPr="00295B3A" w:rsidRDefault="005E1F5C" w:rsidP="00295B3A">
+    <w:p w:rsidR="000D3D2D" w:rsidRPr="00295B3A" w:rsidRDefault="000D3D2D" w:rsidP="00295B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HebarU">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
@@ -6651,68 +6687,68 @@
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00106BBE" w:rsidRPr="004F3594" w:rsidRDefault="00FB5FFC" w:rsidP="0040165B">
+  <w:p w:rsidR="00106BBE" w:rsidRPr="004F3594" w:rsidRDefault="000D3D2D" w:rsidP="0040165B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="004F3594" w:rsidRPr="003B34C5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>www.nacid.bg</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="004F3594">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -6974,58 +7010,58 @@
     </w:r>
     <w:r w:rsidR="00047561">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="0040165B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E1F5C" w:rsidRPr="00295B3A" w:rsidRDefault="005E1F5C" w:rsidP="00295B3A">
+    <w:p w:rsidR="000D3D2D" w:rsidRPr="00295B3A" w:rsidRDefault="000D3D2D" w:rsidP="00295B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E1F5C" w:rsidRPr="00295B3A" w:rsidRDefault="005E1F5C" w:rsidP="00295B3A">
+    <w:p w:rsidR="000D3D2D" w:rsidRPr="00295B3A" w:rsidRDefault="000D3D2D" w:rsidP="00295B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00624CC2" w:rsidRPr="00624CC2" w:rsidRDefault="00624CC2" w:rsidP="00624CC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -8116,108 +8152,110 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="680"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F6079"/>
     <w:rsid w:val="00007205"/>
     <w:rsid w:val="00007680"/>
     <w:rsid w:val="00007F1F"/>
+    <w:rsid w:val="00016317"/>
     <w:rsid w:val="00016B22"/>
     <w:rsid w:val="00021530"/>
     <w:rsid w:val="0002438E"/>
     <w:rsid w:val="00033277"/>
     <w:rsid w:val="000352FE"/>
     <w:rsid w:val="000363E3"/>
     <w:rsid w:val="00036832"/>
     <w:rsid w:val="00041AF0"/>
     <w:rsid w:val="00044323"/>
     <w:rsid w:val="00046517"/>
     <w:rsid w:val="00046554"/>
     <w:rsid w:val="00047561"/>
     <w:rsid w:val="00052648"/>
     <w:rsid w:val="00057683"/>
     <w:rsid w:val="0006436B"/>
     <w:rsid w:val="00082722"/>
     <w:rsid w:val="00084F38"/>
     <w:rsid w:val="0008513F"/>
     <w:rsid w:val="000A18BE"/>
     <w:rsid w:val="000B14CD"/>
     <w:rsid w:val="000B380E"/>
     <w:rsid w:val="000B4C86"/>
     <w:rsid w:val="000B6659"/>
     <w:rsid w:val="000C0F4F"/>
     <w:rsid w:val="000C7289"/>
+    <w:rsid w:val="000D3D2D"/>
     <w:rsid w:val="000D59EE"/>
     <w:rsid w:val="000E04D4"/>
     <w:rsid w:val="000E0686"/>
     <w:rsid w:val="000E2A9C"/>
     <w:rsid w:val="000F3270"/>
     <w:rsid w:val="000F5A67"/>
     <w:rsid w:val="00103702"/>
     <w:rsid w:val="00106BBE"/>
     <w:rsid w:val="00107FBE"/>
     <w:rsid w:val="001113E9"/>
     <w:rsid w:val="00111ACE"/>
     <w:rsid w:val="001122C0"/>
     <w:rsid w:val="00112801"/>
     <w:rsid w:val="00121953"/>
     <w:rsid w:val="00122B6C"/>
     <w:rsid w:val="00125938"/>
     <w:rsid w:val="0012610E"/>
     <w:rsid w:val="00134BCE"/>
     <w:rsid w:val="00143F36"/>
     <w:rsid w:val="00145BDB"/>
     <w:rsid w:val="00155B1D"/>
     <w:rsid w:val="001628AE"/>
     <w:rsid w:val="00164429"/>
     <w:rsid w:val="00164A8F"/>
     <w:rsid w:val="00165006"/>
@@ -8453,50 +8491,51 @@
     <w:rsid w:val="009E4ED1"/>
     <w:rsid w:val="009F10AD"/>
     <w:rsid w:val="009F52C9"/>
     <w:rsid w:val="00A06A04"/>
     <w:rsid w:val="00A11611"/>
     <w:rsid w:val="00A17B0E"/>
     <w:rsid w:val="00A20CD2"/>
     <w:rsid w:val="00A23318"/>
     <w:rsid w:val="00A246A7"/>
     <w:rsid w:val="00A26C03"/>
     <w:rsid w:val="00A31913"/>
     <w:rsid w:val="00A3540C"/>
     <w:rsid w:val="00A5554E"/>
     <w:rsid w:val="00A55837"/>
     <w:rsid w:val="00A769DF"/>
     <w:rsid w:val="00A83905"/>
     <w:rsid w:val="00A871C1"/>
     <w:rsid w:val="00A93197"/>
     <w:rsid w:val="00A97DD9"/>
     <w:rsid w:val="00AB296A"/>
     <w:rsid w:val="00AC1838"/>
     <w:rsid w:val="00AC1B80"/>
     <w:rsid w:val="00AD7151"/>
     <w:rsid w:val="00AE36A1"/>
     <w:rsid w:val="00AF0A69"/>
+    <w:rsid w:val="00AF7CF0"/>
     <w:rsid w:val="00B035E1"/>
     <w:rsid w:val="00B03DB0"/>
     <w:rsid w:val="00B133CD"/>
     <w:rsid w:val="00B16672"/>
     <w:rsid w:val="00B20666"/>
     <w:rsid w:val="00B21039"/>
     <w:rsid w:val="00B2451D"/>
     <w:rsid w:val="00B274D6"/>
     <w:rsid w:val="00B420F0"/>
     <w:rsid w:val="00B434A1"/>
     <w:rsid w:val="00B45A70"/>
     <w:rsid w:val="00B477C3"/>
     <w:rsid w:val="00B50DFB"/>
     <w:rsid w:val="00B521C4"/>
     <w:rsid w:val="00B541FB"/>
     <w:rsid w:val="00B54C4E"/>
     <w:rsid w:val="00B63C05"/>
     <w:rsid w:val="00B7148B"/>
     <w:rsid w:val="00B74655"/>
     <w:rsid w:val="00B90A2B"/>
     <w:rsid w:val="00B91E4D"/>
     <w:rsid w:val="00B97CBC"/>
     <w:rsid w:val="00BB0381"/>
     <w:rsid w:val="00BB191C"/>
     <w:rsid w:val="00BC3196"/>
@@ -8583,83 +8622,84 @@
     <w:rsid w:val="00EF5FE2"/>
     <w:rsid w:val="00EF7259"/>
     <w:rsid w:val="00EF7B13"/>
     <w:rsid w:val="00F153A3"/>
     <w:rsid w:val="00F216B4"/>
     <w:rsid w:val="00F2639D"/>
     <w:rsid w:val="00F26C1A"/>
     <w:rsid w:val="00F3091E"/>
     <w:rsid w:val="00F3362E"/>
     <w:rsid w:val="00F4701C"/>
     <w:rsid w:val="00F549EA"/>
     <w:rsid w:val="00F65AFB"/>
     <w:rsid w:val="00F70CF0"/>
     <w:rsid w:val="00F760C3"/>
     <w:rsid w:val="00F81081"/>
     <w:rsid w:val="00F835E3"/>
     <w:rsid w:val="00F863E4"/>
     <w:rsid w:val="00F8692F"/>
     <w:rsid w:val="00F86EBD"/>
     <w:rsid w:val="00F922E8"/>
     <w:rsid w:val="00F92F31"/>
     <w:rsid w:val="00F93A04"/>
     <w:rsid w:val="00F96599"/>
     <w:rsid w:val="00FA687E"/>
     <w:rsid w:val="00FA7AD3"/>
+    <w:rsid w:val="00FB5FFC"/>
     <w:rsid w:val="00FC0908"/>
     <w:rsid w:val="00FC587E"/>
     <w:rsid w:val="00FD2283"/>
     <w:rsid w:val="00FD5D81"/>
     <w:rsid w:val="00FE0010"/>
     <w:rsid w:val="00FE2066"/>
     <w:rsid w:val="00FF5B7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
-  <w14:docId w14:val="764B6042"/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="39943DA7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{32B9453B-AC0C-4FA4-9BEE-CBB4A80E6DFA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9631,85 +9671,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>650</Words>
-  <Characters>3814</Characters>
+  <Words>666</Words>
+  <Characters>3799</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Заявление за цитирания / импакт фактор</vt:lpstr>
       <vt:lpstr>Заявление за цитирания / импакт фактор</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>НАЦИД</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4456</CharactersWithSpaces>
+  <CharactersWithSpaces>4457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1966094</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://nacid.bg/bg/services/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>983057</vt:i4>
       </vt:variant>
       <vt:variant>