--- v0 (2026-03-19)
+++ v1 (2026-05-25)
@@ -3,80 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="30F967C4" w14:textId="77777777" w:rsidR="00B95081" w:rsidRDefault="00B95081" w:rsidP="00B95081">
+    <w:p w14:paraId="30F967C4" w14:textId="137984EA" w:rsidR="00B95081" w:rsidRDefault="00B95081" w:rsidP="00B95081">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">          Приложение № 2</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r w:rsidR="009D4197">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D4197">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D4197">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -216,121 +207,131 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="697D2E14" w14:textId="77777777" w:rsidR="008E4115" w:rsidRDefault="008E4115" w:rsidP="00B258B8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="025DAFC7" w14:textId="77777777" w:rsidR="008E4115" w:rsidRDefault="009D4197" w:rsidP="00B258B8">
+    <w:p w14:paraId="025DAFC7" w14:textId="77777777" w:rsidR="008E4115" w:rsidRDefault="009D4197" w:rsidP="00076958">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2D1818" w14:textId="77777777" w:rsidR="0098038E" w:rsidRPr="00986A1C" w:rsidRDefault="0098038E" w:rsidP="00B258B8">
+    <w:p w14:paraId="5F2D1818" w14:textId="77777777" w:rsidR="0098038E" w:rsidRPr="00986A1C" w:rsidRDefault="0098038E" w:rsidP="00076958">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986A1C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60023067" w14:textId="77777777" w:rsidR="0098038E" w:rsidRPr="00986A1C" w:rsidRDefault="00C73F18" w:rsidP="00B258B8">
+    <w:p w14:paraId="60023067" w14:textId="77DCA612" w:rsidR="0098038E" w:rsidRPr="00986A1C" w:rsidRDefault="00711D2C" w:rsidP="00076958">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986A1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>МИНИСТЕРСТВО НА ИКОНОМИКАТА И ИНДУСТРИЯТА</w:t>
+        <w:t xml:space="preserve">МИНИСТЕРСТВО НА ИКОНОМИКАТА, ИНВЕСТИЦИИТЕ И </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73F18" w:rsidRPr="00986A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ИНДУСТРИЯТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F07CE89" w14:textId="77777777" w:rsidR="0098038E" w:rsidRPr="00986A1C" w:rsidRDefault="0098038E" w:rsidP="00B258B8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986A1C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
@@ -1943,112 +1944,168 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA5235B" w14:textId="77777777" w:rsidR="00400F7E" w:rsidRPr="00400F7E" w:rsidRDefault="00400F7E" w:rsidP="00400F7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400F7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:t>Заявявам желанието си издаденият индивидуален административен акт да бъде получен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3C4A47C1" w14:textId="77777777" w:rsidR="00400F7E" w:rsidRPr="00400F7E" w:rsidRDefault="00400F7E" w:rsidP="00400F7E">
+    <w:p w14:paraId="3C4A47C1" w14:textId="7D569FDE" w:rsidR="00400F7E" w:rsidRPr="00400F7E" w:rsidRDefault="00400F7E" w:rsidP="00400F7E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400F7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:t>󠇆 лично или чрез упълномощен за целта представител на място на адрес на</w:t>
+        <w:t>󠇆</w:t>
+      </w:r>
+      <w:r w:rsidR="00877027">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00400F7E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <w:t>лично или чрез упълномощен за целта представител на място на адрес на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Министерството на икономиката и индустрията, гр. София, ул. „Славянска“                                № 8;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08AF8DF5" w14:textId="77777777" w:rsidR="00D37614" w:rsidRDefault="00D37614" w:rsidP="00D37614">
+        <w:t>Министерств</w:t>
+      </w:r>
+      <w:r w:rsidR="00631B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>ото</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="bg-BG"/>
+        </w:rPr>
+        <w:t>, гр. София, ул. „Славянска“ № 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AF8DF5" w14:textId="1B59084A" w:rsidR="00D37614" w:rsidRDefault="00D37614" w:rsidP="00D37614">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>󠇆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> чрез лицензиран пощенски оператор (подчертава се желаното)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00877027">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>чрез лицензиран пощенски оператор (подчертава се желаното)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E5B77C" w14:textId="77777777" w:rsidR="00D37614" w:rsidRDefault="00852310" w:rsidP="00D37614">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -2318,61 +2375,61 @@
       <w:r w:rsidRPr="00D01881">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D3FBB1" w14:textId="77777777" w:rsidR="00E413D2" w:rsidRDefault="00E413D2"/>
     <w:sectPr w:rsidR="00E413D2" w:rsidSect="00852310">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1416" w:bottom="1134" w:left="1417" w:header="708" w:footer="287" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CF91CE" w14:textId="77777777" w:rsidR="0091363F" w:rsidRDefault="0091363F" w:rsidP="00F622AF">
+    <w:p w14:paraId="11A8FEFC" w14:textId="77777777" w:rsidR="00CD635E" w:rsidRDefault="00CD635E" w:rsidP="00F622AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D423357" w14:textId="77777777" w:rsidR="0091363F" w:rsidRDefault="0091363F" w:rsidP="00F622AF">
+    <w:p w14:paraId="1EFD0CF0" w14:textId="77777777" w:rsidR="00CD635E" w:rsidRDefault="00CD635E" w:rsidP="00F622AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2441,101 +2498,101 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2037028420"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6A4352AD" w14:textId="028BB730" w:rsidR="00F622AF" w:rsidRDefault="00F622AF">
+      <w:p w14:paraId="6A4352AD" w14:textId="56CE5277" w:rsidR="00F622AF" w:rsidRDefault="00F622AF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000B3024">
+        <w:r w:rsidR="00396D25">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="33C7B720" w14:textId="77777777" w:rsidR="00F622AF" w:rsidRDefault="00F622AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="431988CF" w14:textId="77777777" w:rsidR="0091363F" w:rsidRDefault="0091363F" w:rsidP="00F622AF">
+    <w:p w14:paraId="6B9CAA93" w14:textId="77777777" w:rsidR="00CD635E" w:rsidRDefault="00CD635E" w:rsidP="00F622AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E977046" w14:textId="77777777" w:rsidR="0091363F" w:rsidRDefault="0091363F" w:rsidP="00F622AF">
+    <w:p w14:paraId="2482927A" w14:textId="77777777" w:rsidR="00CD635E" w:rsidRDefault="00CD635E" w:rsidP="00F622AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD955C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C403472"/>
     <w:lvl w:ilvl="0" w:tplc="878447B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3603,160 +3660,175 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098038E"/>
+    <w:rsid w:val="0000242C"/>
     <w:rsid w:val="00014EC5"/>
     <w:rsid w:val="0002186A"/>
     <w:rsid w:val="0002336E"/>
     <w:rsid w:val="00044E36"/>
+    <w:rsid w:val="00050A03"/>
+    <w:rsid w:val="00076958"/>
     <w:rsid w:val="000B3024"/>
     <w:rsid w:val="000F74AF"/>
     <w:rsid w:val="001160B2"/>
     <w:rsid w:val="00147C87"/>
     <w:rsid w:val="0016212A"/>
     <w:rsid w:val="00176D57"/>
     <w:rsid w:val="001831A1"/>
     <w:rsid w:val="001F3349"/>
     <w:rsid w:val="00201399"/>
     <w:rsid w:val="00203357"/>
     <w:rsid w:val="00243A39"/>
     <w:rsid w:val="0028101C"/>
     <w:rsid w:val="00285934"/>
     <w:rsid w:val="00295698"/>
     <w:rsid w:val="002B2882"/>
     <w:rsid w:val="002B704F"/>
     <w:rsid w:val="002C14AD"/>
     <w:rsid w:val="002C42FB"/>
     <w:rsid w:val="002E0E6B"/>
     <w:rsid w:val="00302C6F"/>
     <w:rsid w:val="0030347A"/>
     <w:rsid w:val="003648C7"/>
     <w:rsid w:val="00367390"/>
     <w:rsid w:val="003815F8"/>
     <w:rsid w:val="00392DAB"/>
     <w:rsid w:val="00394AA1"/>
+    <w:rsid w:val="00396D25"/>
     <w:rsid w:val="003B5678"/>
     <w:rsid w:val="003B6E1C"/>
     <w:rsid w:val="003C785A"/>
     <w:rsid w:val="003E2CF4"/>
     <w:rsid w:val="003F11C2"/>
     <w:rsid w:val="00400F7E"/>
+    <w:rsid w:val="00411EAC"/>
     <w:rsid w:val="0041684C"/>
     <w:rsid w:val="00437FEA"/>
     <w:rsid w:val="00461C2B"/>
     <w:rsid w:val="0047732C"/>
     <w:rsid w:val="00477653"/>
     <w:rsid w:val="00496580"/>
     <w:rsid w:val="004B2456"/>
     <w:rsid w:val="00525BF8"/>
     <w:rsid w:val="00555A67"/>
     <w:rsid w:val="00585665"/>
     <w:rsid w:val="00592083"/>
     <w:rsid w:val="00593D7C"/>
     <w:rsid w:val="005F237A"/>
     <w:rsid w:val="005F3D3D"/>
     <w:rsid w:val="00601C8A"/>
     <w:rsid w:val="00613799"/>
     <w:rsid w:val="006213FE"/>
+    <w:rsid w:val="00631B5B"/>
     <w:rsid w:val="00641937"/>
     <w:rsid w:val="00652FC2"/>
     <w:rsid w:val="006774ED"/>
     <w:rsid w:val="00697D01"/>
     <w:rsid w:val="006F1BFE"/>
     <w:rsid w:val="006F4786"/>
     <w:rsid w:val="0070654F"/>
+    <w:rsid w:val="00711D2C"/>
     <w:rsid w:val="00717A68"/>
     <w:rsid w:val="00722850"/>
+    <w:rsid w:val="00723CF3"/>
+    <w:rsid w:val="007241DF"/>
     <w:rsid w:val="00742D09"/>
     <w:rsid w:val="00761B54"/>
     <w:rsid w:val="00767975"/>
     <w:rsid w:val="00795308"/>
     <w:rsid w:val="007C0804"/>
     <w:rsid w:val="007C2017"/>
     <w:rsid w:val="007D017A"/>
     <w:rsid w:val="007F195D"/>
     <w:rsid w:val="00852310"/>
+    <w:rsid w:val="00877027"/>
     <w:rsid w:val="00884CEC"/>
     <w:rsid w:val="008B5E05"/>
     <w:rsid w:val="008C1A86"/>
     <w:rsid w:val="008D065F"/>
     <w:rsid w:val="008E4115"/>
     <w:rsid w:val="008F536E"/>
     <w:rsid w:val="0091363F"/>
     <w:rsid w:val="00916A2A"/>
     <w:rsid w:val="00921EFC"/>
     <w:rsid w:val="00966D0B"/>
     <w:rsid w:val="0098038E"/>
     <w:rsid w:val="00986A1C"/>
     <w:rsid w:val="00993EC1"/>
     <w:rsid w:val="009A4560"/>
     <w:rsid w:val="009B1746"/>
     <w:rsid w:val="009D4197"/>
     <w:rsid w:val="009E62C2"/>
     <w:rsid w:val="00A12212"/>
     <w:rsid w:val="00A127D8"/>
     <w:rsid w:val="00A31422"/>
     <w:rsid w:val="00A35022"/>
     <w:rsid w:val="00A9460B"/>
+    <w:rsid w:val="00AE0F16"/>
     <w:rsid w:val="00B22DED"/>
     <w:rsid w:val="00B258B8"/>
+    <w:rsid w:val="00B42F6C"/>
     <w:rsid w:val="00B445BB"/>
     <w:rsid w:val="00B51813"/>
     <w:rsid w:val="00B600BA"/>
     <w:rsid w:val="00B671C2"/>
     <w:rsid w:val="00B95081"/>
     <w:rsid w:val="00BA205A"/>
     <w:rsid w:val="00BA2EBB"/>
     <w:rsid w:val="00BA7405"/>
     <w:rsid w:val="00BE3C99"/>
     <w:rsid w:val="00BE4837"/>
     <w:rsid w:val="00C06B07"/>
     <w:rsid w:val="00C23E3F"/>
+    <w:rsid w:val="00C33344"/>
     <w:rsid w:val="00C501DA"/>
     <w:rsid w:val="00C63C67"/>
     <w:rsid w:val="00C73F18"/>
+    <w:rsid w:val="00C9200A"/>
+    <w:rsid w:val="00CD635E"/>
     <w:rsid w:val="00CE61BC"/>
     <w:rsid w:val="00D016C7"/>
     <w:rsid w:val="00D01881"/>
     <w:rsid w:val="00D1669B"/>
     <w:rsid w:val="00D37614"/>
     <w:rsid w:val="00D62AC7"/>
     <w:rsid w:val="00D654D8"/>
     <w:rsid w:val="00D762EA"/>
     <w:rsid w:val="00D97AE0"/>
     <w:rsid w:val="00DA30FA"/>
     <w:rsid w:val="00DA33F2"/>
     <w:rsid w:val="00DB2D7F"/>
     <w:rsid w:val="00DC4A15"/>
     <w:rsid w:val="00DE1A0D"/>
     <w:rsid w:val="00DE3CEE"/>
     <w:rsid w:val="00DF1D63"/>
     <w:rsid w:val="00E00F55"/>
     <w:rsid w:val="00E3140F"/>
     <w:rsid w:val="00E413D2"/>
     <w:rsid w:val="00E45F08"/>
     <w:rsid w:val="00E57448"/>
     <w:rsid w:val="00E9228C"/>
     <w:rsid w:val="00EB5955"/>
     <w:rsid w:val="00EC0999"/>
     <w:rsid w:val="00EC1882"/>
@@ -4633,70 +4705,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>513</Words>
-  <Characters>2930</Characters>
+  <Words>507</Words>
+  <Characters>2890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of economy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3437</CharactersWithSpaces>
+  <CharactersWithSpaces>3391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Margarita Pisanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>