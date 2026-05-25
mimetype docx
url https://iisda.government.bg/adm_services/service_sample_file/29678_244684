--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -11,52 +11,50 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B935CD" w:rsidRPr="00B935CD" w:rsidRDefault="00B935CD" w:rsidP="006E4EAB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="en-US"/>
@@ -251,51 +249,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> и продукти</w:t>
       </w:r>
       <w:r w:rsidR="00836CB0" w:rsidRPr="0018781A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, съгласно чл. 123 от Закона за виното и спиртните напитки</w:t>
       </w:r>
       <w:r w:rsidR="00BD4287" w:rsidRPr="0018781A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ЗВСН)</w:t>
       </w:r>
       <w:r w:rsidR="00F84A41" w:rsidRPr="0018781A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, обн., ДВ, бр. 45 от 15.06.2012 г., в сила от 16.09.2012 г.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F84A41" w:rsidRPr="0018781A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>обн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F84A41" w:rsidRPr="0018781A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>., ДВ, бр. 45 от 15.06.2012 г., в сила от 16.09.2012 г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D3557F" w:rsidRPr="00021A79" w:rsidRDefault="00D3557F" w:rsidP="00A60F53">
       <w:pPr>
         <w:ind w:left="120" w:right="-988"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9938" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -489,57 +505,67 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00096EC6" w:rsidRPr="00096EC6" w:rsidRDefault="00096EC6" w:rsidP="00802D97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00096EC6" w:rsidRDefault="00DF288B" w:rsidP="0069452F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">посочва се </w:t>
+              <w:t>посочва</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> се </w:t>
             </w:r>
             <w:r w:rsidR="00F66746">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>официалн</w:t>
             </w:r>
             <w:r w:rsidR="0071644D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>то</w:t>
             </w:r>
@@ -593,57 +619,67 @@
             </w:r>
             <w:r w:rsidR="00802D97" w:rsidRPr="00E3706C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r w:rsidR="00A46295">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>риложение І</w:t>
             </w:r>
             <w:r w:rsidR="009D3C46" w:rsidRPr="00E3706C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A46295" w:rsidRPr="00A46295">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Регламент (ЕС) 2019/787</w:t>
+              <w:t>Регламент</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A46295" w:rsidRPr="00A46295">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ЕС) 2019/787</w:t>
             </w:r>
             <w:r w:rsidR="0069452F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0069452F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidR="009D3C46" w:rsidRPr="00E3706C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>апример -</w:t>
             </w:r>
             <w:r w:rsidR="0069452F">
@@ -829,50 +865,58 @@
             </w:pPr>
             <w:r w:rsidRPr="00096EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Рег. № на М</w:t>
             </w:r>
             <w:r w:rsidR="00793DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>И</w:t>
             </w:r>
             <w:r w:rsidR="00B31EC0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>И</w:t>
             </w:r>
+            <w:r w:rsidR="0018254C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00096EC6" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:ind w:left="303"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00096EC6" w:rsidRDefault="00261DF7" w:rsidP="00D3557F">
             <w:pPr>
               <w:ind w:left="303"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
@@ -888,51 +932,51 @@
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00096EC6" w:rsidRDefault="00261DF7" w:rsidP="00D3557F">
             <w:pPr>
               <w:ind w:left="303"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+      <w:tr w:rsidR="00D3557F" w:rsidRPr="0018254C">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00FD7194" w:rsidRPr="000D20AA" w:rsidRDefault="00FD7194" w:rsidP="00D3557F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -1012,50 +1056,57 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">/ръководител на фирмата/ </w:t>
             </w:r>
             <w:r w:rsidR="00AD0A4B" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
             <w:r w:rsidR="00793DAF" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">                            МИ</w:t>
             </w:r>
             <w:r w:rsidR="00B31EC0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>И</w:t>
             </w:r>
+            <w:r w:rsidR="0018254C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
             <w:r w:rsidR="00AD0A4B" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Д</w:t>
             </w:r>
             <w:r w:rsidR="00DE7598">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>АКИД</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
@@ -1165,113 +1216,132 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>съгласно Приложение І “</w:t>
             </w:r>
             <w:r w:rsidR="00F66746" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">атегории спиртни напитки” на </w:t>
             </w:r>
-            <w:r w:rsidR="00F66746" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="00F66746" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕС) 2019/787 на Европейския парламент и на Съвета от 17 април 2019 г. за определението, описанието, представянето и етикетирането на спиртни напитки, за използването на наименованията на спиртните напитки при представянето и етикетирането на други храни, за защитата на географските указания на спиртни напитки, за използването на етилов алкохол и дестилати от земеделски произход в алкохолните</w:t>
             </w:r>
-            <w:r w:rsidR="00F66746" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="00F66746" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F66746" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="00F66746" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>напитки и за отмяна на Регламент (ЕС) № 110/2008</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="005B3CE3" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">За традиционните български спиртни напитки </w:t>
             </w:r>
             <w:r w:rsidR="009103B8" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">и продукти </w:t>
             </w:r>
             <w:r w:rsidR="005B3CE3" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>се цитира определението, съгласно чл. 123 от Закона за виното и спиртните напитки</w:t>
             </w:r>
-            <w:r w:rsidR="008A1258">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="008A1258" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005B3CE3" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> обн., ДВ, бр. 45 от 15.06.2012 г., в сила от 16.09.2012 г.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005B3CE3" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005B3CE3" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 45 от 15.06.2012 г., в сила от 16.09.2012 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
                 <w:tab w:val="left" w:pos="1415"/>
                 <w:tab w:val="left" w:pos="2268"/>
                 <w:tab w:val="left" w:pos="2599"/>
               </w:tabs>
               <w:ind w:left="2869"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00CB1EA8">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
@@ -1419,283 +1489,384 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> напитка трябва да отговарят на изискванията н</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона за виното </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>и спиртните напитки</w:t>
+              <w:t xml:space="preserve">и спиртните </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>напитки</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">и подзаконовите нормативни актове по прилагането му. Използваните овкусяващи и оцветяващи добавки отговарят на разпоредбите на Наредба № </w:t>
+              <w:t>и</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> подзаконовите нормативни актове по прилагането му. Използваните </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>овкусяващи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и оцветяващи добавки отговарят на разпоредбите на Наредба № </w:t>
+            </w:r>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> от </w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> г. за изискванията към използване на добавки в храните, (обн. ДВ, бр. </w:t>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:t xml:space="preserve"> г. за изискванията към използване на добавки в храните, (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. ДВ, бр. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
-            <w:r w:rsidR="00B725FB" w:rsidRPr="000D20AA">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00B725FB" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.)</w:t>
             </w:r>
             <w:r w:rsidR="008D3E89">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и на </w:t>
             </w:r>
-            <w:r w:rsidR="008D3E89" w:rsidRPr="008D3E89">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidR="008D3E89" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕО) № 1333/2008</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>, а използваните ароматизиращи добавки отговарят на разпоредбите на Наредба № 15 от 28.06.2002 г. за изискванията към използваните ароматизанти в храните, (обн., ДВ, бр. 70 от 19.07.2002 г.</w:t>
+              <w:t xml:space="preserve">, а използваните ароматизиращи добавки отговарят на разпоредбите на Наредба № 15 от 28.06.2002 г. за изискванията към използваните </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ароматизанти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в храните, (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 70 от 19.07.2002 г.</w:t>
             </w:r>
             <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, посл.</w:t>
             </w:r>
             <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rStyle w:val="apple-converted-space"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="0019448D" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rStyle w:val="historyitem"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>изм. и доп. ДВ. бр.</w:t>
             </w:r>
-            <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="0019448D" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rStyle w:val="historyreference"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rStyle w:val="apple-converted-space"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="0019448D" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rStyle w:val="historyitem"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от 9 Май 2014</w:t>
             </w:r>
             <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rStyle w:val="historyitem"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0019448D" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="0019448D" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rStyle w:val="historyitem"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">) и на Регламент (ЕО) № </w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1334/2008 на Европейския парламент и на Съвета на Европейския съюз от 16 декември 2008 г., относно ароматизантите и определени хранителни съставки с ароматични свойства за влагане във или върху храни и за изменение на Регламент (ЕИО) № 1601/91 на Съвета, регламенти (ЕО) № 2232/96 и (ЕО) № 110/2008 и Директива 2000/13/ЕО.</w:t>
+              <w:t xml:space="preserve">1334/2008 на Европейския парламент и на Съвета на Европейския съюз от 16 декември 2008 г., относно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ароматизантите</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и определени хранителни съставки с ароматични свойства за влагане във или върху храни и за изменение на Регламент (ЕИО) № 1601/91 на Съвета, регламенти (ЕО) № 2232/96 и (ЕО) № 110/2008 и Директива 2000/13/ЕО.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FD56BA" w:rsidRPr="000D20AA" w:rsidRDefault="00FD56BA" w:rsidP="00D3557F">
             <w:pPr>
               <w:ind w:left="48" w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:ind w:left="48" w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
@@ -1819,51 +1990,69 @@
               </w:rPr>
               <w:t xml:space="preserve">се </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>използва</w:t>
             </w:r>
             <w:r w:rsidR="00187F27" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>т</w:t>
             </w:r>
             <w:r w:rsidR="0072348B" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ароматизанти и</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0072348B" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>ароматизанти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0072348B" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> не се вписват в техническите спецификации за производство на суровини </w:t>
             </w:r>
             <w:r w:rsidR="0072348B" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(етилов алкохол от земеделски произход и дестилати)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -1986,102 +2175,148 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2.3.   Добавки:</w:t>
             </w:r>
             <w:r w:rsidR="00B6392E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="008A018D" w:rsidRDefault="00B6392E" w:rsidP="00B6392E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="545"/>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(добавена</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A018D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>(</w:t>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>та при производството</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вода, може да бъде дестилирана, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>деминерализирана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>дейонизирана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или омекотена:  като качеството на тази вода е в съответствие с Директива 98/83/ЕО на Съвета и Директива № 2009/54/ЕО на Европейския парламент и на Съвета и алкохолното съдържание на спиртната напитка след добавянето на вода продължава да отговаря на минималното обемно алкохолно съдържание, предвидено в буква в) от настоящия член или в съответната категория спиртни напитки, посочена в приложение </w:t>
             </w:r>
             <w:r w:rsidRPr="008A018D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
               </w:rPr>
-              <w:t>добавена</w:t>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Регламент (ЕС) 2019/787</w:t>
             </w:r>
             <w:r w:rsidRPr="008A018D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:i/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A018D">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1407"/>
               </w:tabs>
               <w:ind w:left="601"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00C15F70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="710"/>
                 <w:tab w:val="left" w:pos="1407"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2120,85 +2355,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3.1. ……………</w:t>
             </w:r>
             <w:r w:rsidR="007C2187" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidR="00CB5A37" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">отговаря на следните органолептични и физикохимични показатели, определени </w:t>
+              <w:t xml:space="preserve">отговаря на следните </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00284181">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>органолептични</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00284181">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и физикохимични показатели, определени </w:t>
             </w:r>
             <w:r w:rsidR="009C5D31" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C0867" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение І “Категории спиртни напитки” на </w:t>
             </w:r>
-            <w:r w:rsidR="001C0867" w:rsidRPr="00284181">
+            <w:r w:rsidR="001C0867" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕС) 2019/787</w:t>
             </w:r>
-            <w:r w:rsidR="008A1258" w:rsidRPr="00284181">
+            <w:r w:rsidR="008A1258" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009C5D31" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">За традиционните български спиртни напитки </w:t>
             </w:r>
             <w:r w:rsidR="007C2187" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>физикохимичните</w:t>
             </w:r>
             <w:r w:rsidR="009C5D31" w:rsidRPr="00284181">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> показатели съответстват на посочените в </w:t>
             </w:r>
             <w:r w:rsidR="00284181" w:rsidRPr="00284181">
@@ -2258,51 +2510,69 @@
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="747"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">   В две таблици под № 1 и 2 се посочват наименованията на органолептичните </w:t>
+              <w:t xml:space="preserve">   В две таблици под № 1 и 2 се посочват наименованията на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>органолептичните</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A20A62" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">и </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">физикохимичните показатели със съответната характеристика или норма. </w:t>
             </w:r>
             <w:r w:rsidR="00FB7736" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мерните единици се записват в</w:t>
             </w:r>
@@ -2420,211 +2690,253 @@
             </w:r>
             <w:r w:rsidR="00D548D9" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(само за водка</w:t>
             </w:r>
             <w:r w:rsidR="00712F7D" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00F9770C" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00F9770C" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>стойности</w:t>
+            </w:r>
             <w:r w:rsidR="00F9770C" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-              <w:t>стойности</w:t>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>те на остатъчното съдържание на метанол</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9770C" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не надвишават 10 </w:t>
             </w:r>
             <w:r w:rsidR="00F9770C" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:lang w:val="bg-BG"/>
-[...1 lines deleted...]
-              <w:t>те на остатъчното съдържание на метанол</w:t>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9770C" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00F9770C" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> не надвишават 10 g/hl при 100 об. % алкохол</w:t>
+              <w:t>hl</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9770C" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при 100 об. % алкохол</w:t>
             </w:r>
             <w:r w:rsidR="00D548D9" w:rsidRPr="00712F7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D548D9" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="000A3B97" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>естери, алдехиди, висши алкохо</w:t>
             </w:r>
             <w:r w:rsidR="001344F9" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ли, общи киселини, сух екстракт и</w:t>
             </w:r>
             <w:r w:rsidR="000A3B97" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> летливи азотни основи, съответстват на посочените в</w:t>
             </w:r>
             <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Член 5</w:t>
+            </w:r>
             <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>Член 5</w:t>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Определение и изисквания за етиловия алкохол от земеделски произход</w:t>
             </w:r>
             <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="000D20AA" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лава </w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>бхват, определения и категории спиртни напитки</w:t>
+            </w:r>
+            <w:r w:rsidR="004F76DF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004F76DF" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="000A3B97" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidR="00350860" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...70 lines deleted...]
-                <w:i/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕС) 2019/787</w:t>
             </w:r>
             <w:r w:rsidR="000A3B97" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="747"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2709,68 +3021,70 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00161DC6" w:rsidRPr="00D568A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> определен от ЗВСН подзаконовите норм</w:t>
             </w:r>
             <w:r w:rsidR="00F639CE" w:rsidRPr="00D568A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ативни актове за прилагането му и съгласно </w:t>
             </w:r>
             <w:r w:rsidR="00D568A6" w:rsidRPr="00D568A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">чл. 18 </w:t>
             </w:r>
+            <w:r w:rsidR="00D568A6" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Референтни методи на Съюза за анализ </w:t>
+            </w:r>
             <w:r w:rsidR="00D568A6" w:rsidRPr="00D568A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidR="00D568A6" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕС) 2019/787</w:t>
             </w:r>
             <w:r w:rsidR="00D568A6" w:rsidRPr="00D568A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D568A6" w:rsidRPr="00D568A6" w:rsidRDefault="00D568A6" w:rsidP="00A22AF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00A22AF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2830,51 +3144,67 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>се поставя в съдове</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00F23ACA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(потребителски и транспортни опаковки). Използват се само затварящи устройства, които осигуряват запазване качествата на спиртната напитка. Опаковките и затварящите устройства отговарят на съответни</w:t>
             </w:r>
             <w:r w:rsidR="00B335D7" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">те стандартизационни документи, </w:t>
+              <w:t xml:space="preserve">те </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B335D7" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>стандартизационни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B335D7" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> документи, </w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на действащата нормативна уредба</w:t>
             </w:r>
             <w:r w:rsidR="003D76C1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00A22AF7">
             <w:pPr>
@@ -2883,104 +3213,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2. При бутилиране се спазват изискванията на </w:t>
             </w:r>
             <w:r w:rsidRPr="003C290C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Наредба за предварително опакованите количества продукти</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>, приета с ПМС № 41 от 19.02.2003 г., обн., ДВ, бр. 19 о</w:t>
+              <w:t xml:space="preserve">, приета с ПМС № 41 от 19.02.2003 г., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 19 о</w:t>
             </w:r>
             <w:r w:rsidR="005D1394" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>т 28.02.2003 г., посл. изм.,</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> бр. 43 от 2009 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00A22AF7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3. Означаване: Означаването е съгласно изискванията на </w:t>
             </w:r>
             <w:r w:rsidR="00DF0162" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЗВСН</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
-            <w:r w:rsidR="003C290C" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="003C290C" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Регламент (ЕС) 2019/787 на Европейския парламент и на Съвета от 17 април 2019 г.</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00A22AF7">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -3395,67 +3742,78 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1. </w:t>
             </w:r>
             <w:r w:rsidR="00F25AE1" w:rsidRPr="008C01D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Складирането и движението на етилов алкохол от земеделски произход, дестилати и спиртни напитки се извършват съобразно изискванията</w:t>
             </w:r>
             <w:r w:rsidR="008F32B6" w:rsidRPr="008C01D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и по реда</w:t>
             </w:r>
             <w:r w:rsidR="00F25AE1" w:rsidRPr="008C01D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на Закона за акцизите и данъчните складове, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006C497D" w:rsidRPr="008C01D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve">обн., ДВ, бр. 91 от 15.11.2005 г., посл. </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C497D" w:rsidRPr="008C01D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., ДВ, бр. 91 от 15.11.2005 г., посл. </w:t>
+            </w:r>
+            <w:r w:rsidR="00793DAF" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">изм., </w:t>
             </w:r>
-            <w:r w:rsidR="008C01D4" w:rsidRPr="008C01D4">
+            <w:r w:rsidR="008C01D4" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>бр. 104 от 8.12.2020 г., в сила от 1.01.2021 г.</w:t>
             </w:r>
             <w:r w:rsidR="001C3FCF" w:rsidRPr="008C01D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00197F8E" w:rsidRDefault="00D3557F" w:rsidP="00197F8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="785"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
@@ -3704,91 +4062,91 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRDefault="00D3557F" w:rsidP="00C15F70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="710"/>
               </w:tabs>
               <w:ind w:left="710"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>8.2. РАЗХОДНИ НОРМИ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD1718" w:rsidRPr="003D76C1" w:rsidRDefault="003D76C1" w:rsidP="00BD1718">
+          <w:p w:rsidR="00BD1718" w:rsidRPr="00710D55" w:rsidRDefault="003D76C1" w:rsidP="00BD1718">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="710"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1718" w:rsidRPr="003D76C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Описва се за всеки алкохолен градус</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
-                <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-                <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00D3557F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00D3557F" w:rsidP="00C15F70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="755"/>
               </w:tabs>
               <w:ind w:left="710"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -4045,149 +4403,175 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00B72AB3" w:rsidRPr="000D20AA" w:rsidRDefault="00B72AB3" w:rsidP="00C65A8D">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>10.2. Дневниците се водят в електронен вид чрез унифициран софтуер</w:t>
             </w:r>
             <w:r w:rsidR="00CA3B1C" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA3B1C" w:rsidRPr="000D20AA">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CA3B1C" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="00CA3B1C" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA3B1C" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
+              </w:rPr>
               <w:t>министерството одобрява електронния им формат</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3B1C" w:rsidRPr="000D20AA">
+            <w:r w:rsidR="00CA3B1C" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-                <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+                <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> или на хартиен носител.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B72AB3" w:rsidRPr="000D20AA" w:rsidRDefault="00B72AB3" w:rsidP="00F46E3E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1385"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>10.3. Преди да се извършват вписванията в тях</w:t>
             </w:r>
             <w:r w:rsidR="00866FA5" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> дневниците се заверяват в Дирекция „Регистриране, лицензиране и контрол”</w:t>
+              <w:t xml:space="preserve"> дневниците се заверяват в Дирекция „</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB4F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Администриране и контрол на икономически дейности</w:t>
+            </w:r>
+            <w:r w:rsidR="00866FA5" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00D62171">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> на Министерство </w:t>
             </w:r>
             <w:r w:rsidR="00BD1718" w:rsidRPr="003D76C1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на икономиката</w:t>
             </w:r>
+            <w:r w:rsidR="007E5120">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00866FA5" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="00866FA5" w:rsidP="00C65A8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="725"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.4</w:t>
             </w:r>
             <w:r w:rsidR="00F46E3E" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Извършваните производствени манипулации се вписват своевременно в дневниците по т. 9.2.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F46E3E" w:rsidRPr="000D20AA" w:rsidRDefault="00F46E3E" w:rsidP="00C65A8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="725"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4308,179 +4692,245 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r w:rsidR="001853F4" w:rsidRPr="008C737F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Наредба</w:t>
             </w:r>
+            <w:r w:rsidR="00FD5B6E" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 8121з-647 от 1.10.2014 г. за правилата и нормите за пожарна безопасност при експлоатация на обектите</w:t>
+            </w:r>
             <w:r w:rsidR="00FD5B6E" w:rsidRPr="008C737F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FD5B6E" w:rsidRPr="008C737F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">обн., ДВ, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FD5B6E" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FD5B6E" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., ДВ, </w:t>
             </w:r>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="00FD5B6E" w:rsidRPr="008C737F">
+              <w:r w:rsidR="00FD5B6E" w:rsidRPr="00710D55">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
+                  <w:lang w:val="bg-BG"/>
                 </w:rPr>
                 <w:t>бр. 89</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00FD5B6E" w:rsidRPr="008C737F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidR="00FD5B6E" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 28.10.2014 г., </w:t>
             </w:r>
             <w:r w:rsidR="008C737F" w:rsidRPr="008C737F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">посл. </w:t>
             </w:r>
-            <w:r w:rsidR="008C737F" w:rsidRPr="008C737F">
+            <w:r w:rsidR="008C737F" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>изм. и доп., бр. 37 от 7.05.2021 г., в сила от 8.06.2021 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="002B38DC" w:rsidP="003C2D7F">
             <w:pPr>
               <w:pStyle w:val="Pa18"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="725"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.2. Наредба № РД-07-2 от 16 декември 2009 г.за условията и реда за провеждането на периодично обучение и инструктаж на работниците и служителите по правилата за осигуряване на здравословни и безопасни условия на труд , обн., ДВ, бр. 102 от 22.12.2009 г., в сила от 1.01.2010 г., попр., бр. 4 от 15.01.2010 г., изм., бр. 25 от 30.03.2010 г.</w:t>
+              <w:t xml:space="preserve">.2. Наредба № РД-07-2 от 16 декември 2009 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>г.за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> условията и реда за провеждането на периодично обучение и инструктаж на работниците и служителите по правилата за осигуряване на здравословни и безопасни условия на труд , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 102 от 22.12.2009 г., в сила от 1.01.2010 г., попр., бр. 4 от 15.01.2010 г., изм., бр. 25 от 30.03.2010 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="002B38DC" w:rsidP="003C2D7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="743"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">.3. </w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>аредба</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № 3 от 19.04.2001 г. за минималните изисквания за безопасност и опазване на здравето на работещите при използване на лични предпазни средства на работното място, обн., ДВ, бр. 46 от 15.05.2001 г., в сила от 16.08.2001 г., изм. и доп.,</w:t>
+              <w:t xml:space="preserve"> № 3 от 19.04.2001 г. за минималните изисквания за безопасност и опазване на здравето на работещите при използване на лични предпазни средства на работното място, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="x-none"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="x-none"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 46 от 15.05.2001 г., в сила от 16.08.2001 г., изм. и доп.,</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> ДВ,</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="x-none"/>
               </w:rPr>
               <w:t xml:space="preserve"> бр. 40 от 18.04.2008 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="00233101" w:rsidRDefault="002B38DC" w:rsidP="003C2D7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="725"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4497,76 +4947,407 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>. Н</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>аредба</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № РД-07/8 от 20.12.2008 г. за минималните изисквания за знаци и сигнали за безопасност и/или здраве при работа, обн., ДВ, бр. 3 от 13.01.2009 г.</w:t>
+              <w:t xml:space="preserve"> № РД-07/8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20.12.2008 г. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>минималните</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>изисквания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>знаци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>сигнали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>за</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>безопасност</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>здраве</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>при</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>работа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ДВ, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>бр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13.01.2009 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>г.</w:t>
             </w:r>
             <w:r w:rsidR="00233101" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00233101" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> изм. и доп., бр. 46 от 23.06.2015 г.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>изм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>доп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>бр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 23.06.2015 г.</w:t>
             </w:r>
             <w:r w:rsidR="00233101" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F82362" w:rsidRPr="00233101" w:rsidRDefault="002B38DC" w:rsidP="003C2D7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="740"/>
               </w:tabs>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
@@ -4577,77 +5358,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">.5. Наредба № </w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>з-1971 от 29.10.2009 г. за строителнотехнически правила и норми за осигуряване на б</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>зопасност при пожар, обн., ДВ, бр. 96 от 04.12.2009 г.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:t>зопасност</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при пожар, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>обн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D3557F" w:rsidRPr="00233101">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>., ДВ, бр. 96 от 04.12.2009 г.</w:t>
+            </w:r>
+            <w:r w:rsidR="0098691A" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, изм. и доп., </w:t>
             </w:r>
-            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+            <w:r w:rsidR="00233101" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>бр. 63 от 31.07.2018 г., в сила от 1.</w:t>
             </w:r>
-            <w:r w:rsidR="00233101" w:rsidRPr="003D76C1">
+            <w:r w:rsidR="00233101" w:rsidRPr="00710D55">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00233101" w:rsidRPr="00233101">
+            <w:r w:rsidR="00233101" w:rsidRPr="00710D55">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.2018 г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D3557F" w:rsidRPr="000D20AA" w:rsidRDefault="003C2D7F" w:rsidP="003C2D7F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>КРА</w:t>
             </w:r>
             <w:r w:rsidR="00D3557F" w:rsidRPr="000D20AA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -4777,58 +5589,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00502626" w:rsidRPr="00096EC6" w:rsidRDefault="00502626">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00502626" w:rsidRPr="00096EC6" w:rsidSect="00157205">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="719" w:right="746" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF5F74" w:rsidRDefault="00BF5F74">
+    <w:p w:rsidR="00E07FA7" w:rsidRDefault="00E07FA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF5F74" w:rsidRDefault="00BF5F74">
+    <w:p w:rsidR="00E07FA7" w:rsidRDefault="00E07FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimokCYR">
@@ -4917,145 +5729,148 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA6B4E">
+    <w:r w:rsidR="007E5120">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00295687">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>/4</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00744C51" w:rsidRDefault="00744C51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF5F74" w:rsidRDefault="00BF5F74">
+    <w:p w:rsidR="00E07FA7" w:rsidRDefault="00E07FA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF5F74" w:rsidRDefault="00BF5F74">
+    <w:p w:rsidR="00E07FA7" w:rsidRDefault="00E07FA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D3557F"/>
     <w:rsid w:val="00021A79"/>
     <w:rsid w:val="00031AED"/>
     <w:rsid w:val="00042EB0"/>
     <w:rsid w:val="000617E7"/>
+    <w:rsid w:val="00066B5E"/>
     <w:rsid w:val="0008403A"/>
     <w:rsid w:val="0009262C"/>
     <w:rsid w:val="00096EC6"/>
     <w:rsid w:val="000A3B97"/>
     <w:rsid w:val="000B2EC8"/>
     <w:rsid w:val="000D20AA"/>
     <w:rsid w:val="000F4669"/>
     <w:rsid w:val="0010198B"/>
     <w:rsid w:val="00115929"/>
     <w:rsid w:val="001344F9"/>
     <w:rsid w:val="00144F72"/>
     <w:rsid w:val="001461A2"/>
     <w:rsid w:val="00155D41"/>
     <w:rsid w:val="00157205"/>
     <w:rsid w:val="00161DC6"/>
     <w:rsid w:val="00181A76"/>
+    <w:rsid w:val="0018254C"/>
     <w:rsid w:val="001853F4"/>
     <w:rsid w:val="0018781A"/>
     <w:rsid w:val="00187F27"/>
     <w:rsid w:val="0019172F"/>
     <w:rsid w:val="0019448D"/>
     <w:rsid w:val="00197F8E"/>
     <w:rsid w:val="001C0867"/>
     <w:rsid w:val="001C3FCF"/>
     <w:rsid w:val="001D4488"/>
     <w:rsid w:val="001D486E"/>
     <w:rsid w:val="001E6525"/>
     <w:rsid w:val="001E71EF"/>
     <w:rsid w:val="00207854"/>
     <w:rsid w:val="00216BDD"/>
     <w:rsid w:val="00221AE3"/>
     <w:rsid w:val="00222AB0"/>
     <w:rsid w:val="00233101"/>
     <w:rsid w:val="00245D7F"/>
     <w:rsid w:val="00261DF7"/>
     <w:rsid w:val="00284181"/>
     <w:rsid w:val="00295687"/>
     <w:rsid w:val="002B38DC"/>
     <w:rsid w:val="002D6825"/>
     <w:rsid w:val="002F14C2"/>
     <w:rsid w:val="00315C7E"/>
@@ -5075,61 +5890,63 @@
     <w:rsid w:val="00502626"/>
     <w:rsid w:val="005075D6"/>
     <w:rsid w:val="00531E95"/>
     <w:rsid w:val="005359AE"/>
     <w:rsid w:val="00545548"/>
     <w:rsid w:val="00570D05"/>
     <w:rsid w:val="005838F7"/>
     <w:rsid w:val="00584304"/>
     <w:rsid w:val="005A1493"/>
     <w:rsid w:val="005B3CE3"/>
     <w:rsid w:val="005D1394"/>
     <w:rsid w:val="005F4051"/>
     <w:rsid w:val="0061368C"/>
     <w:rsid w:val="00616199"/>
     <w:rsid w:val="00623741"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00636009"/>
     <w:rsid w:val="00686A9B"/>
     <w:rsid w:val="0069452F"/>
     <w:rsid w:val="006C497D"/>
     <w:rsid w:val="006D0D42"/>
     <w:rsid w:val="006D6F51"/>
     <w:rsid w:val="006E49BE"/>
     <w:rsid w:val="006E4EAB"/>
     <w:rsid w:val="006E513F"/>
+    <w:rsid w:val="00710D55"/>
     <w:rsid w:val="00712F7D"/>
     <w:rsid w:val="0071644D"/>
     <w:rsid w:val="00720098"/>
     <w:rsid w:val="0072348B"/>
     <w:rsid w:val="00743DEE"/>
     <w:rsid w:val="00744C51"/>
     <w:rsid w:val="00760E08"/>
     <w:rsid w:val="00793DAF"/>
     <w:rsid w:val="007C2187"/>
     <w:rsid w:val="007D3B19"/>
     <w:rsid w:val="007E13B2"/>
+    <w:rsid w:val="007E5120"/>
     <w:rsid w:val="00802D97"/>
     <w:rsid w:val="0081793E"/>
     <w:rsid w:val="00825DB0"/>
     <w:rsid w:val="0082776C"/>
     <w:rsid w:val="00836CB0"/>
     <w:rsid w:val="0084615C"/>
     <w:rsid w:val="00846B27"/>
     <w:rsid w:val="00855E41"/>
     <w:rsid w:val="008579C4"/>
     <w:rsid w:val="00866FA5"/>
     <w:rsid w:val="008A018D"/>
     <w:rsid w:val="008A1258"/>
     <w:rsid w:val="008C01D4"/>
     <w:rsid w:val="008C1414"/>
     <w:rsid w:val="008C737F"/>
     <w:rsid w:val="008D3E89"/>
     <w:rsid w:val="008E70F9"/>
     <w:rsid w:val="008F32B6"/>
     <w:rsid w:val="008F3998"/>
     <w:rsid w:val="008F5CC8"/>
     <w:rsid w:val="008F6B95"/>
     <w:rsid w:val="00900C47"/>
     <w:rsid w:val="009103B8"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009571B5"/>
@@ -5171,53 +5988,55 @@
     <w:rsid w:val="00C26A8E"/>
     <w:rsid w:val="00C41D22"/>
     <w:rsid w:val="00C43DA0"/>
     <w:rsid w:val="00C5121F"/>
     <w:rsid w:val="00C64ED5"/>
     <w:rsid w:val="00C65063"/>
     <w:rsid w:val="00C65A8D"/>
     <w:rsid w:val="00C92AE1"/>
     <w:rsid w:val="00CA3B1C"/>
     <w:rsid w:val="00CA5774"/>
     <w:rsid w:val="00CB1EA8"/>
     <w:rsid w:val="00CB2F5C"/>
     <w:rsid w:val="00CB5A37"/>
     <w:rsid w:val="00CC3FD7"/>
     <w:rsid w:val="00CF2180"/>
     <w:rsid w:val="00D1384A"/>
     <w:rsid w:val="00D241F4"/>
     <w:rsid w:val="00D3557F"/>
     <w:rsid w:val="00D35E73"/>
     <w:rsid w:val="00D548D9"/>
     <w:rsid w:val="00D568A6"/>
     <w:rsid w:val="00D62171"/>
     <w:rsid w:val="00D62F87"/>
     <w:rsid w:val="00D701F5"/>
     <w:rsid w:val="00DA2192"/>
+    <w:rsid w:val="00DB4F4B"/>
     <w:rsid w:val="00DE7598"/>
     <w:rsid w:val="00DF0162"/>
     <w:rsid w:val="00DF288B"/>
+    <w:rsid w:val="00E07FA7"/>
     <w:rsid w:val="00E1400C"/>
     <w:rsid w:val="00E3706C"/>
     <w:rsid w:val="00E47BDB"/>
     <w:rsid w:val="00E66BE3"/>
     <w:rsid w:val="00E7438E"/>
     <w:rsid w:val="00EA360D"/>
     <w:rsid w:val="00EB135B"/>
     <w:rsid w:val="00F074BB"/>
     <w:rsid w:val="00F10BFA"/>
     <w:rsid w:val="00F23ACA"/>
     <w:rsid w:val="00F25AE1"/>
     <w:rsid w:val="00F46E3E"/>
     <w:rsid w:val="00F57EC5"/>
     <w:rsid w:val="00F609F3"/>
     <w:rsid w:val="00F639CE"/>
     <w:rsid w:val="00F66746"/>
     <w:rsid w:val="00F82362"/>
     <w:rsid w:val="00F84A41"/>
     <w:rsid w:val="00F85222"/>
     <w:rsid w:val="00F90692"/>
     <w:rsid w:val="00F9770C"/>
     <w:rsid w:val="00FA6B4E"/>
     <w:rsid w:val="00FA798B"/>
     <w:rsid w:val="00FB3DA5"/>
     <w:rsid w:val="00FB7736"/>
@@ -5232,50 +6051,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="02738292"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5A8E47CF-04DA-457C-A67D-5AF5FA1C29DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6042,75 +6862,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1674</Words>
-  <Characters>9546</Characters>
+  <Words>1681</Words>
+  <Characters>9583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ОБРАЗЕЦ ЗА ВСИЧКИ СПИРТНИ НАПИТКИ ОТ РАЗДЕЛ ІI – Определения на видовете спиртни напитки от Наредбата за определенията на видовете спиртни напитки, видовете суровини и технологични операции………</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11198</CharactersWithSpaces>
+  <CharactersWithSpaces>11242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6357112</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://web.apis.bg/p.php?i=2416622</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>