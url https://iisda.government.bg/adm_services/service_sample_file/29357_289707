--- v0 (2026-03-17)
+++ v1 (2026-09-16)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00EA7418" w:rsidRPr="00D3302D" w:rsidRDefault="00A44348" w:rsidP="00D3302D">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3685540</wp:posOffset>
+                  <wp:posOffset>4028440</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-33655</wp:posOffset>
+                  <wp:posOffset>-138430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2819400" cy="716280"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2819400" cy="716280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
@@ -133,51 +133,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290.2pt;margin-top:-2.65pt;width:222pt;height:56.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxO34xtgIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUywIKGyXLUlVK&#10;L1LSD/CCWayCTW3vsmnVf+/Y7C3JS9WWB2R7xmcu53iub/Z9h3ZMaS5FjsOrACMmKllzscnx18fS&#10;SzDShoqadlKwHD8xjW8Wb99cj0PGItnKrmYKAYjQ2TjkuDVmyHxfVy3rqb6SAxNgbKTqqYGt2vi1&#10;oiOg950fBUHsj1LVg5IV0xpOi8mIFw6/aVhlPjeNZgZ1OYbcjPsr91/bv7+4ptlG0aHl1SEN+hdZ&#10;9JQLCHqCKqihaKv4K6ieV0pq2ZirSva+bBpeMVcDVBMGL6p5aOnAXC3QHD2c2qT/H2z1afdFIV7n&#10;+B1GgvZA0SPbG3Qn9yiMbXvGQWfg9TCAn9nDOdDsStXDvay+aSTksqViw26VkmPLaA3phfamf3F1&#10;wtEWZD1+lDXEoVsjHdC+Ub3tHXQDATrQ9HSixuZSwWGUhCkJwFSBbR7GUeK482l2vD0obd4z2SO7&#10;yLEC6h063d1rY7Oh2dHFBhOy5F3n6O/EswNwnE4gNly1NpuFY/NnGqSrZJUQj0TxyiNBUXi35ZJ4&#10;cRnOZ8W7Yrkswl82bkiyltc1EzbMUVkh+TPmDhqfNHHSlpYdry2cTUmrzXrZKbSjoOzSfa7nYDm7&#10;+c/TcE2AWl6UFEYkuItSr4yTuUdKMvPSeZB4QZjepXFAUlKUz0u654L9e0lozHE6i2aTmM5Jv6gt&#10;cN/r2mjWcwOzo+N9jpOTE82sBFeidtQayrtpfdEKm/65FUD3kWgnWKvRSa1mv94DilXxWtZPIF0l&#10;QVkgQhh4sGil+oHRCMMjx/r7liqGUfdBgPzTkBA7bdyGzOYRbNSlZX1poaICqBwbjKbl0kwTajso&#10;vmkh0vTghLyFJ9Nwp+ZzVoeHBgPCFXUYZnYCXe6d13nkLn4DAAD//wMAUEsDBBQABgAIAAAAIQDZ&#10;CDsT3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXYtXZLAm0ap0IgtqCW&#10;h8RuGk+TiHgcxW4T/h5nBbt5HN05k+9G24oL9b5xrGG5UCCIS2carjS8vz3P1yB8QDbYOiYNP+Rh&#10;V1xf5ZgZN/CeLodQiRjCPkMNdQhdJqUva7LoF64jjruT6y2G2PaVND0OMdy2cqXUnbTYcLxQY0eP&#10;NZXfh7PV8PFy+vpM1Gv1ZNNucKOSbDdS65vZ+LAFEWgMfzBM+lEdiuh0dGc2XrQa0rVKIqphnt6C&#10;mAC1SuLkOFX3Kcgil/9/KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8Tt+MbYCAAC6&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2Qg7E94A&#10;AAALAQAADwAAAAAAAAAAAAAAAAAQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:317.2pt;margin-top:-10.9pt;width:222pt;height:56.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxO34xtgIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUywIKGyXLUlVK&#10;L1LSD/CCWayCTW3vsmnVf+/Y7C3JS9WWB2R7xmcu53iub/Z9h3ZMaS5FjsOrACMmKllzscnx18fS&#10;SzDShoqadlKwHD8xjW8Wb99cj0PGItnKrmYKAYjQ2TjkuDVmyHxfVy3rqb6SAxNgbKTqqYGt2vi1&#10;oiOg950fBUHsj1LVg5IV0xpOi8mIFw6/aVhlPjeNZgZ1OYbcjPsr91/bv7+4ptlG0aHl1SEN+hdZ&#10;9JQLCHqCKqihaKv4K6ieV0pq2ZirSva+bBpeMVcDVBMGL6p5aOnAXC3QHD2c2qT/H2z1afdFIV7n&#10;+B1GgvZA0SPbG3Qn9yiMbXvGQWfg9TCAn9nDOdDsStXDvay+aSTksqViw26VkmPLaA3phfamf3F1&#10;wtEWZD1+lDXEoVsjHdC+Ub3tHXQDATrQ9HSixuZSwWGUhCkJwFSBbR7GUeK482l2vD0obd4z2SO7&#10;yLEC6h063d1rY7Oh2dHFBhOy5F3n6O/EswNwnE4gNly1NpuFY/NnGqSrZJUQj0TxyiNBUXi35ZJ4&#10;cRnOZ8W7Yrkswl82bkiyltc1EzbMUVkh+TPmDhqfNHHSlpYdry2cTUmrzXrZKbSjoOzSfa7nYDm7&#10;+c/TcE2AWl6UFEYkuItSr4yTuUdKMvPSeZB4QZjepXFAUlKUz0u654L9e0lozHE6i2aTmM5Jv6gt&#10;cN/r2mjWcwOzo+N9jpOTE82sBFeidtQayrtpfdEKm/65FUD3kWgnWKvRSa1mv94DilXxWtZPIF0l&#10;QVkgQhh4sGil+oHRCMMjx/r7liqGUfdBgPzTkBA7bdyGzOYRbNSlZX1poaICqBwbjKbl0kwTajso&#10;vmkh0vTghLyFJ9Nwp+ZzVoeHBgPCFXUYZnYCXe6d13nkLn4DAAD//wMAUEsDBBQABgAIAAAAIQB2&#10;eyTx3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctqSjjK3UnRCIK2jj&#10;Q+KWtV5b0ThVk63l3+Od4Gj70evnzTeT69SJhtB6RkjmBhRx6auWa4T3t+fZClSIlivbeSaEHwqw&#10;KS4vcptVfuQtnXaxVhLCIbMITYx9pnUoG3I2zH1PLLeDH5yNMg61rgY7Srjr9MKYpXa2ZfnQ2J4e&#10;Gyq/d0eH8PFy+PpMzWv95G770U9Gs1trxOur6eEeVKQp/sFw1hd1KMRp749cBdUhLG/SVFCE2SKR&#10;DmfC3K1ktUdYJwZ0kev/HYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPE7fjG2AgAA&#10;ugUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHZ7JPHf&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAEAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00A7300B" w:rsidRPr="009F397C" w:rsidRDefault="00A7300B" w:rsidP="000F15A0">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009F397C">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>ДО</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00A7300B" w:rsidRPr="009F397C" w:rsidRDefault="00A7300B" w:rsidP="00A7300B">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009F397C">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
@@ -269,108 +269,92 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="000574F6" w:rsidRPr="006D4354" w:rsidRDefault="000574F6" w:rsidP="00336BF8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ОБЩИНА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82ECF" w:rsidRPr="006D4354" w:rsidRDefault="000574F6" w:rsidP="000A3738">
+    <w:p w:rsidR="00B82ECF" w:rsidRPr="006D4354" w:rsidRDefault="00935832" w:rsidP="000A3738">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3257550</wp:posOffset>
+                  <wp:posOffset>3590925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5080</wp:posOffset>
+                  <wp:posOffset>57785</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2886075" cy="868680"/>
+                <wp:extent cx="2905125" cy="868680"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2886075" cy="868680"/>
+                          <a:ext cx="2905125" cy="868680"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -506,51 +490,51 @@
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>вх.№/ дата</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 17" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:256.5pt;margin-top:.4pt;width:227.25pt;height:68.4pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9lWk5hAIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32Rc7EVZ7WXpqq0&#10;vUi7/QACOEbFQIHE3lb77x1wkk23rVRVdSQCzHCYmXOG5eXQSbTn1gmtapxdpBhxRTUTalvjzw/r&#10;yQIj54liRGrFa/zIHb5cvX617E3Fc91qybhFAKJc1Zsat96bKkkcbXlH3IU2XIGx0bYjHpZ2mzBL&#10;ekDvZJKn6SzptWXGasqdg93b0YhXEb9pOPUfm8Zxj2SNITYfRxvHTRiT1ZJUW0tMK+ghDPIPUXRE&#10;KLj0BHVLPEE7K36B6gS12unGX1DdJbppBOUxB8gmS19kc98Sw2MuUBxnTmVy/w+Wfth/skiwGucY&#10;KdIBRQ988OhaDyibh/L0xlXgdW/Azw+wDzTHVJ250/SLQ0rftERt+ZW1um85YRBeFk4mZ0dHHBdA&#10;Nv17zeAesvM6Ag2N7ULtoBoI0IGmxxM1IRYKm/liMUvnU4wo2BYz+EXuElIdTxvr/FuuOxQmNbZA&#10;fUQn+zvnQzSkOrqEy5yWgq2FlHFht5sbadGegEzW8YsJvHCTKjgrHY6NiOMOBAl3BFsIN9L+vczy&#10;Ir3Oy8l6tphPinUxnZTzdDFJs/K6nKVFWdyun0KAWVG1gjGu7oTiRwlmxd9RfGiGUTxRhKivcTnN&#10;pyNFf0wyjd/vkuyEh46UooM6n5xIFYh9oxikTSpPhBznyc/hxypDDY7/sSpRBoH5UQN+2AxRcFEj&#10;QSIbzR5BF1YDbUA+vCYwabX9hlEPnVlj93VHLMdIvlOgrTIritDKcVFM5zks7Lllc24higJUjT1G&#10;4/TGj+2/M1ZsW7hpVLPSV6DHRkSpPEd1UDF0X8zp8FKE9j5fR6/n92z1AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAo1FGeNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6DQBBF3038h82Y+GLsUitg&#10;kaVRE42vrf2AAaZAZGcJuy30750+1cfJvblzTr6Zba9ONPrOsYHlIgJFXLm648bA/ufz8QWUD8g1&#10;9o7JwJk8bIrbmxyz2k28pdMuNEpG2GdooA1hyLT2VUsW/cINxJId3GgxyDk2uh5xknHb66coSrTF&#10;juVDiwN9tFT97o7WwOF7eojXU/kV9un2OXnHLi3d2Zj7u/ntFVSgOVzLcMEXdCiEqXRHrr3qDcTL&#10;lbgEAyIg8TpJY1Cl9FZpArrI9X+B4g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9lWk5&#10;hAIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCj&#10;UUZ43AAAAAgBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 17" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:282.75pt;margin-top:4.55pt;width:228.75pt;height:68.4pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALqe3AhAIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32Rc7EVZ7WXpqq0&#10;vUi7/QACOEbFQIHE3lb77x1wkk23rVRVdSQCzHCYmXOG5eXQSbTn1gmtapxdpBhxRTUTalvjzw/r&#10;yQIj54liRGrFa/zIHb5cvX617E3Fc91qybhFAKJc1Zsat96bKkkcbXlH3IU2XIGx0bYjHpZ2mzBL&#10;ekDvZJKn6SzptWXGasqdg93b0YhXEb9pOPUfm8Zxj2SNITYfRxvHTRiT1ZJUW0tMK+ghDPIPUXRE&#10;KLj0BHVLPEE7K36B6gS12unGX1DdJbppBOUxB8gmS19kc98Sw2MuUBxnTmVy/w+Wfth/skiwGucY&#10;KdIBRQ988OhaDyibh/L0xlXgdW/Azw+wDzTHVJ250/SLQ0rftERt+ZW1um85YRBeFk4mZ0dHHBdA&#10;Nv17zeAesvM6Ag2N7ULtoBoI0IGmxxM1IRYKm3mZTrN8ihEF22IGv8hdQqrjaWOdf8t1h8Kkxhao&#10;j+hkf+d8iIZUR5dwmdNSsLWQMi7sdnMjLdoTkMk6fjGBF25SBWelw7ERcdyBIOGOYAvhRtq/l1le&#10;pNd5OVnPFvNJsS6mk3KeLiZpVl6Xs7Qoi9v1UwgwK6pWMMbVnVD8KMGs+DuKD80wiieKEPU1LqdQ&#10;qZjXH5NM4/e7JDvhoSOl6KDOJydSBWLfKAZpk8oTIcd58nP4scpQg+N/rEqUQWB+1IAfNkMUXNRI&#10;kMhGs0fQhdVAG5APrwlMWm2/YdRDZ9bYfd0RyzGS7xRoq8yKIrRyXBTTeQ4Le27ZnFuIogBVY4/R&#10;OL3xY/vvjBXbFm4a1az0FeixEVEqz1EdVAzdF3M6vBShvc/X0ev5PVv9AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAtAipx94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1WuqU&#10;hDgVIIG4tvQDnHibRMTrKHab9O/ZnuC2oxnNvim2s+vFGcfQedKwXCQgkGpvO2o0HL4/Hp9BhGjI&#10;mt4TarhggG15e1OY3PqJdnjex0ZwCYXcaGhjHHIpQ92iM2HhByT2jn50JrIcG2lHM3G56+UqSVLp&#10;TEf8oTUDvrdY/+xPTsPxa3pQ2VR9xsNmt07fTLep/EXr+7v59QVExDn+heGKz+hQMlPlT2SD6DWo&#10;VCmOasiWIK5+snricRVfa5WBLAv5f0L5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAup&#10;7cCEAgAAFwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALQIqcfeAAAACgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="005C5C06" w:rsidRPr="006D4354" w:rsidRDefault="005C5C06" w:rsidP="0071468F">
                       <w:pPr>
                         <w:ind w:left="708"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006D4354">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Идентификатор на услугата Административен регистър-</w:t>
                       </w:r>
                       <w:r w:rsidR="00A44348">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
@@ -651,50 +635,66 @@
                     <w:p w:rsidR="005C5C06" w:rsidRPr="006D4354" w:rsidRDefault="005C5C06" w:rsidP="009F397C">
                       <w:pPr>
                         <w:ind w:left="708" w:firstLine="708"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006D4354">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>вх.№/ дата</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="000574F6" w:rsidRPr="006D4354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>БЛАГОЕВГРАД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7418" w:rsidRPr="00A27372" w:rsidRDefault="00EA7418" w:rsidP="000A3738">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D3302D" w:rsidRDefault="00D3302D" w:rsidP="000C0AFC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009F397C" w:rsidRPr="009F397C" w:rsidRDefault="009F397C" w:rsidP="009F397C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0071468F" w:rsidRPr="00A14FAF" w:rsidRDefault="0071468F" w:rsidP="0071468F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -817,245 +817,172 @@
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>204.5</w:t>
       </w:r>
       <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> € </w:t>
+        <w:t> € за обект</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0071468F" w:rsidRPr="00A14FAF" w:rsidRDefault="0071468F" w:rsidP="0071468F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за обекти V категория</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00140EA6">
+        </w:rPr>
+        <w:t>153.35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>399.96</w:t>
+        <w:t> € за обект</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0071468F" w:rsidRPr="00A14FAF" w:rsidRDefault="0071468F" w:rsidP="0071468F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>за обекти VІ категория</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лв. за обект</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>102.2</w:t>
       </w:r>
       <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>153.35</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> € </w:t>
-      </w:r>
+        <w:t> € за обек</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> лв. за обект</w:t>
+        </w:rPr>
+        <w:t>т</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F397C" w:rsidRPr="009F397C" w:rsidRDefault="009F397C" w:rsidP="009F397C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A14FAF" w:rsidRPr="00A14FAF" w:rsidRDefault="00A14FAF" w:rsidP="00A14FAF">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1124,280 +1051,177 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>€/</w:t>
+        <w:t>€</w:t>
       </w:r>
       <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>, но не по-малко от 153.35</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00136965">
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00072F5B" w:rsidRPr="00A14FAF" w:rsidRDefault="00A14FAF" w:rsidP="00D40B87">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>за обекти VІ категория</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>95 лв., но не по-малко от 153.35</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A14FAF">
+        <w:t>РЗП х 1,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> €</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00140EA6">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>299.92</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A14FAF">
+        <w:t>, но не по-малко от 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лв.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>53</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>РЗП х 1,0</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00136965">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14FAF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t> €</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>лв.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE6A93" w:rsidRPr="009F397C" w:rsidRDefault="00EE6A93" w:rsidP="00EE6A93">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000901AC" w:rsidRDefault="000901AC" w:rsidP="00C90A81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7305"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="50"/>
@@ -2918,138 +2742,138 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00263897" w:rsidSect="00C90A81">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="dotDotDash" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F0D4D" w:rsidRDefault="006F0D4D">
+    <w:p w:rsidR="00B25664" w:rsidRDefault="00B25664">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F0D4D" w:rsidRDefault="006F0D4D">
+    <w:p w:rsidR="00B25664" w:rsidRDefault="00B25664">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F0D4D" w:rsidRDefault="006F0D4D">
+    <w:p w:rsidR="00B25664" w:rsidRDefault="00B25664">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F0D4D" w:rsidRDefault="006F0D4D">
+    <w:p w:rsidR="00B25664" w:rsidRDefault="00B25664">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EF7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF8CF2F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7562,50 +7386,51 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00336BF8"/>
     <w:rsid w:val="00005556"/>
     <w:rsid w:val="00006AAC"/>
     <w:rsid w:val="0001276E"/>
     <w:rsid w:val="00013A03"/>
     <w:rsid w:val="00023532"/>
     <w:rsid w:val="00030AB3"/>
     <w:rsid w:val="00035C66"/>
     <w:rsid w:val="000369C2"/>
@@ -7769,105 +7594,109 @@
     <w:rsid w:val="007A1127"/>
     <w:rsid w:val="007A5F0F"/>
     <w:rsid w:val="007B6350"/>
     <w:rsid w:val="007B6429"/>
     <w:rsid w:val="007C141A"/>
     <w:rsid w:val="007F2868"/>
     <w:rsid w:val="007F36D0"/>
     <w:rsid w:val="007F3E23"/>
     <w:rsid w:val="007F57F8"/>
     <w:rsid w:val="007F5C20"/>
     <w:rsid w:val="00805A0B"/>
     <w:rsid w:val="00820EEC"/>
     <w:rsid w:val="00823461"/>
     <w:rsid w:val="00830BE2"/>
     <w:rsid w:val="0083760F"/>
     <w:rsid w:val="00851FAE"/>
     <w:rsid w:val="00874853"/>
     <w:rsid w:val="008C7699"/>
     <w:rsid w:val="008D038E"/>
     <w:rsid w:val="008D0AD3"/>
     <w:rsid w:val="008F4EF8"/>
     <w:rsid w:val="008F7A2A"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="00905C38"/>
     <w:rsid w:val="00910027"/>
+    <w:rsid w:val="00935832"/>
     <w:rsid w:val="00936201"/>
     <w:rsid w:val="0095344D"/>
     <w:rsid w:val="009538BA"/>
     <w:rsid w:val="00954347"/>
     <w:rsid w:val="0096003F"/>
     <w:rsid w:val="00970117"/>
     <w:rsid w:val="00971EF7"/>
     <w:rsid w:val="00995E9D"/>
     <w:rsid w:val="009A1456"/>
     <w:rsid w:val="009A6309"/>
     <w:rsid w:val="009B139C"/>
     <w:rsid w:val="009B6C24"/>
     <w:rsid w:val="009B780B"/>
     <w:rsid w:val="009C2F9E"/>
     <w:rsid w:val="009C5474"/>
     <w:rsid w:val="009D1DC0"/>
     <w:rsid w:val="009D594F"/>
     <w:rsid w:val="009F2F43"/>
     <w:rsid w:val="009F397C"/>
     <w:rsid w:val="00A11625"/>
     <w:rsid w:val="00A14FAF"/>
     <w:rsid w:val="00A26E56"/>
     <w:rsid w:val="00A27372"/>
     <w:rsid w:val="00A31C4E"/>
     <w:rsid w:val="00A44348"/>
     <w:rsid w:val="00A532BC"/>
     <w:rsid w:val="00A557BB"/>
     <w:rsid w:val="00A60E76"/>
     <w:rsid w:val="00A65183"/>
     <w:rsid w:val="00A70673"/>
     <w:rsid w:val="00A7300B"/>
     <w:rsid w:val="00A731E0"/>
     <w:rsid w:val="00A771F9"/>
     <w:rsid w:val="00A776A2"/>
     <w:rsid w:val="00A83B55"/>
     <w:rsid w:val="00A87FD2"/>
     <w:rsid w:val="00A96DA6"/>
     <w:rsid w:val="00AA629C"/>
     <w:rsid w:val="00AB35B7"/>
     <w:rsid w:val="00AB66DF"/>
     <w:rsid w:val="00AB728E"/>
     <w:rsid w:val="00AC01EE"/>
     <w:rsid w:val="00AC38EC"/>
     <w:rsid w:val="00AD4C2D"/>
     <w:rsid w:val="00AF3609"/>
     <w:rsid w:val="00B0530E"/>
     <w:rsid w:val="00B069E2"/>
     <w:rsid w:val="00B1692F"/>
+    <w:rsid w:val="00B21E54"/>
+    <w:rsid w:val="00B25664"/>
     <w:rsid w:val="00B33A69"/>
     <w:rsid w:val="00B356B9"/>
     <w:rsid w:val="00B42D91"/>
     <w:rsid w:val="00B52E1C"/>
     <w:rsid w:val="00B56370"/>
     <w:rsid w:val="00B60219"/>
     <w:rsid w:val="00B615EF"/>
+    <w:rsid w:val="00B64885"/>
     <w:rsid w:val="00B81273"/>
     <w:rsid w:val="00B82818"/>
     <w:rsid w:val="00B82ECF"/>
     <w:rsid w:val="00B83698"/>
     <w:rsid w:val="00B83F98"/>
     <w:rsid w:val="00BA20F9"/>
     <w:rsid w:val="00BD6000"/>
     <w:rsid w:val="00BE2F67"/>
     <w:rsid w:val="00BE5805"/>
     <w:rsid w:val="00BF16BD"/>
     <w:rsid w:val="00BF2FEF"/>
     <w:rsid w:val="00BF41DB"/>
     <w:rsid w:val="00BF4580"/>
     <w:rsid w:val="00BF702F"/>
     <w:rsid w:val="00C058AC"/>
     <w:rsid w:val="00C23744"/>
     <w:rsid w:val="00C345E0"/>
     <w:rsid w:val="00C37197"/>
     <w:rsid w:val="00C43852"/>
     <w:rsid w:val="00C457EB"/>
     <w:rsid w:val="00C51FF4"/>
     <w:rsid w:val="00C54993"/>
     <w:rsid w:val="00C639F1"/>
     <w:rsid w:val="00C744DC"/>
     <w:rsid w:val="00C76E18"/>
@@ -7947,51 +7776,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23751615"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{67424FDA-591C-4191-80CF-4E890FD20684}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9352,88 +9180,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC7DA24D-C750-4EFD-A4DA-F686A151FD3B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AC0C60-B0CD-4F7D-9DAB-35232FBC0B9B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>338</Words>
-  <Characters>2472</Characters>
+  <Words>408</Words>
+  <Characters>2326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2805</CharactersWithSpaces>
+  <CharactersWithSpaces>2729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USER</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>