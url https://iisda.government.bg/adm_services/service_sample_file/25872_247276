--- v0 (2025-12-08)
+++ v1 (2026-08-25)
@@ -1,4607 +1,8284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="0E6942F1" w14:textId="77777777" w:rsidR="00DB28E2" w:rsidRDefault="002F58F7" w:rsidP="00DD4DD9">
+    <w:p w:rsidR="00DB28E2" w:rsidRDefault="0046039A" w:rsidP="00DD4DD9">
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:rPr>
-[...71 lines deleted...]
-      <w:r w:rsidR="000D4DD8">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3022B6CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3775075</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8536305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2877820" cy="1028700"/>
+                <wp:effectExtent l="3175" t="1905" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2877820" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="4055" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                                <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="28" w:type="dxa"/>
+                                <w:right w:w="28" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="685"/>
+                              <w:gridCol w:w="1423"/>
+                              <w:gridCol w:w="685"/>
+                              <w:gridCol w:w="1262"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>брой</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Услуга</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>срок</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>цена</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Обикновена</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>7 дни</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>2.56</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> €</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Бърза</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>3 дни</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>5.11</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> €</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                              <w:trPr>
+                                <w:trHeight w:val="307"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1423" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Експресна</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="685" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>1 ден</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1262" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">7.67 </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>€</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidR="002D6C7C" w:rsidRDefault="002D6C7C"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:297.25pt;margin-top:672.15pt;width:226.6pt;height:81pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPCrM3ggIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfWLnCa26lRtskyT&#10;uhep3Q8ggGM0DAxI7G7qf9+BkzTrNmma5g8YuOPh7p7nuLoeOon23DqhVY2zixQjrqhmQm1r/Plh&#10;PZlj5DxRjEiteI0fucPXi9evrnpT8Vy3WjJuEYAoV/Wmxq33pkoSR1veEXehDVdgbLTtiIel3SbM&#10;kh7QO5nkaXqZ9NoyYzXlzsHuajTiRcRvGk79x6Zx3CNZY4jNx9HGcRPGZHFFqq0lphX0EAb5hyg6&#10;IhRceoJaEU/QzopfoDpBrXa68RdUd4luGkF5zAGyydIX2dy3xPCYCxTHmVOZ3P+DpR/2nywSrMY5&#10;Rop0QNEDHzy61QPK8lCe3rgKvO4N+PkB9oHmmKozd5p+cUjpZUvUlt9Yq/uWEwbhZeFkcnZ0xHEB&#10;ZNO/1wzuITuvI9DQ2C7UDqqBAB1oejxRE2KhsJnPZ7N5DiYKtiyFZRrJS0h1PG6s82+57lCY1NgC&#10;9xGe7O+cD+GQ6ugSbnNaCrYWUsaF3W6W0qI9AZ2s4xczeOEmVXBWOhwbEccdiBLuCLYQb+T9e5nl&#10;RXqbl5P15Xw2KdbFdFLO0vkkzcrb8jItymK1fgoBZkXVCsa4uhOKHzWYFX/H8aEbRvVEFaK+xuU0&#10;n44c/THJNH6/S7ITHlpSiq7G85MTqQKzbxSDtEnliZDjPPk5/FhlqMHxH6sSdRCoH0Xgh80AKEEc&#10;G80eQRFWA1/ALbwjMGm1/YZRDz1ZY/d1RyzHSL5ToKoyK4rQxHFRTGdBD/bcsjm3EEUBqsYeo3G6&#10;9GPj74wV2xZuGnWs9A0osRFRI89RHfQLfReTObwRobHP19Hr+SVb/AAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKvs2aLhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaI2hAnoSFO&#10;BUggti09wCR2k4jYjmK3SW/PdEV3M/pPf96Um8UO7GSm0Hun4GklgBnXeN27VsH+5/PxBViI6DQO&#10;3hkFZxNgU93elFhoP7utOe1iy6jEhQIVdDGOBeeh6YzFsPKjcZQd/GQx0jq1XE84U7kd+LMQGbfY&#10;O7rQ4Wg+OtP87o5WweF7fkjXc/0V9/lWZu/Y57U/K3V/t7y9Aotmif8wXPRJHSpyqv3R6cAGBela&#10;poRSkEiZALsgQuY5sJqmVGQJ8Krk129UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBP&#10;CrM3ggIAABEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCr7Nmi4QAAAA4BAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="4055" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="28" w:type="dxa"/>
+                          <w:right w:w="28" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="685"/>
+                        <w:gridCol w:w="1423"/>
+                        <w:gridCol w:w="685"/>
+                        <w:gridCol w:w="1262"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>брой</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Услуга</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>срок</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>цена</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Обикновена</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>7 дни</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2.56</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Бърза</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>3 дни</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>5.11</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> €</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="002D6C7C" w:rsidTr="00D334F9">
+                        <w:trPr>
+                          <w:trHeight w:val="307"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1423" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Експресна</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="685" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="002D6C7C" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>1 ден</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1262" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="002D6C7C" w:rsidRPr="00D334F9" w:rsidRDefault="008B6ABB" w:rsidP="002D6C7C">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">7.67 </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002D6C7C" w:rsidRPr="00D334F9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>€</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidR="002D6C7C" w:rsidRDefault="002D6C7C"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000D4DD8">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
-        <w:pict w14:anchorId="5C99104E">
-[...4202 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C99104E">
+                <wp:extent cx="6702425" cy="10098405"/>
+                <wp:effectExtent l="9525" t="9525" r="12700" b="7620"/>
+                <wp:docPr id="1" name="Text Box 82"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6702425" cy="10098405"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Вх. № .................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>До Кмета</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00713AFA" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Дата: .............................. г.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>на: ..................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>община/ район/ кметство</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ИСКАНЕ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ЗА НАСЛЕДНИЦИ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>От: ....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>...................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">            име: собствено</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>бащино</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>фамилно</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЕГН: …………...............................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>ЛНЧ: ……………………………………..</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ЕИК по БУЛСТАТ: …………………………………………</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>ЕИК по ЗТР: ……………………………</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Закона за регистър БУЛСТАТ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Закона за търговския регистър</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Адрес: ........................................................................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>посочва се адрес за кореспонденция</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Телефон:………………………. Факс:………………………… Адрес на електронна поща: ..............................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Желая да ми бъде издадено удостоверение за наследниците на:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Име: ....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>...................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve">    собствено</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>бащино</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>фамилно</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Дата на раждане: ................................................ г.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Семейно положение: ....................................................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Починал/а на: ..................................................... г.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Акт за смърт №.........../ ............................ г., съставен в: .......................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve">   ден, месец, година</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>населено място (държава), област</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Същият/ата е оставил/а следните известни ми наследници по закон:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="43"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:iCs/>
+                                <w:sz w:val="8"/>
+                                <w:szCs w:val="8"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="10359" w:type="dxa"/>
+                              <w:tblInd w:w="-34" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              </w:tblBorders>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="524"/>
+                              <w:gridCol w:w="6254"/>
+                              <w:gridCol w:w="1290"/>
+                              <w:gridCol w:w="1243"/>
+                              <w:gridCol w:w="1048"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="207"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>№</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>по</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ред</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Име: </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008B6ABB" w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>собствено, бащино</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>фамилно</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ЕГН/ Дата на раждане</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Съпруг/а</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Родство</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Дата на смърт</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="98"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Постоянен адрес: </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008B6ABB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> област, община, населено място</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="94"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge w:val="restart"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="6254" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1290" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1243" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1048" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                              <w:trPr>
+                                <w:trHeight w:val="100"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="524" w:type="dxa"/>
+                                  <w:vMerge/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9835" w:type="dxa"/>
+                                  <w:gridSpan w:val="4"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                                  <w:pPr>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Прилагам следните документи</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>: ...............................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>....................................................................................................................................................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Заявявам желанието си издаденото удостоверение да бъде получено: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  чрез лицензиран пощенски оператор на адрес:.................................................................................................................... ,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни за служебни цели </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като вътрешна препоръчана пощенска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като вътрешна куриерска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  като международна препоръчана пощенска пратка</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  лично от звеното за административно обслужване</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0081667D" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="0004766A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                              <w:ind w:firstLine="283"/>
+                              <w:jc w:val="both"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>  по електронен път на електронна поща.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Дата: ..............................</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>Подпис:...............................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ден, месец, година</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 82" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:527.75pt;height:795.15pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUvI/RLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0mjdmujptPoKEIa&#10;A2njBziO01jYPmO7Tcav5+xkpQLEAyIPls93/vzdfXfZ3AxakZNwXoKp6HyWUyIMh0aaQ0W/PO3f&#10;rCjxgZmGKTCios/C05vt61eb3paigA5UIxxBEOPL3la0C8GWWeZ5JzTzM7DCoLMFp1lA0x2yxrEe&#10;0bXKijy/ynpwjXXAhfd4ejc66Tbht63g4VPbehGIqihyC2l1aa3jmm03rDw4ZjvJJxrsH1hoJg0+&#10;eoa6Y4GRo5O/QWnJHXhow4yDzqBtJRcpB8xmnv+SzWPHrEi5YHG8PZfJ/z9Y/nD67IhsUDtKDNMo&#10;0ZMYAnkLA1kVsTy99SVGPVqMCwOex9CYqrf3wL96YmDXMXMQt85B3wnWIL15vJldXB1xfASp+4/Q&#10;4DvsGCABDa3TERCrQRAdZXo+SxO5cDy8us6LRbGkhKNvnufr1SJfpkdY+XLfOh/eC9AkbirqUPyE&#10;z073PkQ+rHwJSfxByWYvlUqGO9Q75ciJYaPs0zeh+8swZUhf0fUSmfwdIk/fnyC0DNjxSuqKrs5B&#10;rIyFe2ea1I+BSTXukbIyUyVj8cYyhqEeJs0mgWponrG0DsYGx4HETQfuOyU9NndF/bcjc4IS9cGg&#10;POv5YhGnIRmL5XWBhrv01JceZjhCVTRQMm53YZygo3Xy0OFLY0MYuEVJW5lqHbUfWU30sYGTBNOw&#10;xQm5tFPUz1/C9gcAAAD//wMAUEsDBBQABgAIAAAAIQDUj6Ud3gAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcELWhpLQhToWQQOVW2gqubrxNIux1sN00/XtcLvSymtWsZt4W&#10;88Ea1qMPrSMJdyMBDKlyuqVawmb9ejsFFqIirYwjlHDEAPPy8qJQuXYH+sB+FWuWQijkSkITY5dz&#10;HqoGrQoj1yElb+e8VTGtvubaq0MKt4bfCzHhVrWUGhrV4UuD1fdqbyVMHxb9V3gfLz+ryc7M4s1j&#10;//bjpby+Gp6fgEUc4v8xnPATOpSJaev2pAMzEtIj8W+ePJFlGbBtUtlMjIGXBT/nL38BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAlLyP0SwCAABaBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1I+lHd4AAAAHAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Вх. № .................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>До Кмета</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00713AFA" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Дата: .............................. г.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>на: ..................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="00713AFA" w:rsidP="00713AFA">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>община/ район/ кметство</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ИСКАНЕ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЗА ИЗДАВАНЕ НА УДОСТОВЕРЕНИЕ ЗА НАСЛЕДНИЦИ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>От: ....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>...................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">            име: собствено</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>бащино</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>фамилно</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЕГН: …………...............................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>ЛНЧ: ……………………………………..</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>когато лицето няма ЕГН се посочва дата на раждане</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ЕИК по БУЛСТАТ: …………………………………………</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>ЕИК по ЗТР: ……………………………</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>когато заявлението се подава от заявител, регистриран по</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Закона за регистър БУЛСТАТ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Закона за търговския регистър</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Адрес: ........................................................................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>посочва се адрес за кореспонденция</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Телефон:………………………. Факс:………………………… Адрес на електронна поща: ..............................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Желая да ми бъде издадено удостоверение за наследниците на:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Име: ....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>...................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve">    собствено</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>бащино</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>фамилно</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Дата на раждане: ................................................ г.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Семейно положение: ....................................................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Починал/а на: ..................................................... г.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Акт за смърт №.........../ ............................ г., съставен в: .......................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve">   ден, месец, година</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>населено място (държава), област</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Същият/ата е оставил/а следните известни ми наследници по закон:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="43"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:iCs/>
+                          <w:sz w:val="8"/>
+                          <w:szCs w:val="8"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="10359" w:type="dxa"/>
+                        <w:tblInd w:w="-34" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tblBorders>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="524"/>
+                        <w:gridCol w:w="6254"/>
+                        <w:gridCol w:w="1290"/>
+                        <w:gridCol w:w="1243"/>
+                        <w:gridCol w:w="1048"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="207"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>№</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>по</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ред</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Име: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008B6ABB" w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>собствено, бащино</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>фамилно</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ЕГН/ Дата на раждане</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Съпруг/а</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Родство</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Дата на смърт</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="98"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Постоянен адрес: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008B6ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> област, община, населено място</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="94"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge w:val="restart"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="6254" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1290" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1243" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1048" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidTr="00C8573F">
+                        <w:trPr>
+                          <w:trHeight w:val="100"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="524" w:type="dxa"/>
+                            <w:vMerge/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9835" w:type="dxa"/>
+                            <w:gridSpan w:val="4"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00C8573F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Прилагам следните документи</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>: ...............................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>....................................................................................................................................................................................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Заявявам желанието си издаденото удостоверение да бъде получено: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  чрез лицензиран пощенски оператор на адрес:.................................................................................................................... ,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">като декларирам, че пощенските разходи са за моя сметка, платими при получаването му за вътрешни пощенски пратки, и съм съгласен документите да бъдат пренасяни за служебни цели </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като вътрешна препоръчана пощенска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като вътрешна куриерска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  като международна препоръчана пощенска пратка</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00710F09" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="00710F09">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  лично от звеното за административно обслужване</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0081667D" w:rsidRPr="008B6ABB" w:rsidRDefault="00710F09" w:rsidP="0004766A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
+                        <w:ind w:firstLine="283"/>
+                        <w:jc w:val="both"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="auto" w:frame="1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>  по електронен път на електронна поща.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Дата: ..............................</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>Подпис:...............................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="000335B6" w:rsidRPr="008B6ABB" w:rsidRDefault="000335B6" w:rsidP="00AA332A">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="008B6ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ден, месец, година</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0004766A" w:rsidRPr="008B6ABB" w:rsidRDefault="0004766A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB28E2" w:rsidSect="004A14BC">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="-567" w:right="851" w:bottom="142" w:left="851" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CC1B09B" w14:textId="77777777" w:rsidR="007A02AF" w:rsidRDefault="007A02AF" w:rsidP="00631CB9">
+    <w:p w:rsidR="00563C79" w:rsidRDefault="00563C79" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74EC9A31" w14:textId="77777777" w:rsidR="007A02AF" w:rsidRDefault="007A02AF" w:rsidP="00631CB9">
+    <w:p w:rsidR="00563C79" w:rsidRDefault="00563C79" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7388AC51" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1EB2A173" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="546024F2" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A946D4" w14:textId="77777777" w:rsidR="007A02AF" w:rsidRDefault="007A02AF" w:rsidP="00631CB9">
+    <w:p w:rsidR="00563C79" w:rsidRDefault="00563C79" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25205347" w14:textId="77777777" w:rsidR="007A02AF" w:rsidRDefault="007A02AF" w:rsidP="00631CB9">
+    <w:p w:rsidR="00563C79" w:rsidRDefault="00563C79" w:rsidP="00631CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7D6318F7" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6A5C8820" w14:textId="77777777" w:rsidR="00800155" w:rsidRDefault="00800155" w:rsidP="00800155">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00800155" w:rsidRDefault="00800155" w:rsidP="00800155">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="6946"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Приложение №</w:t>
     </w:r>
     <w:r w:rsidR="0004766A">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> към чл. 6, ал.1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7ADF2BA8" w14:textId="77777777" w:rsidR="000335B6" w:rsidRPr="00626369" w:rsidRDefault="000335B6" w:rsidP="00626369">
+  <w:p w:rsidR="000335B6" w:rsidRPr="00626369" w:rsidRDefault="000335B6" w:rsidP="00626369">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="01AA5E7C" w14:textId="77777777" w:rsidR="0081667D" w:rsidRDefault="0081667D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="0081667D" w:rsidRDefault="0081667D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01BF3184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B28065DA"/>
     <w:lvl w:ilvl="0" w:tplc="EEC460FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6DB2A55A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4698,51 +8375,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A342C7E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0B735F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E2CF29A"/>
     <w:lvl w:ilvl="0" w:tplc="0088B34C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74D6D450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4839,51 +8516,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C428966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0F7B0765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEC23BEE"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="242066D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4980,51 +8657,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47AE5418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="134D2B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E05EF188"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="242066D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5121,51 +8798,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47AE5418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1D253A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142E74E2"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5235,51 +8912,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="23301F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B7AD050"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5349,51 +9026,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="2EB8170C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9D6CA70"/>
     <w:lvl w:ilvl="0" w:tplc="CB46B62E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7607D40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5490,51 +9167,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAC6F38A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="3B492EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89DC3B4E"/>
     <w:lvl w:ilvl="0" w:tplc="67F0FB16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3FA8A3A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5631,51 +9308,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4364A54A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="3CC45DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E6030C6"/>
     <w:lvl w:ilvl="0" w:tplc="750E3648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2B1A0EB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5772,51 +9449,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1EE20C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="3CE6097D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="773CA3CA"/>
     <w:lvl w:ilvl="0" w:tplc="0B0E91DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6606460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5913,51 +9590,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2909462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="47C34427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B44A2812"/>
     <w:lvl w:ilvl="0" w:tplc="846EF838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="345C39B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6054,51 +9731,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C8EC2E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="490F1216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="099C089A"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74D6D450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6195,51 +9872,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C428966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="5ACB7387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF0E39F8"/>
     <w:lvl w:ilvl="0" w:tplc="4336BB4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B814672E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6336,51 +10013,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="11A2F388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="5DC06599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7D8D258"/>
     <w:lvl w:ilvl="0" w:tplc="0C06C4E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BA44FC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6477,51 +10154,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="150A65DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="716918F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96245662"/>
     <w:lvl w:ilvl="0" w:tplc="92FC46DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6591,51 +10268,51 @@
     <w:lvl w:ilvl="7" w:tplc="04020003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04020005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="760C7D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58EA9EFE"/>
     <w:lvl w:ilvl="0" w:tplc="07E0723C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D102BFC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6784,71 +10461,73 @@
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A92FA1"/>
     <w:rsid w:val="00002C95"/>
     <w:rsid w:val="00003F09"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000335B6"/>
     <w:rsid w:val="00037378"/>
     <w:rsid w:val="00046287"/>
     <w:rsid w:val="0004766A"/>
     <w:rsid w:val="00047C76"/>
     <w:rsid w:val="00054F3F"/>
     <w:rsid w:val="00057479"/>
     <w:rsid w:val="000578DF"/>
     <w:rsid w:val="00072ECE"/>
     <w:rsid w:val="00073D17"/>
     <w:rsid w:val="00091112"/>
     <w:rsid w:val="0009179D"/>
     <w:rsid w:val="000A0385"/>
     <w:rsid w:val="000A21AD"/>
     <w:rsid w:val="000B3BE6"/>
     <w:rsid w:val="000C0CDC"/>
     <w:rsid w:val="000C3A72"/>
     <w:rsid w:val="000C49CE"/>
     <w:rsid w:val="000D02FF"/>
@@ -6875,50 +10554,51 @@
     <w:rsid w:val="00192829"/>
     <w:rsid w:val="001A4B61"/>
     <w:rsid w:val="001B06A8"/>
     <w:rsid w:val="001B6A32"/>
     <w:rsid w:val="001C00D4"/>
     <w:rsid w:val="001C22EE"/>
     <w:rsid w:val="001D1F21"/>
     <w:rsid w:val="001D2431"/>
     <w:rsid w:val="001F2B0F"/>
     <w:rsid w:val="00210F1F"/>
     <w:rsid w:val="00214BE0"/>
     <w:rsid w:val="00224336"/>
     <w:rsid w:val="00232F3E"/>
     <w:rsid w:val="002423F3"/>
     <w:rsid w:val="00245568"/>
     <w:rsid w:val="00266E24"/>
     <w:rsid w:val="002728E9"/>
     <w:rsid w:val="0028324E"/>
     <w:rsid w:val="002946A2"/>
     <w:rsid w:val="002B0776"/>
     <w:rsid w:val="002B43C9"/>
     <w:rsid w:val="002C12C0"/>
     <w:rsid w:val="002C51F9"/>
     <w:rsid w:val="002C6896"/>
     <w:rsid w:val="002D1BDF"/>
+    <w:rsid w:val="002D6C7C"/>
     <w:rsid w:val="002E2C7E"/>
     <w:rsid w:val="002F58F7"/>
     <w:rsid w:val="003002C1"/>
     <w:rsid w:val="00300402"/>
     <w:rsid w:val="00301292"/>
     <w:rsid w:val="00301E87"/>
     <w:rsid w:val="00302333"/>
     <w:rsid w:val="00315BA9"/>
     <w:rsid w:val="00316294"/>
     <w:rsid w:val="00322806"/>
     <w:rsid w:val="00323E7B"/>
     <w:rsid w:val="003245C0"/>
     <w:rsid w:val="003248C9"/>
     <w:rsid w:val="00336F60"/>
     <w:rsid w:val="003374CB"/>
     <w:rsid w:val="003379E1"/>
     <w:rsid w:val="00344031"/>
     <w:rsid w:val="003441CC"/>
     <w:rsid w:val="003555E5"/>
     <w:rsid w:val="00357609"/>
     <w:rsid w:val="00357F48"/>
     <w:rsid w:val="00367575"/>
     <w:rsid w:val="0038348A"/>
     <w:rsid w:val="00391CBD"/>
     <w:rsid w:val="003940EB"/>
@@ -6926,73 +10606,76 @@
     <w:rsid w:val="003A03E3"/>
     <w:rsid w:val="003A3578"/>
     <w:rsid w:val="003A43F2"/>
     <w:rsid w:val="003A61AD"/>
     <w:rsid w:val="003B2B43"/>
     <w:rsid w:val="003B3A4B"/>
     <w:rsid w:val="003B3A9A"/>
     <w:rsid w:val="003B4637"/>
     <w:rsid w:val="003C180B"/>
     <w:rsid w:val="003C3F28"/>
     <w:rsid w:val="003D09E7"/>
     <w:rsid w:val="003D2FD1"/>
     <w:rsid w:val="003D30E5"/>
     <w:rsid w:val="003D74A3"/>
     <w:rsid w:val="003D7E44"/>
     <w:rsid w:val="003E0512"/>
     <w:rsid w:val="003E7235"/>
     <w:rsid w:val="003F308A"/>
     <w:rsid w:val="00401252"/>
     <w:rsid w:val="004109E9"/>
     <w:rsid w:val="0041279E"/>
     <w:rsid w:val="004249DA"/>
     <w:rsid w:val="00424E56"/>
     <w:rsid w:val="004310FD"/>
     <w:rsid w:val="0045633B"/>
+    <w:rsid w:val="0046039A"/>
+    <w:rsid w:val="00465DA1"/>
     <w:rsid w:val="004671DD"/>
     <w:rsid w:val="0047235F"/>
     <w:rsid w:val="004801C1"/>
     <w:rsid w:val="004844E3"/>
     <w:rsid w:val="00486F09"/>
     <w:rsid w:val="004A14BC"/>
     <w:rsid w:val="004C4AD1"/>
     <w:rsid w:val="004D3F40"/>
     <w:rsid w:val="004D6EC1"/>
     <w:rsid w:val="004E1E4E"/>
     <w:rsid w:val="004E5C44"/>
     <w:rsid w:val="004E763E"/>
     <w:rsid w:val="004F389B"/>
     <w:rsid w:val="004F7F2D"/>
     <w:rsid w:val="00504425"/>
     <w:rsid w:val="005063EB"/>
     <w:rsid w:val="00510D6E"/>
     <w:rsid w:val="005138E6"/>
     <w:rsid w:val="00515D7A"/>
     <w:rsid w:val="00522F5C"/>
     <w:rsid w:val="00534D1C"/>
     <w:rsid w:val="0054330C"/>
     <w:rsid w:val="00546A81"/>
+    <w:rsid w:val="00563C79"/>
     <w:rsid w:val="00563F81"/>
     <w:rsid w:val="00577537"/>
     <w:rsid w:val="00581416"/>
     <w:rsid w:val="00583E3F"/>
     <w:rsid w:val="00584B3C"/>
     <w:rsid w:val="005A3570"/>
     <w:rsid w:val="005B3182"/>
     <w:rsid w:val="005B495C"/>
     <w:rsid w:val="005C4DE2"/>
     <w:rsid w:val="005C6DAE"/>
     <w:rsid w:val="005C7093"/>
     <w:rsid w:val="00611E98"/>
     <w:rsid w:val="00613D27"/>
     <w:rsid w:val="00615BBE"/>
     <w:rsid w:val="00626369"/>
     <w:rsid w:val="00631CB9"/>
     <w:rsid w:val="00636D60"/>
     <w:rsid w:val="00657790"/>
     <w:rsid w:val="00657D2D"/>
     <w:rsid w:val="00666A85"/>
     <w:rsid w:val="006707F6"/>
     <w:rsid w:val="0067641E"/>
     <w:rsid w:val="00686AD2"/>
     <w:rsid w:val="00693E65"/>
     <w:rsid w:val="006A5513"/>
@@ -7021,83 +10704,86 @@
     <w:rsid w:val="00794EB8"/>
     <w:rsid w:val="007A02AF"/>
     <w:rsid w:val="007A2602"/>
     <w:rsid w:val="007B192F"/>
     <w:rsid w:val="007B328C"/>
     <w:rsid w:val="007C4115"/>
     <w:rsid w:val="007C56EC"/>
     <w:rsid w:val="007D6F78"/>
     <w:rsid w:val="00800155"/>
     <w:rsid w:val="00805D15"/>
     <w:rsid w:val="00815D53"/>
     <w:rsid w:val="0081667D"/>
     <w:rsid w:val="00820BE1"/>
     <w:rsid w:val="008368B6"/>
     <w:rsid w:val="008407ED"/>
     <w:rsid w:val="00847C2A"/>
     <w:rsid w:val="00852301"/>
     <w:rsid w:val="008538ED"/>
     <w:rsid w:val="00866809"/>
     <w:rsid w:val="00870392"/>
     <w:rsid w:val="00880343"/>
     <w:rsid w:val="00882D13"/>
     <w:rsid w:val="008A0C44"/>
     <w:rsid w:val="008B205E"/>
     <w:rsid w:val="008B4206"/>
+    <w:rsid w:val="008B6ABB"/>
     <w:rsid w:val="008C1C32"/>
     <w:rsid w:val="008C5435"/>
     <w:rsid w:val="008E0CA1"/>
     <w:rsid w:val="008E1CCA"/>
     <w:rsid w:val="008E770F"/>
     <w:rsid w:val="00907372"/>
     <w:rsid w:val="009102B8"/>
     <w:rsid w:val="009225E5"/>
     <w:rsid w:val="00922D00"/>
     <w:rsid w:val="009250C8"/>
     <w:rsid w:val="00932DF6"/>
     <w:rsid w:val="009349C5"/>
     <w:rsid w:val="009362BD"/>
     <w:rsid w:val="0094024E"/>
     <w:rsid w:val="00941205"/>
     <w:rsid w:val="009459E0"/>
     <w:rsid w:val="009466D5"/>
     <w:rsid w:val="00955D91"/>
     <w:rsid w:val="00970D57"/>
     <w:rsid w:val="00976365"/>
     <w:rsid w:val="00980511"/>
     <w:rsid w:val="009839AB"/>
     <w:rsid w:val="00984607"/>
     <w:rsid w:val="00985154"/>
     <w:rsid w:val="0098799D"/>
     <w:rsid w:val="00990DE9"/>
+    <w:rsid w:val="009A4836"/>
     <w:rsid w:val="009B2C47"/>
     <w:rsid w:val="009B6F8E"/>
     <w:rsid w:val="009E5333"/>
     <w:rsid w:val="009F15A3"/>
     <w:rsid w:val="009F1E29"/>
     <w:rsid w:val="009F70D7"/>
     <w:rsid w:val="009F77D6"/>
+    <w:rsid w:val="00A07BF1"/>
     <w:rsid w:val="00A10696"/>
     <w:rsid w:val="00A1311B"/>
     <w:rsid w:val="00A26C74"/>
     <w:rsid w:val="00A315DA"/>
     <w:rsid w:val="00A41FDB"/>
     <w:rsid w:val="00A47D11"/>
     <w:rsid w:val="00A54991"/>
     <w:rsid w:val="00A6404A"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A70FFA"/>
     <w:rsid w:val="00A77E60"/>
     <w:rsid w:val="00A80082"/>
     <w:rsid w:val="00A92FA1"/>
     <w:rsid w:val="00A93129"/>
     <w:rsid w:val="00A95DCC"/>
     <w:rsid w:val="00AA1D05"/>
     <w:rsid w:val="00AA332A"/>
     <w:rsid w:val="00AB6F64"/>
     <w:rsid w:val="00AC3A2C"/>
     <w:rsid w:val="00AC71D5"/>
     <w:rsid w:val="00AF4D0F"/>
     <w:rsid w:val="00AF6A5B"/>
     <w:rsid w:val="00B05CE8"/>
     <w:rsid w:val="00B36FFA"/>
     <w:rsid w:val="00B40EFD"/>
@@ -7117,50 +10803,51 @@
     <w:rsid w:val="00BE4F07"/>
     <w:rsid w:val="00BF12AA"/>
     <w:rsid w:val="00BF3BC6"/>
     <w:rsid w:val="00BF7381"/>
     <w:rsid w:val="00C17F79"/>
     <w:rsid w:val="00C20C91"/>
     <w:rsid w:val="00C2761F"/>
     <w:rsid w:val="00C34576"/>
     <w:rsid w:val="00C44902"/>
     <w:rsid w:val="00C5623B"/>
     <w:rsid w:val="00C74858"/>
     <w:rsid w:val="00C7540F"/>
     <w:rsid w:val="00C94B23"/>
     <w:rsid w:val="00C9669A"/>
     <w:rsid w:val="00CA1D44"/>
     <w:rsid w:val="00CA2316"/>
     <w:rsid w:val="00CA25D7"/>
     <w:rsid w:val="00CB64F4"/>
     <w:rsid w:val="00CC3E71"/>
     <w:rsid w:val="00CF1CA8"/>
     <w:rsid w:val="00CF4774"/>
     <w:rsid w:val="00D009F2"/>
     <w:rsid w:val="00D11342"/>
     <w:rsid w:val="00D162A7"/>
     <w:rsid w:val="00D2379B"/>
+    <w:rsid w:val="00D334F9"/>
     <w:rsid w:val="00D346AE"/>
     <w:rsid w:val="00D43E6E"/>
     <w:rsid w:val="00D4468E"/>
     <w:rsid w:val="00D45BCA"/>
     <w:rsid w:val="00D6007C"/>
     <w:rsid w:val="00D73951"/>
     <w:rsid w:val="00D75493"/>
     <w:rsid w:val="00D82535"/>
     <w:rsid w:val="00D91AA1"/>
     <w:rsid w:val="00D9289C"/>
     <w:rsid w:val="00D94BC7"/>
     <w:rsid w:val="00DA1C20"/>
     <w:rsid w:val="00DA41A1"/>
     <w:rsid w:val="00DA5334"/>
     <w:rsid w:val="00DA5627"/>
     <w:rsid w:val="00DB28E2"/>
     <w:rsid w:val="00DB364A"/>
     <w:rsid w:val="00DC0EFD"/>
     <w:rsid w:val="00DC27FE"/>
     <w:rsid w:val="00DD4DD9"/>
     <w:rsid w:val="00DD4F03"/>
     <w:rsid w:val="00DE3683"/>
     <w:rsid w:val="00DE36B1"/>
     <w:rsid w:val="00DE761A"/>
     <w:rsid w:val="00DF2851"/>
@@ -7204,445 +10891,453 @@
     <w:rsid w:val="00F97D60"/>
     <w:rsid w:val="00FA1EF5"/>
     <w:rsid w:val="00FB479B"/>
     <w:rsid w:val="00FD1C1C"/>
     <w:rsid w:val="00FD6C4D"/>
     <w:rsid w:val="00FD713B"/>
     <w:rsid w:val="00FE5EB0"/>
     <w:rsid w:val="00FE5FB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A694DAD"/>
-  <w15:docId w15:val="{D5DC35D6-0931-4190-9966-1DC7CA49630C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB28E2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631CB9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00631CB9"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00631CB9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00631CB9"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DB28E2"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7694,51 +11389,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00631CB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00631CB9"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="19169035">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="174922815">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7867,51 +11562,51 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1342048815">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема на Office">
   <a:themeElements>
     <a:clrScheme name="Оffice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8163,100 +11858,100 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6308BEE-8BBD-4F61-8611-D64C879B5349}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{178CCAF6-9239-4CEB-B887-877F37AFA211}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4</Words>
-  <Characters>26</Characters>
+  <Words>0</Words>
+  <Characters>2</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заглавие</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>GRAO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29</CharactersWithSpaces>
+  <CharactersWithSpaces>2</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GRAO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>