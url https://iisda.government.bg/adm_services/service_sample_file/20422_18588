--- v0 (2025-11-20)
+++ v1 (2026-07-17)
@@ -856,81 +856,66 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004048DC" w:rsidRPr="009B40E3" w:rsidRDefault="004048DC" w:rsidP="00291A57">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tel No + 359 2 940 77 71; Tel No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048DC" w:rsidRPr="009B40E3" w:rsidRDefault="004048DC" w:rsidP="00291A57">
-[...15 lines deleted...]
-          </w:p>
           <w:p w:rsidR="004048DC" w:rsidRPr="006F07E7" w:rsidRDefault="004048DC" w:rsidP="00291A57">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1052 София</w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ул. Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12320,52 +12305,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004048DC" w:rsidRPr="00FA30CA" w:rsidRDefault="00FA30CA" w:rsidP="00291A57">
             <w:pPr>
               <w:ind w:left="-57" w:right="-51"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3636" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004048DC" w:rsidRPr="00DA03E3" w:rsidRDefault="004048DC" w:rsidP="00291A57">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
@@ -23097,103 +23080,103 @@
       <w:r w:rsidRPr="00584FEB">
         <w:rPr>
           <w:i/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бележка: Отпечатва се на гърба на разрешението и всяко приложение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004048DC" w:rsidRDefault="004048DC"/>
     <w:sectPr w:rsidR="004048DC" w:rsidSect="004048DC">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="454" w:right="567" w:bottom="454" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00732465" w:rsidRDefault="00732465" w:rsidP="004048DC">
+    <w:p w:rsidR="004A1F19" w:rsidRDefault="004A1F19" w:rsidP="004048DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00732465" w:rsidRDefault="00732465" w:rsidP="004048DC">
+    <w:p w:rsidR="004A1F19" w:rsidRDefault="004A1F19" w:rsidP="004048DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00732465" w:rsidRDefault="00732465" w:rsidP="004048DC">
+    <w:p w:rsidR="004A1F19" w:rsidRDefault="004A1F19" w:rsidP="004048DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00732465" w:rsidRDefault="00732465" w:rsidP="004048DC">
+    <w:p w:rsidR="004A1F19" w:rsidRDefault="004A1F19" w:rsidP="004048DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="004048DC" w:rsidRPr="0034011A" w:rsidRDefault="004048DC" w:rsidP="004048DC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -23408,103 +23391,85 @@
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Списък на продуктите, свързани с отбраната.</w:t>
+        <w:t xml:space="preserve"> Списък на продуктите, свързани с отбраната.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w:rsidR="004048DC" w:rsidRPr="0034011A" w:rsidRDefault="004048DC" w:rsidP="004048DC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Обща стойност на изделието по външнотърговски документ.</w:t>
+        <w:t xml:space="preserve"> Обща стойност на изделието по външнотърговски документ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w:rsidR="004048DC" w:rsidRPr="00361F11" w:rsidRDefault="004048DC" w:rsidP="004048DC">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002365D0">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -23604,104 +23569,105 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0402001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00554211"/>
     <w:rsid w:val="00010F2E"/>
     <w:rsid w:val="004048DC"/>
+    <w:rsid w:val="004A1F19"/>
     <w:rsid w:val="00554211"/>
+    <w:rsid w:val="006E17F3"/>
     <w:rsid w:val="00732465"/>
     <w:rsid w:val="00A90323"/>
     <w:rsid w:val="00BB7895"/>
     <w:rsid w:val="00FA30CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="020E8E00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AE4655E2-8E0B-4A55-86AC-59EAB6445BB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="bg-BG" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -24424,69 +24390,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>854</Words>
-  <Characters>4868</Characters>
+  <Words>850</Words>
+  <Characters>4847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of economy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5711</CharactersWithSpaces>
+  <CharactersWithSpaces>5686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>