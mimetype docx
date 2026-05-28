--- v0 (2026-01-13)
+++ v1 (2026-05-28)
@@ -71,52 +71,50 @@
       <w:tr w:rsidR="00B1560A" w:rsidTr="00220E71">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8468" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="001B4C40" w:rsidP="002941DC">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-6577965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5143500" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -369,54 +367,54 @@
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6BA8" w:rsidTr="00950993">
+      <w:tr w:rsidR="00EC6BA8" w:rsidTr="0080643D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="737"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5206" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -544,104 +542,126 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(попълва се от Министерство на икономиката и индустрията)</w:t>
+              <w:t xml:space="preserve">(попълва се от </w:t>
+            </w:r>
+            <w:r w:rsidR="0080643D" w:rsidRPr="0080643D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6BA8" w:rsidTr="0085307C">
+      <w:tr w:rsidR="00EC6BA8" w:rsidTr="0080643D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1304"/>
+          <w:trHeight w:hRule="exact" w:val="1134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5206" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5153" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4351" w:rsidTr="006A420B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00416BB5" w:rsidRPr="00823A7D" w:rsidRDefault="003F279A" w:rsidP="00906918">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -42621,58 +42641,58 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004670BC" w:rsidSect="00AC6DBA">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="340" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C2291" w:rsidRDefault="009C2291">
+    <w:p w:rsidR="00CE7AD6" w:rsidRDefault="00CE7AD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C2291" w:rsidRDefault="009C2291">
+    <w:p w:rsidR="00CE7AD6" w:rsidRDefault="00CE7AD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -42735,58 +42755,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00F862B7" w:rsidRDefault="00F862B7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C2291" w:rsidRDefault="009C2291">
+    <w:p w:rsidR="00CE7AD6" w:rsidRDefault="00CE7AD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C2291" w:rsidRDefault="009C2291">
+    <w:p w:rsidR="00CE7AD6" w:rsidRDefault="00CE7AD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00320CB7" w:rsidRPr="00465F13" w:rsidRDefault="00320CB7" w:rsidP="00852E02">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465F13">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00465F13">
         <w:rPr>
@@ -42890,58 +42910,51 @@
   <w:footnote w:id="2">
     <w:p w:rsidR="00320CB7" w:rsidRPr="00465F13" w:rsidRDefault="00320CB7" w:rsidP="00220E71">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465F13">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00465F13">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">“Код на </w:t>
+        <w:t xml:space="preserve"> “Код на </w:t>
       </w:r>
       <w:r w:rsidR="00221904">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">държава“ е </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00221904">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>двубуквения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00221904">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISO код.</w:t>
       </w:r>
     </w:p>
@@ -43082,59 +43095,51 @@
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w:rsidR="000F24D9" w:rsidRDefault="000F24D9" w:rsidP="000F24D9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Попълва се номера на позиция</w:t>
+        <w:t xml:space="preserve"> Попълва се номера на позиция</w:t>
       </w:r>
       <w:r w:rsidR="00E37560">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">та на изделията от раздел Б, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ко</w:t>
       </w:r>
       <w:r w:rsidR="00E37560">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">йто </w:t>
       </w:r>
@@ -43148,59 +43153,51 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w:rsidR="000F24D9" w:rsidRDefault="000F24D9" w:rsidP="000F24D9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>При повече други участници в сделката, различни от описаните в</w:t>
+        <w:t xml:space="preserve"> При повече други участници в сделката, различни от описаните в</w:t>
       </w:r>
       <w:r w:rsidR="00E37560">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-5,  продължете в раздел А4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -43359,59 +43356,51 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w:rsidR="00F862B7" w:rsidRDefault="00F862B7" w:rsidP="006F756F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Попълва се номера на позицията на един </w:t>
+        <w:t xml:space="preserve"> Попълва се номера на позицията на един </w:t>
       </w:r>
       <w:r w:rsidR="00A72F05">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>износител</w:t>
       </w:r>
       <w:r w:rsidR="00697534">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> от раздел А1, за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>който се отнася това изделие.</w:t>
       </w:r>
@@ -44106,51 +44095,51 @@
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -44581,50 +44570,51 @@
     <w:rsid w:val="00793EE8"/>
     <w:rsid w:val="00796CB0"/>
     <w:rsid w:val="00796EF2"/>
     <w:rsid w:val="007A56E3"/>
     <w:rsid w:val="007A681F"/>
     <w:rsid w:val="007B2A93"/>
     <w:rsid w:val="007B7B84"/>
     <w:rsid w:val="007C099E"/>
     <w:rsid w:val="007C3083"/>
     <w:rsid w:val="007C5C28"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007D1D60"/>
     <w:rsid w:val="007D284D"/>
     <w:rsid w:val="007D58E8"/>
     <w:rsid w:val="007D7777"/>
     <w:rsid w:val="007E17DF"/>
     <w:rsid w:val="007E434B"/>
     <w:rsid w:val="007E5CA9"/>
     <w:rsid w:val="007F3C19"/>
     <w:rsid w:val="008001DD"/>
     <w:rsid w:val="0080045C"/>
     <w:rsid w:val="00805732"/>
     <w:rsid w:val="0080585D"/>
     <w:rsid w:val="00805959"/>
     <w:rsid w:val="00805A34"/>
+    <w:rsid w:val="0080643D"/>
     <w:rsid w:val="00822493"/>
     <w:rsid w:val="00823A7D"/>
     <w:rsid w:val="00824902"/>
     <w:rsid w:val="008249B3"/>
     <w:rsid w:val="00826A98"/>
     <w:rsid w:val="008326A9"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="00837E36"/>
     <w:rsid w:val="00843165"/>
     <w:rsid w:val="00843833"/>
     <w:rsid w:val="00847629"/>
     <w:rsid w:val="00852E02"/>
     <w:rsid w:val="0085307C"/>
     <w:rsid w:val="00854DAF"/>
     <w:rsid w:val="00855CD7"/>
     <w:rsid w:val="00857BE1"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="00870522"/>
     <w:rsid w:val="00870DB1"/>
     <w:rsid w:val="00876C54"/>
     <w:rsid w:val="0088049C"/>
     <w:rsid w:val="008806BE"/>
     <w:rsid w:val="008A0E2F"/>
@@ -44829,50 +44819,51 @@
     <w:rsid w:val="00C65B62"/>
     <w:rsid w:val="00C73869"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C77B33"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C838D0"/>
     <w:rsid w:val="00C84576"/>
     <w:rsid w:val="00C97582"/>
     <w:rsid w:val="00CA7EEF"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CB0ECE"/>
     <w:rsid w:val="00CB16FD"/>
     <w:rsid w:val="00CB334E"/>
     <w:rsid w:val="00CB3A61"/>
     <w:rsid w:val="00CB679B"/>
     <w:rsid w:val="00CB774E"/>
     <w:rsid w:val="00CC7823"/>
     <w:rsid w:val="00CD0297"/>
     <w:rsid w:val="00CD22C4"/>
     <w:rsid w:val="00CD22C7"/>
     <w:rsid w:val="00CD2930"/>
     <w:rsid w:val="00CD4F90"/>
     <w:rsid w:val="00CE2839"/>
     <w:rsid w:val="00CE507B"/>
     <w:rsid w:val="00CE6375"/>
+    <w:rsid w:val="00CE7AD6"/>
     <w:rsid w:val="00CE7D9F"/>
     <w:rsid w:val="00D01D38"/>
     <w:rsid w:val="00D024A2"/>
     <w:rsid w:val="00D02F84"/>
     <w:rsid w:val="00D040B5"/>
     <w:rsid w:val="00D106B0"/>
     <w:rsid w:val="00D14A40"/>
     <w:rsid w:val="00D2172A"/>
     <w:rsid w:val="00D229EF"/>
     <w:rsid w:val="00D23A8D"/>
     <w:rsid w:val="00D263DD"/>
     <w:rsid w:val="00D30B97"/>
     <w:rsid w:val="00D34CA4"/>
     <w:rsid w:val="00D35EBE"/>
     <w:rsid w:val="00D37BAE"/>
     <w:rsid w:val="00D424F7"/>
     <w:rsid w:val="00D4333A"/>
     <w:rsid w:val="00D438FB"/>
     <w:rsid w:val="00D564DD"/>
     <w:rsid w:val="00D60A6A"/>
     <w:rsid w:val="00D613A0"/>
     <w:rsid w:val="00D65D91"/>
     <w:rsid w:val="00D67B98"/>
     <w:rsid w:val="00D72853"/>
     <w:rsid w:val="00D74C42"/>
@@ -45005,84 +44996,128 @@
     <w:rsid w:val="00FF6F86"/>
     <w:rsid w:val="00FF7CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BA93F44F-7002-4EB6-AC64-B2D523ACDD65}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -45317,70 +45352,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharCharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
@@ -45437,53 +45476,52 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
@@ -46376,51 +46414,50 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2145268555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -46654,81 +46691,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EDF4570-C368-4761-9C5A-93280147E3E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4088F6F4-9049-4271-961B-4D75ABF97432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1709</Words>
-  <Characters>9744</Characters>
+  <Words>1711</Words>
+  <Characters>9756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на заявлението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11431</CharactersWithSpaces>
+  <CharactersWithSpaces>11445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на заявлението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>