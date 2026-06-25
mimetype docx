--- v0 (2026-01-14)
+++ v1 (2026-06-25)
@@ -388,51 +388,51 @@
             </w:r>
             <w:r w:rsidR="00BF6C2C" w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFENCE RELATED </w:t>
             </w:r>
             <w:r w:rsidR="00D92C03" w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRODUCTS</w:t>
             </w:r>
             <w:r w:rsidR="002365D0" w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2413F" w:rsidRPr="0034011A" w:rsidTr="006C042E">
+      <w:tr w:rsidR="00B2413F" w:rsidRPr="0034011A" w:rsidTr="00EB2855">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="005529F1" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -484,51 +484,51 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00E108B4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPORTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="00EA3C3B" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
@@ -983,81 +983,66 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="009B40E3" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tel No + 359 2 940 77 71; Tel No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810C0E" w:rsidRPr="009B40E3" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
-[...15 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00810C0E" w:rsidRPr="006F07E7" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1052 София</w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ул. Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1094,91 +1079,91 @@
           <w:tcPr>
             <w:tcW w:w="5215" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="009B40E3" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00810C0E" w:rsidRPr="00DA03E3" w:rsidTr="00097D92">
+      <w:tr w:rsidR="00810C0E" w:rsidRPr="00DA03E3" w:rsidTr="00EB2855">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="00310CDE" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="00197B9F" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5151,56 +5136,50 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="267"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="1698"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="003B49CC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
@@ -5345,56 +5324,50 @@
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел А / </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB40B4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00064598" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
@@ -6007,56 +5980,50 @@
               <w:t>stamp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>of customs officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
@@ -6397,56 +6364,50 @@
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6572,56 +6533,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6727,56 +6682,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6882,56 +6831,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7037,56 +6980,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7192,56 +7129,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7347,56 +7278,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7502,56 +7427,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7657,56 +7576,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7812,56 +7725,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7967,56 +7874,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8122,56 +8023,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8277,56 +8172,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8432,56 +8321,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8587,56 +8470,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8742,56 +8619,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8897,56 +8768,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9052,56 +8917,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9207,56 +9066,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9362,56 +9215,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9517,56 +9364,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9672,56 +9513,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9827,56 +9662,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9982,56 +9811,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10137,56 +9960,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10292,56 +10109,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10447,56 +10258,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10602,56 +10407,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10757,56 +10556,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="00B27B7B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10912,56 +10705,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11087,56 +10874,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16068,52 +15849,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00922989" w:rsidRDefault="00922989" w:rsidP="00B27B7B">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5275" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00922989" w:rsidRDefault="00922989" w:rsidP="00B27B7B">
             <w:pPr>
               <w:ind w:left="-75"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -16868,56 +16647,50 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="267"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="1698"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="00906575">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
@@ -17084,56 +16857,50 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB40B4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
             <w:r w:rsidR="00E02BDE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="00906575">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="00064598" w:rsidRDefault="00F221B4" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
@@ -17794,56 +17561,50 @@
               <w:t>stamp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>of customs officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="00906575">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
@@ -18184,56 +17945,50 @@
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -18364,56 +18119,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18524,56 +18273,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18684,56 +18427,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18844,56 +18581,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19004,56 +18735,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19164,56 +18889,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19324,56 +19043,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19484,56 +19197,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19644,56 +19351,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19804,56 +19505,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19964,56 +19659,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20124,56 +19813,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20284,56 +19967,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20444,56 +20121,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20604,56 +20275,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20764,56 +20429,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20924,56 +20583,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21084,56 +20737,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21244,56 +20891,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21404,56 +21045,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21564,56 +21199,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21724,56 +21353,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21884,56 +21507,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22044,56 +21661,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22204,56 +21815,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22364,56 +21969,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22524,56 +22123,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22684,56 +22277,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -22864,56 +22451,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F2DDC" w:rsidRPr="00BE5238" w:rsidTr="0095313B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005F2DDC" w:rsidRPr="0095313B" w:rsidRDefault="005F2DDC" w:rsidP="00BA3E08">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -23064,110 +22645,110 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0023792F" w:rsidRDefault="0023792F" w:rsidP="0034011A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0023792F" w:rsidSect="00A554C4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="851" w:bottom="340" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A390C" w:rsidRDefault="006A390C">
+    <w:p w:rsidR="00CE43C3" w:rsidRDefault="00CE43C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A390C" w:rsidRDefault="006A390C">
+    <w:p w:rsidR="00CE43C3" w:rsidRDefault="00CE43C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A390C" w:rsidRDefault="006A390C">
+    <w:p w:rsidR="00CE43C3" w:rsidRDefault="00CE43C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A390C" w:rsidRDefault="006A390C">
+    <w:p w:rsidR="00CE43C3" w:rsidRDefault="00CE43C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00810C0E" w:rsidRPr="0034011A" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -23385,103 +22966,85 @@
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Списък на продуктите, свързани с отбраната.</w:t>
+        <w:t xml:space="preserve"> Списък на продуктите, свързани с отбраната.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w:rsidR="00810C0E" w:rsidRPr="0034011A" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Обща стойност на изделието по външнотърговски документ.</w:t>
+        <w:t xml:space="preserve"> Обща стойност на изделието по външнотърговски документ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w:rsidR="00810C0E" w:rsidRPr="00361F11" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002365D0">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -23957,51 +23520,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24231,50 +23794,51 @@
     <w:rsid w:val="007B71E1"/>
     <w:rsid w:val="007B71FC"/>
     <w:rsid w:val="007D7569"/>
     <w:rsid w:val="007E089A"/>
     <w:rsid w:val="007F4863"/>
     <w:rsid w:val="007F6405"/>
     <w:rsid w:val="00803DE1"/>
     <w:rsid w:val="00806928"/>
     <w:rsid w:val="00810C0E"/>
     <w:rsid w:val="00820C63"/>
     <w:rsid w:val="00821AFA"/>
     <w:rsid w:val="008522BB"/>
     <w:rsid w:val="0086193C"/>
     <w:rsid w:val="00862881"/>
     <w:rsid w:val="00870817"/>
     <w:rsid w:val="0088556A"/>
     <w:rsid w:val="008911B9"/>
     <w:rsid w:val="008A6A1C"/>
     <w:rsid w:val="008B00CD"/>
     <w:rsid w:val="008B59C9"/>
     <w:rsid w:val="008C085E"/>
     <w:rsid w:val="008C2BF9"/>
     <w:rsid w:val="008C75FF"/>
     <w:rsid w:val="008C7658"/>
     <w:rsid w:val="008D68A5"/>
+    <w:rsid w:val="008E55E5"/>
     <w:rsid w:val="008F246E"/>
     <w:rsid w:val="008F465B"/>
     <w:rsid w:val="008F76B4"/>
     <w:rsid w:val="00901C43"/>
     <w:rsid w:val="00906575"/>
     <w:rsid w:val="00906A76"/>
     <w:rsid w:val="00922989"/>
     <w:rsid w:val="00931748"/>
     <w:rsid w:val="0093227E"/>
     <w:rsid w:val="00941E3E"/>
     <w:rsid w:val="00946399"/>
     <w:rsid w:val="0095243E"/>
     <w:rsid w:val="0095313B"/>
     <w:rsid w:val="00963353"/>
     <w:rsid w:val="00966099"/>
     <w:rsid w:val="00983E88"/>
     <w:rsid w:val="00986671"/>
     <w:rsid w:val="00997336"/>
     <w:rsid w:val="009A5777"/>
     <w:rsid w:val="009A7021"/>
     <w:rsid w:val="009B40E3"/>
     <w:rsid w:val="009C244A"/>
     <w:rsid w:val="009C5578"/>
     <w:rsid w:val="009C64EB"/>
     <w:rsid w:val="009C779B"/>
@@ -24342,50 +23906,51 @@
     <w:rsid w:val="00BE3FF1"/>
     <w:rsid w:val="00BE5238"/>
     <w:rsid w:val="00BE6312"/>
     <w:rsid w:val="00BF0D6D"/>
     <w:rsid w:val="00BF5E8D"/>
     <w:rsid w:val="00BF6C2C"/>
     <w:rsid w:val="00C14B76"/>
     <w:rsid w:val="00C2490B"/>
     <w:rsid w:val="00C45B0E"/>
     <w:rsid w:val="00C615BA"/>
     <w:rsid w:val="00C62514"/>
     <w:rsid w:val="00C63E05"/>
     <w:rsid w:val="00C647E2"/>
     <w:rsid w:val="00C71366"/>
     <w:rsid w:val="00C84300"/>
     <w:rsid w:val="00C92F2E"/>
     <w:rsid w:val="00C9748A"/>
     <w:rsid w:val="00CA556A"/>
     <w:rsid w:val="00CA6EDD"/>
     <w:rsid w:val="00CB28A4"/>
     <w:rsid w:val="00CC6534"/>
     <w:rsid w:val="00CC74DD"/>
     <w:rsid w:val="00CD3AD4"/>
     <w:rsid w:val="00CD43DB"/>
     <w:rsid w:val="00CD6FE0"/>
+    <w:rsid w:val="00CE43C3"/>
     <w:rsid w:val="00CE4E4F"/>
     <w:rsid w:val="00CE7600"/>
     <w:rsid w:val="00CE7CFF"/>
     <w:rsid w:val="00CF1F20"/>
     <w:rsid w:val="00D01C6F"/>
     <w:rsid w:val="00D025A4"/>
     <w:rsid w:val="00D043C5"/>
     <w:rsid w:val="00D04BAD"/>
     <w:rsid w:val="00D05922"/>
     <w:rsid w:val="00D11805"/>
     <w:rsid w:val="00D15467"/>
     <w:rsid w:val="00D243E9"/>
     <w:rsid w:val="00D4258A"/>
     <w:rsid w:val="00D54F36"/>
     <w:rsid w:val="00D56B90"/>
     <w:rsid w:val="00D72612"/>
     <w:rsid w:val="00D74A9C"/>
     <w:rsid w:val="00D92C03"/>
     <w:rsid w:val="00DA03E3"/>
     <w:rsid w:val="00DA7F74"/>
     <w:rsid w:val="00DB40A5"/>
     <w:rsid w:val="00DB40B4"/>
     <w:rsid w:val="00DB6E64"/>
     <w:rsid w:val="00DD0E6F"/>
     <w:rsid w:val="00DD17B4"/>
@@ -24394,140 +23959,186 @@
     <w:rsid w:val="00DF65D5"/>
     <w:rsid w:val="00E02BDE"/>
     <w:rsid w:val="00E05597"/>
     <w:rsid w:val="00E108B4"/>
     <w:rsid w:val="00E1561D"/>
     <w:rsid w:val="00E24777"/>
     <w:rsid w:val="00E2498D"/>
     <w:rsid w:val="00E25636"/>
     <w:rsid w:val="00E41F0F"/>
     <w:rsid w:val="00E43B6E"/>
     <w:rsid w:val="00E45DC8"/>
     <w:rsid w:val="00E46A60"/>
     <w:rsid w:val="00E476C2"/>
     <w:rsid w:val="00E51594"/>
     <w:rsid w:val="00E56B12"/>
     <w:rsid w:val="00E63824"/>
     <w:rsid w:val="00E720FE"/>
     <w:rsid w:val="00E7237D"/>
     <w:rsid w:val="00E72B40"/>
     <w:rsid w:val="00E82E78"/>
     <w:rsid w:val="00E8384D"/>
     <w:rsid w:val="00E85EF2"/>
     <w:rsid w:val="00E9255E"/>
     <w:rsid w:val="00EA105D"/>
     <w:rsid w:val="00EA3C3B"/>
+    <w:rsid w:val="00EB2855"/>
     <w:rsid w:val="00EB43CB"/>
     <w:rsid w:val="00EC3FCD"/>
     <w:rsid w:val="00EC43FA"/>
     <w:rsid w:val="00ED00E4"/>
     <w:rsid w:val="00ED1FBF"/>
     <w:rsid w:val="00ED2455"/>
     <w:rsid w:val="00ED5893"/>
     <w:rsid w:val="00EE0133"/>
     <w:rsid w:val="00EE15A9"/>
     <w:rsid w:val="00EF0C32"/>
     <w:rsid w:val="00EF21B1"/>
     <w:rsid w:val="00EF2A11"/>
     <w:rsid w:val="00F04206"/>
     <w:rsid w:val="00F05D40"/>
     <w:rsid w:val="00F21817"/>
     <w:rsid w:val="00F221B4"/>
     <w:rsid w:val="00F343CC"/>
     <w:rsid w:val="00F4435C"/>
     <w:rsid w:val="00F53D06"/>
     <w:rsid w:val="00F574E3"/>
     <w:rsid w:val="00F6379E"/>
     <w:rsid w:val="00F80DF9"/>
     <w:rsid w:val="00F86144"/>
     <w:rsid w:val="00F866F9"/>
     <w:rsid w:val="00F940B7"/>
     <w:rsid w:val="00FA3C00"/>
+    <w:rsid w:val="00FB5DFC"/>
     <w:rsid w:val="00FC01AA"/>
     <w:rsid w:val="00FD1AE6"/>
     <w:rsid w:val="00FD28DE"/>
     <w:rsid w:val="00FD2A28"/>
     <w:rsid w:val="00FD6DD1"/>
     <w:rsid w:val="00FF1416"/>
     <w:rsid w:val="00FF43CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87312631-86D8-467B-92ED-200D9814C706}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -24711,86 +24322,92 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00A07E99"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
-    <w:name w:val=" Char"/>
+    <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A07E99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="0053570B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0053570B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
@@ -24827,103 +24444,102 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
+    <w:name w:val="Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val=" Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D92C03"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
-    <w:name w:val=" Char Char Char"/>
+    <w:name w:val="Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C63E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA556A"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00747BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="44839990">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -25122,51 +24738,50 @@
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -25400,81 +25015,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7246FDDD-38DB-43AA-A9E6-FA6A31A0C507}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{583881FC-FDDB-4FB6-90D4-BA801CC2D54C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>832</Words>
-  <Characters>4745</Characters>
+  <Words>828</Words>
+  <Characters>4724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИНДИВИДУАЛНО РАЗРЕШЕНИЕ ЗА ИЗНОС НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5566</CharactersWithSpaces>
+  <CharactersWithSpaces>5541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ИНДИВИДУАЛНО РАЗРЕШЕНИЕ ЗА ИЗНОС НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>