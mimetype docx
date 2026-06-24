--- v0 (2026-01-14)
+++ v1 (2026-06-24)
@@ -360,54 +360,54 @@
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6BA8" w:rsidTr="00BE6243">
+      <w:tr w:rsidR="00EC6BA8" w:rsidTr="00DE3E40">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="713"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -535,59 +535,91 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(попълва се от Министерство на икономиката и индустрията)</w:t>
+              <w:t>(попълва се от Министерство на икономиката</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3E40">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3E40">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>инвестициите</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и индустрията)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6BA8" w:rsidTr="00BE6243">
+      <w:tr w:rsidR="00EC6BA8" w:rsidTr="00DE3E40">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1418"/>
+          <w:trHeight w:hRule="exact" w:val="1255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008A4351" w:rsidRDefault="008A4351">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3927,99 +3959,99 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007D284D" w:rsidRPr="00F67817" w:rsidRDefault="007D284D" w:rsidP="0068366D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00495D72" w:rsidRPr="00796EF2" w:rsidRDefault="00495D72" w:rsidP="00495D72">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10360" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="1675"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="1240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A25C34" w:rsidTr="00E2240E">
+      <w:tr w:rsidR="00A25C34" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A25C34" w:rsidRPr="00294621" w:rsidRDefault="00423344" w:rsidP="00E2240E">
+          <w:p w:rsidR="00A25C34" w:rsidRPr="00294621" w:rsidRDefault="00423344" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-6577965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5143500" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
@@ -4188,3641 +4220,3663 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00A25C34" w:rsidRPr="00294621">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A25C34" w:rsidRDefault="00A25C34" w:rsidP="00E2240E">
+          <w:p w:rsidR="00A25C34" w:rsidRDefault="00A25C34" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB0ECE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00CB0ECE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB0ECE" w:rsidRPr="002502AE" w:rsidRDefault="00CB0ECE" w:rsidP="00E2240E">
+          <w:p w:rsidR="00CB0ECE" w:rsidRPr="002502AE" w:rsidRDefault="00CB0ECE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB0ECE" w:rsidRPr="002502AE" w:rsidRDefault="00B0750C" w:rsidP="00E2240E">
+          <w:p w:rsidR="00CB0ECE" w:rsidRPr="002502AE" w:rsidRDefault="00B0750C" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Износител / изпращач:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB0ECE" w:rsidRPr="000C5339" w:rsidRDefault="00CB0ECE" w:rsidP="00E2240E">
+          <w:p w:rsidR="00CB0ECE" w:rsidRPr="000C5339" w:rsidRDefault="00CB0ECE" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB0ECE" w:rsidRPr="004526CE" w:rsidRDefault="00CB0ECE" w:rsidP="00E2240E">
+          <w:p w:rsidR="00CB0ECE" w:rsidRPr="004526CE" w:rsidRDefault="00CB0ECE" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004526CE" w:rsidRPr="002502AE" w:rsidRDefault="004526CE" w:rsidP="00E2240E">
+          <w:p w:rsidR="004526CE" w:rsidRPr="002502AE" w:rsidRDefault="004526CE" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004526CE" w:rsidRPr="002502AE" w:rsidRDefault="004526CE" w:rsidP="00E2240E">
+          <w:p w:rsidR="004526CE" w:rsidRPr="002502AE" w:rsidRDefault="004526CE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004526CE" w:rsidRPr="000C5339" w:rsidRDefault="004526CE" w:rsidP="00E2240E">
+          <w:p w:rsidR="004526CE" w:rsidRPr="000C5339" w:rsidRDefault="004526CE" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004526CE" w:rsidRPr="004526CE" w:rsidRDefault="004526CE" w:rsidP="00E2240E">
+          <w:p w:rsidR="004526CE" w:rsidRPr="004526CE" w:rsidRDefault="004526CE" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="002502AE" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="002502AE" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="002502AE" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="002502AE" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="000C5339" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="000C5339" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="00123BF5" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="00123BF5" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="00123BF5" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="00123BF5" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00E2240E">
+          <w:p w:rsidR="000B4390" w:rsidRPr="004526CE" w:rsidRDefault="000B4390" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286618" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00286618" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="002502AE" w:rsidRDefault="00BB1AD2" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="002502AE" w:rsidRDefault="00BB1AD2" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="002502AE" w:rsidRDefault="00BB1AD2" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="002502AE" w:rsidRDefault="00BB1AD2" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="000C5339" w:rsidRDefault="00BB1AD2" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="000C5339" w:rsidRDefault="00BB1AD2" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="004526CE" w:rsidRDefault="00BB1AD2" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="004526CE" w:rsidRDefault="00BB1AD2" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1AD2" w:rsidRPr="004526CE" w:rsidRDefault="00BB1AD2" w:rsidP="00E2240E">
+          <w:p w:rsidR="00BB1AD2" w:rsidRPr="004526CE" w:rsidRDefault="00BB1AD2" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="002502AE" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="002502AE" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="002502AE" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="002502AE" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="000C5339" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="000C5339" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="00123BF5" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00E2240E">
+          <w:p w:rsidR="005B54A3" w:rsidRPr="004526CE" w:rsidRDefault="005B54A3" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286618">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Вносител</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00286618">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/ Получател:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00013D72" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00013D72" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="002502AE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="000C5339" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="00123BF5" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00E2240E">
+          <w:p w:rsidR="00286618" w:rsidRPr="004526CE" w:rsidRDefault="00286618" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60A6A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Краен потребител:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00013D72" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00013D72" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="00E2240E" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="002502AE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="000C5339" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="00123BF5" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00E2240E">
+          <w:p w:rsidR="00D60A6A" w:rsidRPr="004526CE" w:rsidRDefault="00D60A6A" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="005471D3" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="005471D3" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="002502AE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="000C5339" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="00123BF5" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00E2240E">
+          <w:p w:rsidR="002A4033" w:rsidRPr="004526CE" w:rsidRDefault="002A4033" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="0098562B">
+          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00E2240E">
+          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00314B8F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="005E22BB" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="005E22BB" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
@@ -7883,939 +7937,953 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="002502AE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="000C5339" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="00123BF5" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00E2240E">
+          <w:p w:rsidR="009978D9" w:rsidRPr="004526CE" w:rsidRDefault="009978D9" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00862E24">
+      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="0098562B">
+          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00E2240E">
+          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0026750F" w:rsidRDefault="0026750F" w:rsidP="00682373">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="009E4835" w:rsidRDefault="009E4835" w:rsidP="00682373">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E4835" w:rsidRDefault="009E4835" w:rsidP="00682373">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10360" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="1675"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="1240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0026750F" w:rsidTr="00142A89">
+      <w:tr w:rsidR="0026750F" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="00294621" w:rsidRDefault="00423344" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="00294621" w:rsidRDefault="00423344" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-6577965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5143500" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 57"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
@@ -8973,104 +9041,105 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="0026750F" w:rsidRPr="00294621">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел Б1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="0090793F">
+          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0090793F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -9078,926 +9147,932 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0098562B">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="005471D3" w:rsidRDefault="0026750F" w:rsidP="006111F4">
+          <w:p w:rsidR="0026750F" w:rsidRPr="005471D3" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="000C5339" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="000C5339" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="002502AE" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="000C5339" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="000C5339" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidRDefault="0026750F" w:rsidP="00142A89">
+          <w:p w:rsidR="0026750F" w:rsidRPr="004526CE" w:rsidRDefault="0026750F" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="004429EB">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="0098562B">
+          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="008E5977">
+          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -10005,926 +10080,932 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0098562B">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="0098562B">
+          <w:p w:rsidR="0098562B" w:rsidRPr="00D6757E" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="008E5977">
+          <w:p w:rsidR="0098562B" w:rsidRPr="004526CE" w:rsidRDefault="0098562B" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -10932,926 +11013,932 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0098562B">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00997291">
+          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="008E5977">
+          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -11859,927 +11946,933 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00997291">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="006111F4" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="006111F4" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00997291">
+          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="008E5977">
+          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -12787,975 +12880,980 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00997291">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="005471D3" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител</w:t>
             </w:r>
             <w:r w:rsidRPr="005471D3">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00997291">
+          <w:p w:rsidR="00997291" w:rsidRPr="00D6757E" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Производител на изделие №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="008E5977">
+          <w:p w:rsidR="00997291" w:rsidRPr="004526CE" w:rsidRDefault="00997291" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0026750F" w:rsidRDefault="0026750F" w:rsidP="00682373">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00423344" w:rsidRDefault="00423344" w:rsidP="00682373">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00253547" w:rsidRDefault="00253547" w:rsidP="00682373">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10360" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="1675"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="1240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00253547" w:rsidTr="00142A89">
+      <w:tr w:rsidR="00253547" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRPr="00796CB0" w:rsidRDefault="00423344" w:rsidP="00142A89">
+          <w:p w:rsidR="00253547" w:rsidRPr="00796CB0" w:rsidRDefault="00423344" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-6577965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5143500" cy="228600"/>
@@ -13926,104 +14024,105 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00253547" w:rsidRPr="00294621">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRDefault="00253547" w:rsidP="00142A89">
+          <w:p w:rsidR="00253547" w:rsidRDefault="00253547" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел Б2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -14031,51 +14130,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003F6B7D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -14113,889 +14212,895 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00253547" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00253547" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRPr="002502AE" w:rsidRDefault="00253547" w:rsidP="00253547">
+          <w:p w:rsidR="00253547" w:rsidRPr="002502AE" w:rsidRDefault="00253547" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRPr="002502AE" w:rsidRDefault="00253547" w:rsidP="00253547">
+          <w:p w:rsidR="00253547" w:rsidRPr="002502AE" w:rsidRDefault="00253547" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRPr="000C5339" w:rsidRDefault="00253547" w:rsidP="00253547">
+          <w:p w:rsidR="00253547" w:rsidRPr="000C5339" w:rsidRDefault="00253547" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00253547" w:rsidRPr="004526CE" w:rsidRDefault="00253547" w:rsidP="00253547">
+          <w:p w:rsidR="00253547" w:rsidRPr="004526CE" w:rsidRDefault="00253547" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="004429EB">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="002502AE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="000C5339" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="00123BF5" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="008E5977">
+          <w:p w:rsidR="008E5977" w:rsidRPr="004526CE" w:rsidRDefault="008E5977" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidRDefault="00672230" w:rsidP="008E5977">
+          <w:p w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -15003,51 +15108,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003F6B7D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -15085,873 +15190,879 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -15959,51 +16070,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003F6B7D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -16041,873 +16152,879 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -16915,51 +17032,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003F6B7D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -16997,873 +17114,879 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00672230" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00D6757E" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00672230">
+          <w:p w:rsidR="00672230" w:rsidRPr="00EC2192" w:rsidRDefault="00672230" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002502AE">
               <w:rPr>
                 <w:b/>
@@ -17871,51 +17994,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003F6B7D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="005E22BB" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E22BB">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Други</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -17953,912 +18076,915 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>доставчик</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Населено място:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на държавата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="002502AE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="000C5339" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5339">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="00123BF5" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123BF5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00517F58">
+          <w:p w:rsidR="00517F58" w:rsidRPr="004526CE" w:rsidRDefault="00517F58" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6B7D" w:rsidRPr="004526CE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="003F6B7D" w:rsidRPr="004526CE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F6B7D" w:rsidRPr="00D6757E" w:rsidRDefault="003F6B7D" w:rsidP="003F6B7D">
+          <w:p w:rsidR="003F6B7D" w:rsidRPr="00D6757E" w:rsidRDefault="003F6B7D" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6757E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7455" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F6B7D" w:rsidRPr="00EC2192" w:rsidRDefault="003F6B7D" w:rsidP="003F6B7D">
+          <w:p w:rsidR="003F6B7D" w:rsidRPr="00EC2192" w:rsidRDefault="003F6B7D" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A26AEB" w:rsidRDefault="00A26AEB" w:rsidP="00A26AEB"/>
     <w:p w:rsidR="00423344" w:rsidRDefault="00423344" w:rsidP="00A26AEB"/>
-    <w:p w:rsidR="00423344" w:rsidRDefault="00423344" w:rsidP="00A26AEB">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00A0643B" w:rsidRDefault="00A0643B" w:rsidP="00A26AEB"/>
+    <w:p w:rsidR="00423344" w:rsidRDefault="00423344" w:rsidP="00A26AEB"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10360" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="2305"/>
         <w:gridCol w:w="570"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1281"/>
         <w:gridCol w:w="853"/>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="1510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8248" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Образец №</w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
@@ -18868,6717 +18994,6751 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00314B8F" w:rsidP="00AF10BA">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00314B8F" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007F5E10">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00586B15">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Описание на изделията</w:t>
             </w:r>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на стоката</w:t>
             </w:r>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:ind w:left="-70" w:right="-53"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Категория</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от СПСО</w:t>
             </w:r>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мярка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="0073218B" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Единична стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="002170C9" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="002170C9" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002170C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност в евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00C708B2">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00C708B2" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00D67B98" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294621" w:rsidTr="00484840">
+      <w:tr w:rsidR="00294621" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRPr="00C708B2" w:rsidRDefault="00294621" w:rsidP="00C708B2">
+          <w:p w:rsidR="00294621" w:rsidRPr="00C708B2" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C708B2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRPr="00D67B98" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRPr="00D67B98" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00484840">
+          <w:p w:rsidR="00294621" w:rsidRDefault="00294621" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00024B95" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00024B95" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00024B95">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r w:rsidRPr="00024B95">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Валута по сделката:</w:t>
             </w:r>
             <w:r w:rsidRPr="00024B95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на изделията</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>в евро</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586B15" w:rsidTr="00484840">
+      <w:tr w:rsidR="00586B15" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2638" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00484840">
+          <w:p w:rsidR="00586B15" w:rsidRPr="00AD1197" w:rsidRDefault="00586B15" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009978D9" w:rsidRPr="00484840" w:rsidRDefault="009978D9" w:rsidP="00484840">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10360" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="2305"/>
         <w:gridCol w:w="570"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1281"/>
         <w:gridCol w:w="853"/>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="1510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D7BB4" w:rsidTr="009837EE">
+      <w:tr w:rsidR="001D7BB4" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8281" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Образец №</w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
@@ -25588,6975 +25748,7011 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00294621">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>, съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел В1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D7BB4" w:rsidRPr="002170C9" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="001D7BB4" w:rsidRPr="002170C9" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRDefault="007F5E10" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRDefault="007F5E10" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="001D7BB4">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="0066503E">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Описание на изделията</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="0066503E">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Код на стоката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:ind w:left="-70" w:right="-53"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Категория</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="0066503E">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>от СПСО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мярка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="0073218B" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073218B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Единична стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001D7BB4" w:rsidRPr="002170C9" w:rsidRDefault="001D7BB4" w:rsidP="00484840">
+          <w:p w:rsidR="001D7BB4" w:rsidRPr="002170C9" w:rsidRDefault="001D7BB4" w:rsidP="00A0643B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002170C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност в евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00E46E81">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00E46E81" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00D67B98" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066503E" w:rsidTr="009837EE">
+      <w:tr w:rsidR="0066503E" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRPr="00E46E81" w:rsidRDefault="0066503E" w:rsidP="00E46E81">
+          <w:p w:rsidR="0066503E" w:rsidRPr="00E46E81" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRPr="00D67B98" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRPr="00D67B98" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066503E" w:rsidTr="009837EE">
+      <w:tr w:rsidR="0066503E" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRPr="00E46E81" w:rsidRDefault="0066503E" w:rsidP="00E46E81">
+          <w:p w:rsidR="0066503E" w:rsidRPr="00E46E81" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E46E81">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRPr="00D67B98" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRPr="00D67B98" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="009837EE">
+          <w:p w:rsidR="0066503E" w:rsidRDefault="0066503E" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidTr="00165FE4">
+      <w:tr w:rsidR="009837EE" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00024B95" w:rsidRDefault="009837EE" w:rsidP="0066503E">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00024B95" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00024B95">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Валута по сделката:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>на изделията</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="0066503E">
+          <w:p w:rsidR="009837EE" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Обща стойност</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD1197">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>в евро</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidTr="009837EE">
+      <w:tr w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidTr="00A0643B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="009837EE">
+          <w:p w:rsidR="009837EE" w:rsidRPr="00AD1197" w:rsidRDefault="009837EE" w:rsidP="00A0643B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00682373" w:rsidRDefault="00682373" w:rsidP="009978D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2934"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10359" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -37282,58 +37478,58 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004670BC" w:rsidSect="00AC6DBA">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="340" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E4770" w:rsidRDefault="002E4770">
+    <w:p w:rsidR="00632C8D" w:rsidRDefault="00632C8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E4770" w:rsidRDefault="002E4770">
+    <w:p w:rsidR="00632C8D" w:rsidRDefault="00632C8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -37396,58 +37592,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E4770" w:rsidRDefault="002E4770">
+    <w:p w:rsidR="00632C8D" w:rsidRDefault="00632C8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E4770" w:rsidRDefault="002E4770">
+    <w:p w:rsidR="00632C8D" w:rsidRDefault="00632C8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="007D284D" w:rsidRDefault="007D284D" w:rsidP="007D284D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -37502,58 +37698,51 @@
         </w:rPr>
         <w:t>Посочват се и пунктовете на претоварване и вида на транспорта.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="007D284D" w:rsidRDefault="007D284D" w:rsidP="007D284D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>“Код на</w:t>
+        <w:t xml:space="preserve"> “Код на</w:t>
       </w:r>
       <w:r w:rsidR="006B48B6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> държава“ е </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B48B6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>двубуквения</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006B48B6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISO код</w:t>
       </w:r>
       <w:r>
@@ -37687,59 +37876,51 @@
   <w:footnote w:id="7">
     <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89" w:rsidP="00586B15">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>В зависимост от изделието описанието трябва  да съдържа: модел, сериен №, CAS № или друг идентификационен номер.</w:t>
+        <w:t xml:space="preserve"> В зависимост от изделието описанието трябва  да съдържа: модел, сериен №, CAS № или друг идентификационен номер.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89" w:rsidP="00586B15">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
@@ -38486,51 +38667,51 @@
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -38820,50 +39001,51 @@
     <w:rsid w:val="005A373E"/>
     <w:rsid w:val="005B54A3"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B655A"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005D0949"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D35C6"/>
     <w:rsid w:val="005E1E85"/>
     <w:rsid w:val="005E22BB"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005F20B5"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00601954"/>
     <w:rsid w:val="00603AA2"/>
     <w:rsid w:val="006111F4"/>
     <w:rsid w:val="00617CF9"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630CC2"/>
     <w:rsid w:val="006318EF"/>
     <w:rsid w:val="00632457"/>
     <w:rsid w:val="006326EA"/>
+    <w:rsid w:val="00632C8D"/>
     <w:rsid w:val="00634641"/>
     <w:rsid w:val="00636F7C"/>
     <w:rsid w:val="006405EC"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="006445C8"/>
     <w:rsid w:val="006467B8"/>
     <w:rsid w:val="00653F28"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="0066030E"/>
     <w:rsid w:val="006610EB"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00667001"/>
     <w:rsid w:val="006708A4"/>
     <w:rsid w:val="00672230"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="00680503"/>
     <w:rsid w:val="00682373"/>
     <w:rsid w:val="0068251B"/>
     <w:rsid w:val="0068366D"/>
     <w:rsid w:val="0068423C"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006954D1"/>
     <w:rsid w:val="00695943"/>
     <w:rsid w:val="006A3D33"/>
@@ -38984,64 +39166,67 @@
     <w:rsid w:val="00944930"/>
     <w:rsid w:val="00947546"/>
     <w:rsid w:val="009503F5"/>
     <w:rsid w:val="00952739"/>
     <w:rsid w:val="00952C27"/>
     <w:rsid w:val="00956D67"/>
     <w:rsid w:val="00966C8A"/>
     <w:rsid w:val="00967C0B"/>
     <w:rsid w:val="00971D99"/>
     <w:rsid w:val="009773C7"/>
     <w:rsid w:val="009810A1"/>
     <w:rsid w:val="00982ED9"/>
     <w:rsid w:val="009837EE"/>
     <w:rsid w:val="0098562B"/>
     <w:rsid w:val="0098778B"/>
     <w:rsid w:val="009944BB"/>
     <w:rsid w:val="0099585C"/>
     <w:rsid w:val="00997291"/>
     <w:rsid w:val="00997788"/>
     <w:rsid w:val="009978D8"/>
     <w:rsid w:val="009978D9"/>
     <w:rsid w:val="009A039C"/>
     <w:rsid w:val="009A1F92"/>
     <w:rsid w:val="009A25E0"/>
     <w:rsid w:val="009A2A71"/>
+    <w:rsid w:val="009A2A85"/>
     <w:rsid w:val="009B3F48"/>
     <w:rsid w:val="009C03B2"/>
     <w:rsid w:val="009C03FF"/>
     <w:rsid w:val="009C4AC1"/>
     <w:rsid w:val="009D5D24"/>
     <w:rsid w:val="009D6093"/>
     <w:rsid w:val="009E3BA7"/>
+    <w:rsid w:val="009E4835"/>
     <w:rsid w:val="009E5EA5"/>
     <w:rsid w:val="009E671F"/>
     <w:rsid w:val="009F044E"/>
     <w:rsid w:val="009F055F"/>
     <w:rsid w:val="009F298E"/>
     <w:rsid w:val="009F385A"/>
     <w:rsid w:val="00A055A1"/>
+    <w:rsid w:val="00A0643B"/>
     <w:rsid w:val="00A1066A"/>
     <w:rsid w:val="00A109D7"/>
     <w:rsid w:val="00A153F1"/>
     <w:rsid w:val="00A16011"/>
     <w:rsid w:val="00A23753"/>
     <w:rsid w:val="00A25C34"/>
     <w:rsid w:val="00A26847"/>
     <w:rsid w:val="00A26AEB"/>
     <w:rsid w:val="00A30915"/>
     <w:rsid w:val="00A3377D"/>
     <w:rsid w:val="00A40909"/>
     <w:rsid w:val="00A41268"/>
     <w:rsid w:val="00A520BF"/>
     <w:rsid w:val="00A522B2"/>
     <w:rsid w:val="00A52D3F"/>
     <w:rsid w:val="00A55CFC"/>
     <w:rsid w:val="00A6398F"/>
     <w:rsid w:val="00A64404"/>
     <w:rsid w:val="00A7140A"/>
     <w:rsid w:val="00A730FB"/>
     <w:rsid w:val="00A8179F"/>
     <w:rsid w:val="00A82455"/>
     <w:rsid w:val="00A87676"/>
     <w:rsid w:val="00A94462"/>
     <w:rsid w:val="00A94622"/>
@@ -39168,50 +39353,51 @@
     <w:rsid w:val="00D35EBE"/>
     <w:rsid w:val="00D37BAE"/>
     <w:rsid w:val="00D424F7"/>
     <w:rsid w:val="00D4333A"/>
     <w:rsid w:val="00D438FB"/>
     <w:rsid w:val="00D564DD"/>
     <w:rsid w:val="00D60A6A"/>
     <w:rsid w:val="00D613A0"/>
     <w:rsid w:val="00D65D91"/>
     <w:rsid w:val="00D6757E"/>
     <w:rsid w:val="00D67B98"/>
     <w:rsid w:val="00D74C42"/>
     <w:rsid w:val="00D76683"/>
     <w:rsid w:val="00D80C2A"/>
     <w:rsid w:val="00D84837"/>
     <w:rsid w:val="00D86563"/>
     <w:rsid w:val="00D922AC"/>
     <w:rsid w:val="00D96748"/>
     <w:rsid w:val="00DA19A5"/>
     <w:rsid w:val="00DB2A84"/>
     <w:rsid w:val="00DB3D39"/>
     <w:rsid w:val="00DB4311"/>
     <w:rsid w:val="00DD3FDD"/>
     <w:rsid w:val="00DE28E9"/>
     <w:rsid w:val="00DE2FFA"/>
+    <w:rsid w:val="00DE3E40"/>
     <w:rsid w:val="00DE48FF"/>
     <w:rsid w:val="00E06ABE"/>
     <w:rsid w:val="00E07F06"/>
     <w:rsid w:val="00E10B1F"/>
     <w:rsid w:val="00E22130"/>
     <w:rsid w:val="00E2240E"/>
     <w:rsid w:val="00E22E50"/>
     <w:rsid w:val="00E24A04"/>
     <w:rsid w:val="00E25E45"/>
     <w:rsid w:val="00E3045F"/>
     <w:rsid w:val="00E30500"/>
     <w:rsid w:val="00E3148B"/>
     <w:rsid w:val="00E371CF"/>
     <w:rsid w:val="00E46578"/>
     <w:rsid w:val="00E46E81"/>
     <w:rsid w:val="00E51DCE"/>
     <w:rsid w:val="00E52F31"/>
     <w:rsid w:val="00E5530E"/>
     <w:rsid w:val="00E57B06"/>
     <w:rsid w:val="00E61B31"/>
     <w:rsid w:val="00E6225E"/>
     <w:rsid w:val="00E62B7E"/>
     <w:rsid w:val="00E62F43"/>
     <w:rsid w:val="00E63A5A"/>
     <w:rsid w:val="00E66960"/>
@@ -39227,50 +39413,51 @@
     <w:rsid w:val="00E977E7"/>
     <w:rsid w:val="00EA6C69"/>
     <w:rsid w:val="00EB07EC"/>
     <w:rsid w:val="00EB6C84"/>
     <w:rsid w:val="00EB77AB"/>
     <w:rsid w:val="00EC1A16"/>
     <w:rsid w:val="00EC2192"/>
     <w:rsid w:val="00EC51BE"/>
     <w:rsid w:val="00EC5C47"/>
     <w:rsid w:val="00EC6BA8"/>
     <w:rsid w:val="00EC6C11"/>
     <w:rsid w:val="00ED1FD6"/>
     <w:rsid w:val="00ED2047"/>
     <w:rsid w:val="00ED5121"/>
     <w:rsid w:val="00EE4578"/>
     <w:rsid w:val="00EE5BDE"/>
     <w:rsid w:val="00EF5B8D"/>
     <w:rsid w:val="00EF7A5D"/>
     <w:rsid w:val="00F02075"/>
     <w:rsid w:val="00F06795"/>
     <w:rsid w:val="00F07CB8"/>
     <w:rsid w:val="00F10422"/>
     <w:rsid w:val="00F242AD"/>
     <w:rsid w:val="00F27C8E"/>
     <w:rsid w:val="00F31162"/>
+    <w:rsid w:val="00F32161"/>
     <w:rsid w:val="00F41C5D"/>
     <w:rsid w:val="00F466E7"/>
     <w:rsid w:val="00F47467"/>
     <w:rsid w:val="00F500FF"/>
     <w:rsid w:val="00F5140D"/>
     <w:rsid w:val="00F55D2D"/>
     <w:rsid w:val="00F55F30"/>
     <w:rsid w:val="00F65E43"/>
     <w:rsid w:val="00F661AB"/>
     <w:rsid w:val="00F67817"/>
     <w:rsid w:val="00F7186A"/>
     <w:rsid w:val="00F74CDD"/>
     <w:rsid w:val="00F81F5D"/>
     <w:rsid w:val="00F82870"/>
     <w:rsid w:val="00F83F5E"/>
     <w:rsid w:val="00F86488"/>
     <w:rsid w:val="00F87F3B"/>
     <w:rsid w:val="00F96179"/>
     <w:rsid w:val="00FA70BC"/>
     <w:rsid w:val="00FB1244"/>
     <w:rsid w:val="00FB244B"/>
     <w:rsid w:val="00FB314F"/>
     <w:rsid w:val="00FB3224"/>
     <w:rsid w:val="00FC2E71"/>
     <w:rsid w:val="00FC4A10"/>
@@ -39289,85 +39476,129 @@
     <w:rsid w:val="00FF6F86"/>
     <w:rsid w:val="00FF7CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="068C0501"/>
+  <w14:docId w14:val="610726B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FD7F43C5-E28A-437A-9D44-0782003A16CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -39602,70 +39833,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Char Char Char Char Char Char Char Char Char"/>
-    <w:link w:val="CharCharCharCharCharCharChar"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
@@ -39722,53 +39957,52 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
@@ -40323,51 +40557,50 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075855544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -40597,69 +40830,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1279</Words>
-  <Characters>7293</Characters>
+  <Words>1281</Words>
+  <Characters>7308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на заявлението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8555</CharactersWithSpaces>
+  <CharactersWithSpaces>8572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на заявлението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>