--- v0 (2025-12-01)
+++ v1 (2026-05-31)
@@ -893,81 +893,66 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00810C0E" w:rsidRPr="009B40E3" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tel No + 359 2 940 77 71; Tel No + 359 2 940 76 81</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00810C0E" w:rsidRPr="009B40E3" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
-[...15 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00810C0E" w:rsidRPr="006F07E7" w:rsidRDefault="00810C0E" w:rsidP="00B27B7B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="-44"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1052 София</w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009B40E3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ул. Славянска № 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5184,56 +5169,50 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1189"/>
         <w:gridCol w:w="1187"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="406"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="1403"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8076" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F86144" w:rsidRPr="00BE5238" w:rsidRDefault="00F86144" w:rsidP="003B49CC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
@@ -5378,56 +5357,50 @@
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел А / </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB40B4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7B59" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004D7B59" w:rsidRPr="00064598" w:rsidRDefault="004D7B59" w:rsidP="00F86144">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -5978,56 +5951,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001B5AE7">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -6470,56 +6437,50 @@
               <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="001E2ADC" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>At exit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001B5AE7">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -6788,56 +6749,50 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stamp</w:t>
             </w:r>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6963,56 +6918,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7118,56 +7067,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7273,56 +7216,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7428,56 +7365,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7583,56 +7514,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7738,56 +7663,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7893,56 +7812,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8048,56 +7961,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8203,56 +8110,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8358,56 +8259,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8513,56 +8408,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8668,56 +8557,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8823,56 +8706,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8978,56 +8855,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9133,56 +9004,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9288,56 +9153,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9443,56 +9302,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9598,56 +9451,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9753,56 +9600,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9908,56 +9749,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10063,56 +9898,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10218,56 +10047,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10373,56 +10196,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10528,56 +10345,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10683,56 +10494,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10838,56 +10643,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10993,56 +10792,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11148,56 +10941,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidTr="001E2ADC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="001E2ADC" w:rsidRPr="00BE5238" w:rsidRDefault="001E2ADC" w:rsidP="001E2ADC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17190,56 +16977,50 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1189"/>
         <w:gridCol w:w="1187"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="406"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="1403"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8076" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
@@ -17380,56 +17161,50 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел А1 / </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB40B4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00064598" w:rsidRDefault="009E4CE8" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -17937,56 +17712,50 @@
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>office</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC4F54">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18428,56 +18197,50 @@
               <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EC102F" w:rsidRPr="001E2ADC" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>At exit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -18745,56 +18508,50 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stamp</w:t>
             </w:r>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="001E2ADC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -18919,56 +18676,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19073,56 +18824,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19227,56 +18972,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19381,56 +19120,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19535,56 +19268,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19689,56 +19416,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19843,56 +19564,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19997,56 +19712,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20151,56 +19860,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20305,56 +20008,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20459,56 +20156,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20613,56 +20304,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20767,56 +20452,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20921,56 +20600,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21075,56 +20748,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21229,56 +20896,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21383,96 +21044,88 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
@@ -21539,56 +21192,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21693,56 +21340,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21847,56 +21488,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22001,56 +21636,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22155,56 +21784,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22309,56 +21932,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22463,56 +22080,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22617,56 +22228,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22771,56 +22376,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22925,56 +22524,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23079,56 +22672,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23233,56 +22820,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1426" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidTr="009E4CE8">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="00EC102F" w:rsidRPr="00BE5238" w:rsidRDefault="00EC102F" w:rsidP="009E4CE8">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -23437,110 +23018,110 @@
       </w:pPr>
       <w:r w:rsidRPr="00E24777">
         <w:rPr>
           <w:i/>
           <w:vanish/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бележка: Отпечатва се на гърба на разрешението и всяко приложение.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EC102F" w:rsidSect="00A554C4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="851" w:bottom="340" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A66F1" w:rsidRDefault="000A66F1">
+    <w:p w:rsidR="00521496" w:rsidRDefault="00521496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A66F1" w:rsidRDefault="000A66F1">
+    <w:p w:rsidR="00521496" w:rsidRDefault="00521496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A66F1" w:rsidRDefault="000A66F1">
+    <w:p w:rsidR="00521496" w:rsidRDefault="00521496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A66F1" w:rsidRDefault="000A66F1">
+    <w:p w:rsidR="00521496" w:rsidRDefault="00521496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00810C0E" w:rsidRPr="0034011A" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -23755,103 +23336,85 @@
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Списък на продуктите, свързани с отбраната.</w:t>
+        <w:t xml:space="preserve"> Списък на продуктите, свързани с отбраната.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w:rsidR="00810C0E" w:rsidRPr="0034011A" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Обща стойност на изделието по външнотърговски документ.</w:t>
+        <w:t xml:space="preserve"> Обща стойност на изделието по външнотърговски документ.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w:rsidR="00810C0E" w:rsidRPr="00361F11" w:rsidRDefault="00810C0E" w:rsidP="00CE4E4F">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="-166"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034011A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002365D0">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -24367,51 +23930,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24545,50 +24108,51 @@
     <w:rsid w:val="003F65D9"/>
     <w:rsid w:val="00403269"/>
     <w:rsid w:val="004048A8"/>
     <w:rsid w:val="00414002"/>
     <w:rsid w:val="004224E7"/>
     <w:rsid w:val="0042310D"/>
     <w:rsid w:val="004233B9"/>
     <w:rsid w:val="00424970"/>
     <w:rsid w:val="004443AB"/>
     <w:rsid w:val="00453109"/>
     <w:rsid w:val="004542EA"/>
     <w:rsid w:val="0046296D"/>
     <w:rsid w:val="004661C9"/>
     <w:rsid w:val="0047240C"/>
     <w:rsid w:val="00493295"/>
     <w:rsid w:val="0049532D"/>
     <w:rsid w:val="004A22C1"/>
     <w:rsid w:val="004A43E9"/>
     <w:rsid w:val="004D7B59"/>
     <w:rsid w:val="004E4B7E"/>
     <w:rsid w:val="004F3576"/>
     <w:rsid w:val="004F5919"/>
     <w:rsid w:val="004F740A"/>
     <w:rsid w:val="004F7A59"/>
     <w:rsid w:val="005202C7"/>
+    <w:rsid w:val="00521496"/>
     <w:rsid w:val="0053570B"/>
     <w:rsid w:val="0054433F"/>
     <w:rsid w:val="00550377"/>
     <w:rsid w:val="005529F1"/>
     <w:rsid w:val="00553576"/>
     <w:rsid w:val="0055619F"/>
     <w:rsid w:val="00561061"/>
     <w:rsid w:val="0057564A"/>
     <w:rsid w:val="00584FEB"/>
     <w:rsid w:val="005A6BC1"/>
     <w:rsid w:val="005A6F2C"/>
     <w:rsid w:val="005B1A0E"/>
     <w:rsid w:val="005B7EA6"/>
     <w:rsid w:val="005C15D3"/>
     <w:rsid w:val="005D564E"/>
     <w:rsid w:val="005E1C3E"/>
     <w:rsid w:val="005E60F6"/>
     <w:rsid w:val="005F1454"/>
     <w:rsid w:val="005F26B4"/>
     <w:rsid w:val="005F29AC"/>
     <w:rsid w:val="005F2DDC"/>
     <w:rsid w:val="005F56F8"/>
     <w:rsid w:val="00601FEA"/>
     <w:rsid w:val="00602A66"/>
     <w:rsid w:val="00603C8C"/>
@@ -24756,50 +24320,51 @@
     <w:rsid w:val="00BA64D9"/>
     <w:rsid w:val="00BB4274"/>
     <w:rsid w:val="00BB6A7D"/>
     <w:rsid w:val="00BC22FB"/>
     <w:rsid w:val="00BD0C00"/>
     <w:rsid w:val="00BD568E"/>
     <w:rsid w:val="00BE2ACB"/>
     <w:rsid w:val="00BE3FF1"/>
     <w:rsid w:val="00BE5238"/>
     <w:rsid w:val="00BE6312"/>
     <w:rsid w:val="00BF5E8D"/>
     <w:rsid w:val="00BF6C2C"/>
     <w:rsid w:val="00C14B76"/>
     <w:rsid w:val="00C22ACD"/>
     <w:rsid w:val="00C2490B"/>
     <w:rsid w:val="00C431CD"/>
     <w:rsid w:val="00C45B0E"/>
     <w:rsid w:val="00C615BA"/>
     <w:rsid w:val="00C62514"/>
     <w:rsid w:val="00C63E05"/>
     <w:rsid w:val="00C647E2"/>
     <w:rsid w:val="00C71366"/>
     <w:rsid w:val="00C80ACD"/>
     <w:rsid w:val="00C84300"/>
     <w:rsid w:val="00C92F2E"/>
+    <w:rsid w:val="00C95599"/>
     <w:rsid w:val="00C9748A"/>
     <w:rsid w:val="00CA2A4C"/>
     <w:rsid w:val="00CA556A"/>
     <w:rsid w:val="00CA6EDD"/>
     <w:rsid w:val="00CB28A4"/>
     <w:rsid w:val="00CD3AD4"/>
     <w:rsid w:val="00CD43DB"/>
     <w:rsid w:val="00CD6FE0"/>
     <w:rsid w:val="00CE4E4F"/>
     <w:rsid w:val="00CE7600"/>
     <w:rsid w:val="00CE7CFF"/>
     <w:rsid w:val="00CF1F20"/>
     <w:rsid w:val="00D01C6F"/>
     <w:rsid w:val="00D025A4"/>
     <w:rsid w:val="00D043C5"/>
     <w:rsid w:val="00D04BAD"/>
     <w:rsid w:val="00D05922"/>
     <w:rsid w:val="00D11805"/>
     <w:rsid w:val="00D15467"/>
     <w:rsid w:val="00D243E9"/>
     <w:rsid w:val="00D4258A"/>
     <w:rsid w:val="00D54F36"/>
     <w:rsid w:val="00D56B90"/>
     <w:rsid w:val="00D72612"/>
     <w:rsid w:val="00D74A9C"/>
@@ -24879,84 +24444,128 @@
     <w:rsid w:val="00FF1416"/>
     <w:rsid w:val="00FF43CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AD298BA8-5C52-42D1-9D4F-023C768B02E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -25140,86 +24749,92 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00A07E99"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
-    <w:name w:val=" Char"/>
+    <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A07E99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="0053570B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0053570B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
@@ -25256,117 +24871,116 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
+    <w:name w:val="Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00493295"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
-    <w:name w:val=" Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D92C03"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
-    <w:name w:val=" Char Char Char"/>
+    <w:name w:val="Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C63E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA556A"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00747BC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar2">
-    <w:name w:val=" Char Char2"/>
+    <w:name w:val="Char Char2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004D7B59"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="44839990">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -25565,51 +25179,50 @@
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -25839,69 +25452,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>861</Words>
-  <Characters>4908</Characters>
+  <Words>857</Words>
+  <Characters>4887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИНДИВИДУАЛНО РАЗРЕШЕНИЕ ЗА ИЗНОС НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5758</CharactersWithSpaces>
+  <CharactersWithSpaces>5733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ИНДИВИДУАЛНО РАЗРЕШЕНИЕ ЗА ИЗНОС НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА</dc:title>
   <dc:subject/>
   <dc:creator>ME</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>