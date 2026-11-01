--- v0 (2025-11-08)
+++ v1 (2026-11-01)
@@ -31,107 +31,110 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10690" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5290"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
       <w:tr w:rsidR="0034127F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="006D24FD" w:rsidRDefault="00446283" w:rsidP="00446283">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Изходящ </w:t>
+              <w:t>Изходящ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">и </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0032119A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>декларацията</w:t>
             </w:r>
             <w:r w:rsidRPr="006D24FD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0034127F" w:rsidRPr="001E1230" w:rsidRDefault="00446283" w:rsidP="007E6A03">
             <w:pPr>
@@ -477,95 +480,126 @@
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0034127F" w:rsidRPr="001E1230" w:rsidRDefault="00446283" w:rsidP="00446283">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1230">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1230">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">попълва се от </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00125C7F" w:rsidRPr="00125C7F">
+              <w:t>попълва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1230">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1230">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>се</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1230">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E1230">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E1230">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F945DC" w:rsidRPr="00F945DC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Министерство на икономиката</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> и индустрията</w:t>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1230">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0034127F" w:rsidRPr="006D24FD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007D37A7" w:rsidRPr="0005056A" w:rsidRDefault="0034127F" w:rsidP="0005056A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -619,50 +653,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0034127F" w:rsidRPr="006D24FD" w:rsidRDefault="0034127F" w:rsidP="009972C1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23A8D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -833,56 +869,50 @@
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="556"/>
         <w:gridCol w:w="438"/>
         <w:gridCol w:w="2259"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D36D86" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10767" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D36D86" w:rsidRPr="0085329B" w:rsidRDefault="002124EA" w:rsidP="00367EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-70" w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:r w:rsidRPr="0085329B">
                 <w:rPr>
                   <w:bCs/>
@@ -908,56 +938,50 @@
             <w:r w:rsidR="005A2010" w:rsidRPr="0085329B">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">От </w:t>
             </w:r>
             <w:r w:rsidR="000D3533">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>изпращача</w:t>
             </w:r>
             <w:r w:rsidR="00852C68">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AD3" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00431AD3" w:rsidRPr="0085329B" w:rsidRDefault="001E1230" w:rsidP="001E1230">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
@@ -1186,56 +1210,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AD3" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00431AD3" w:rsidRPr="0085329B" w:rsidRDefault="00431AD3" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -1329,56 +1347,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AD3" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00431AD3" w:rsidRPr="0085329B" w:rsidRDefault="00431AD3" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Населено място</w:t>
@@ -1707,56 +1719,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AD3" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00431AD3" w:rsidRPr="0085329B" w:rsidRDefault="00431AD3" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
@@ -2092,56 +2098,50 @@
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0085329B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431AD3" w:rsidRPr="00115E36">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00431AD3" w:rsidRPr="00115E36" w:rsidRDefault="00431AD3" w:rsidP="00BB2F9E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
@@ -2490,56 +2490,50 @@
         <w:tblW w:w="5158" w:type="pct"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="402"/>
         <w:gridCol w:w="1912"/>
         <w:gridCol w:w="4821"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="1544"/>
       </w:tblGrid>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="005335F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
@@ -2663,56 +2657,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>оличество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="005335F7" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -2769,56 +2757,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
@@ -2868,56 +2850,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
@@ -2967,56 +2943,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -3066,56 +3036,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.</w:t>
@@ -3165,56 +3129,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005855AE" w:rsidRPr="00761E1F">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="189" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005855AE" w:rsidRPr="00A25EF1" w:rsidRDefault="005855AE" w:rsidP="004B4B9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6.</w:t>
@@ -3308,56 +3266,50 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="455"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="1821"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="1853"/>
         <w:gridCol w:w="1041"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="74"/>
         <w:gridCol w:w="1667"/>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="345"/>
         <w:gridCol w:w="1697"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-71"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3642,56 +3594,50 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>документа</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> за съответната дейност</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3885,56 +3831,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001260E9" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="001260E9" w:rsidRPr="00C32B3A" w:rsidRDefault="001260E9" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4098,56 +4038,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="007422A5" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4440,56 +4374,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4809,56 +4737,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5302,56 +5224,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00146B9B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5420,56 +5336,50 @@
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00146B9B" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7252"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-71"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5754,56 +5664,50 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>документа</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> за съответната дейност</w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5997,56 +5901,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001260E9" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="001260E9" w:rsidRPr="00C32B3A" w:rsidRDefault="001260E9" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6211,56 +6109,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="007422A5" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6553,56 +6445,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6905,56 +6791,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00C32B3A">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7398,56 +7278,50 @@
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C32B3A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidRPr="00146B9B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00C32B3A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7516,56 +7390,50 @@
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRPr="00146B9B" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7252"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00023436" w:rsidRPr="00146B9B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00023436" w:rsidRPr="001E1230" w:rsidRDefault="001E1230" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
@@ -7700,56 +7568,50 @@
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="2546"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="2722"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D6212" w:rsidRPr="00871891" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="006D6212" w:rsidRDefault="006D6212" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
@@ -7938,56 +7800,50 @@
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D5508A" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00D5508A" w:rsidRDefault="00D5508A" w:rsidP="00932DA2">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
@@ -8176,56 +8032,50 @@
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="393"/>
         <w:gridCol w:w="1487"/>
         <w:gridCol w:w="4437"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="2506"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D3533" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="000D3533" w:rsidRPr="00A25EF1" w:rsidRDefault="000D3533" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>II.</w:t>
@@ -8613,56 +8463,50 @@
               <w:t>К</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000D3533" w:rsidRPr="00A25EF1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>оличество</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="000D3533" w:rsidRPr="005335F7" w:rsidRDefault="000D3533" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3533" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000D3533" w:rsidRPr="00446283" w:rsidRDefault="00471BC8" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
@@ -8719,56 +8563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000D3533" w:rsidRPr="00A25EF1" w:rsidRDefault="000D3533" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="000D3533" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>8</w:t>
@@ -8825,56 +8663,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="005335F7" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>9</w:t>
@@ -8931,56 +8763,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>10</w:t>
@@ -9037,56 +8863,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>11</w:t>
@@ -9143,56 +8963,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>12</w:t>
@@ -9249,56 +9063,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>13</w:t>
@@ -9355,56 +9163,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="005335F7" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>14</w:t>
@@ -9461,56 +9263,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>15</w:t>
@@ -9567,56 +9363,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>16</w:t>
@@ -9673,56 +9463,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>17</w:t>
@@ -9779,56 +9563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>18</w:t>
@@ -9885,56 +9663,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>19</w:t>
@@ -9991,56 +9763,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>20</w:t>
@@ -10097,56 +9863,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>21</w:t>
@@ -10203,56 +9963,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>22</w:t>
@@ -10309,56 +10063,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>23</w:t>
@@ -10415,56 +10163,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>24</w:t>
@@ -10521,56 +10263,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>25</w:t>
@@ -10627,56 +10363,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>26</w:t>
@@ -10733,56 +10463,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>27</w:t>
@@ -10839,56 +10563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="005335F7" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>28</w:t>
@@ -10945,56 +10663,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>29</w:t>
@@ -11051,56 +10763,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>30</w:t>
@@ -11157,56 +10863,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>31</w:t>
@@ -11263,56 +10963,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>32</w:t>
@@ -11369,56 +11063,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>33</w:t>
@@ -11475,56 +11163,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>34</w:t>
@@ -11581,56 +11263,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>35</w:t>
@@ -11687,56 +11363,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>36</w:t>
@@ -11793,56 +11463,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>37</w:t>
@@ -11899,56 +11563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>38</w:t>
@@ -12005,56 +11663,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>39</w:t>
@@ -12111,56 +11763,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>40</w:t>
@@ -12217,56 +11863,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="005335F7" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>41</w:t>
@@ -12323,56 +11963,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>42</w:t>
@@ -12429,56 +12063,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>43</w:t>
@@ -12535,56 +12163,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>44</w:t>
@@ -12641,56 +12263,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>45</w:t>
@@ -12747,56 +12363,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>46</w:t>
@@ -12853,56 +12463,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>47</w:t>
@@ -12959,56 +12563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>48</w:t>
@@ -13065,56 +12663,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>49</w:t>
@@ -13171,56 +12763,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>50</w:t>
@@ -13277,56 +12863,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>51</w:t>
@@ -13383,56 +12963,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="005335F7" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>52</w:t>
@@ -13489,56 +13063,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>53</w:t>
@@ -13595,56 +13163,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>54</w:t>
@@ -13701,56 +13263,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>55</w:t>
@@ -13807,56 +13363,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>56</w:t>
@@ -13913,56 +13463,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>57</w:t>
@@ -14019,56 +13563,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1217" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00446283" w:rsidP="00184E0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446283" w:rsidRPr="00761E1F" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="191" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446283" w:rsidRPr="00A25EF1" w:rsidRDefault="00471BC8" w:rsidP="00E12173">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>58</w:t>
@@ -14169,56 +13707,50 @@
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="419"/>
         <w:gridCol w:w="2549"/>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2234"/>
       </w:tblGrid>
       <w:tr w:rsidR="0099769E" w:rsidRPr="00871891" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="0099769E" w:rsidRDefault="0099769E" w:rsidP="00C66DA9">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
@@ -14407,56 +13939,50 @@
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099769E" w:rsidTr="005D25D5">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="204" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="0099769E" w:rsidRDefault="0099769E" w:rsidP="00C66DA9">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
@@ -14650,58 +14176,58 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C412A0" w:rsidRPr="00023436" w:rsidSect="00023436">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="792" w:bottom="142" w:left="792" w:header="288" w:footer="302" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w:rsidR="00605EF9" w:rsidRDefault="00605EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w:rsidR="00605EF9" w:rsidRDefault="00605EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14787,58 +14313,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000B184B" w:rsidRPr="0086606D" w:rsidRDefault="000B184B" w:rsidP="0086606D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w:rsidR="00605EF9" w:rsidRDefault="00605EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61596" w:rsidRDefault="00F61596">
+    <w:p w:rsidR="00605EF9" w:rsidRDefault="00605EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="005855AE" w:rsidRPr="007F31C8" w:rsidRDefault="005855AE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
@@ -14865,112 +14391,98 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="005855AE" w:rsidRPr="007F31C8" w:rsidRDefault="005855AE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905EA5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00905EA5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">В зависимост от изделието описанието </w:t>
+        <w:t xml:space="preserve"> В зависимост от изделието описанието </w:t>
       </w:r>
       <w:r w:rsidR="00EC72B6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">трябва </w:t>
       </w:r>
       <w:r w:rsidRPr="00905EA5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>да съдържа: модел, CAS № или друг идентификационен номер</w:t>
       </w:r>
       <w:r w:rsidR="007F31C8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="00484A61" w:rsidRDefault="00484A61" w:rsidP="00484A61">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00484A61">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00484A61">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>“Код</w:t>
+        <w:t xml:space="preserve"> “Код</w:t>
       </w:r>
       <w:r w:rsidR="0005056A" w:rsidRPr="00C412A0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> на</w:t>
       </w:r>
       <w:r w:rsidR="008F7DF3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> държава“ е </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F7DF3">
@@ -16221,51 +15733,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -16448,50 +15960,51 @@
     <w:rsid w:val="005673E2"/>
     <w:rsid w:val="00567B0B"/>
     <w:rsid w:val="0057073D"/>
     <w:rsid w:val="005728B4"/>
     <w:rsid w:val="00573582"/>
     <w:rsid w:val="00573A57"/>
     <w:rsid w:val="00576B3E"/>
     <w:rsid w:val="005855AE"/>
     <w:rsid w:val="005879B9"/>
     <w:rsid w:val="00592F0F"/>
     <w:rsid w:val="005A0334"/>
     <w:rsid w:val="005A2010"/>
     <w:rsid w:val="005B13B3"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005D01A5"/>
     <w:rsid w:val="005D25D5"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D3A0F"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005F0025"/>
     <w:rsid w:val="00601245"/>
+    <w:rsid w:val="00605EF9"/>
     <w:rsid w:val="00613DC9"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630D67"/>
     <w:rsid w:val="00640AC3"/>
     <w:rsid w:val="0065745F"/>
     <w:rsid w:val="00672809"/>
     <w:rsid w:val="00674993"/>
     <w:rsid w:val="0067706A"/>
     <w:rsid w:val="00685DFA"/>
     <w:rsid w:val="00686B67"/>
     <w:rsid w:val="006871A9"/>
     <w:rsid w:val="00687FEB"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006A43DC"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006C15E9"/>
     <w:rsid w:val="006C275A"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C497C"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006C70F9"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006D6212"/>
     <w:rsid w:val="006E0AD3"/>
@@ -16706,122 +16219,167 @@
     <w:rsid w:val="00EB510E"/>
     <w:rsid w:val="00EB7120"/>
     <w:rsid w:val="00EC72B6"/>
     <w:rsid w:val="00ED404F"/>
     <w:rsid w:val="00ED5121"/>
     <w:rsid w:val="00EE5BDE"/>
     <w:rsid w:val="00EE7609"/>
     <w:rsid w:val="00EE7960"/>
     <w:rsid w:val="00EF5029"/>
     <w:rsid w:val="00F06795"/>
     <w:rsid w:val="00F135A0"/>
     <w:rsid w:val="00F174C3"/>
     <w:rsid w:val="00F2100C"/>
     <w:rsid w:val="00F242AD"/>
     <w:rsid w:val="00F37B86"/>
     <w:rsid w:val="00F47467"/>
     <w:rsid w:val="00F500FF"/>
     <w:rsid w:val="00F61596"/>
     <w:rsid w:val="00F64DCE"/>
     <w:rsid w:val="00F65E43"/>
     <w:rsid w:val="00F66BD4"/>
     <w:rsid w:val="00F7485F"/>
     <w:rsid w:val="00F83F5E"/>
     <w:rsid w:val="00F86488"/>
     <w:rsid w:val="00F9339C"/>
+    <w:rsid w:val="00F945DC"/>
     <w:rsid w:val="00F960E1"/>
     <w:rsid w:val="00FA31CC"/>
     <w:rsid w:val="00FA6A53"/>
     <w:rsid w:val="00FA70BC"/>
     <w:rsid w:val="00FB1244"/>
     <w:rsid w:val="00FB152C"/>
     <w:rsid w:val="00FB3A4F"/>
     <w:rsid w:val="00FC43FE"/>
     <w:rsid w:val="00FC6556"/>
     <w:rsid w:val="00FD3AFE"/>
     <w:rsid w:val="00FE37CF"/>
     <w:rsid w:val="00FE4A61"/>
     <w:rsid w:val="00FF1880"/>
     <w:rsid w:val="00FF67C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{997F6673-DDA8-438A-A21A-589BDC6FB52B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -17055,69 +16613,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Знак Знак Char Char"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
         <w:tab w:val="left" w:pos="9926"/>
@@ -17172,51 +16735,51 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-    <w:name w:val=" Знак Знак"/>
+    <w:name w:val="Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -17257,102 +16820,100 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007422A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00484A61"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char0">
-    <w:name w:val=" Char"/>
+    <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000D3533"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E1230"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="1311784502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -17582,69 +17143,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>371</Words>
-  <Characters>2119</Characters>
+  <Words>373</Words>
+  <Characters>2131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на декларацията:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2486</CharactersWithSpaces>
+  <CharactersWithSpaces>2500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на декларацията:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>