--- v0 (2025-12-14)
+++ v1 (2026-05-28)
@@ -334,54 +334,54 @@
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="00CD7380">
+      <w:tr w:rsidR="00533962" w:rsidTr="008830A9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -486,51 +486,71 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(попълва се от Министерство на икономиката и индустрията)</w:t>
+              <w:t xml:space="preserve">(попълва се от </w:t>
+            </w:r>
+            <w:r w:rsidR="008830A9" w:rsidRPr="008830A9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533962" w:rsidTr="00CD7380">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1021"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -1482,51 +1502,50 @@
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-65"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="005D5ECB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7809" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
@@ -3090,56 +3109,50 @@
         <w:tblW w:w="4841" w:type="pct"/>
         <w:tblInd w:w="127" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="2746"/>
         <w:gridCol w:w="2750"/>
         <w:gridCol w:w="2316"/>
         <w:gridCol w:w="2150"/>
       </w:tblGrid>
       <w:tr w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidTr="000A06AC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="186" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:pStyle w:val="Char"/>
               <w:ind w:right="-65"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3188,54 +3201,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="003A5BB6" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidTr="000A06AC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="186" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3422,54 +3431,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5BB6">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidTr="000A06AC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="186" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00446FF1" w:rsidRPr="005D5ECB" w:rsidRDefault="00446FF1" w:rsidP="000A06AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3697,88 +3702,89 @@
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00446FF1" w:rsidRPr="00267AE9" w:rsidRDefault="00446FF1" w:rsidP="00446FF1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="005A3E28" w:rsidRDefault="005A3E28" w:rsidP="002111AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4673"/>
         </w:tabs>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="005A3E28" w:rsidSect="00AC6DBA">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="340" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E34488" w:rsidRDefault="00E34488">
+    <w:p w:rsidR="001C017B" w:rsidRDefault="001C017B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E34488" w:rsidRDefault="00E34488">
+    <w:p w:rsidR="001C017B" w:rsidRDefault="001C017B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3841,58 +3847,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E34488" w:rsidRDefault="00E34488">
+    <w:p w:rsidR="001C017B" w:rsidRDefault="001C017B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E34488" w:rsidRDefault="00E34488">
+    <w:p w:rsidR="001C017B" w:rsidRDefault="001C017B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
@@ -4675,51 +4681,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="90"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4800,50 +4806,51 @@
     <w:rsid w:val="00142A89"/>
     <w:rsid w:val="00147CBC"/>
     <w:rsid w:val="00152119"/>
     <w:rsid w:val="00157015"/>
     <w:rsid w:val="0016395D"/>
     <w:rsid w:val="001656D0"/>
     <w:rsid w:val="00165FE4"/>
     <w:rsid w:val="00170BA5"/>
     <w:rsid w:val="00172E71"/>
     <w:rsid w:val="001734E4"/>
     <w:rsid w:val="0017377C"/>
     <w:rsid w:val="00177D38"/>
     <w:rsid w:val="00177E8D"/>
     <w:rsid w:val="00182C7A"/>
     <w:rsid w:val="00184BA0"/>
     <w:rsid w:val="00185DF7"/>
     <w:rsid w:val="001938FE"/>
     <w:rsid w:val="001A2509"/>
     <w:rsid w:val="001A4A4D"/>
     <w:rsid w:val="001B1F13"/>
     <w:rsid w:val="001B2C96"/>
     <w:rsid w:val="001B2D99"/>
     <w:rsid w:val="001B32E0"/>
     <w:rsid w:val="001B5053"/>
     <w:rsid w:val="001B5125"/>
+    <w:rsid w:val="001C017B"/>
     <w:rsid w:val="001C1DB0"/>
     <w:rsid w:val="001C3A82"/>
     <w:rsid w:val="001C583F"/>
     <w:rsid w:val="001C6084"/>
     <w:rsid w:val="001C67D5"/>
     <w:rsid w:val="001C7A7E"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D0984"/>
     <w:rsid w:val="001D2EA1"/>
     <w:rsid w:val="001D7BB4"/>
     <w:rsid w:val="001E00C7"/>
     <w:rsid w:val="001E1FFD"/>
     <w:rsid w:val="001E2E9B"/>
     <w:rsid w:val="001E31E3"/>
     <w:rsid w:val="001E5DFF"/>
     <w:rsid w:val="001F2578"/>
     <w:rsid w:val="001F6B91"/>
     <w:rsid w:val="002101D8"/>
     <w:rsid w:val="002111AC"/>
     <w:rsid w:val="00211455"/>
     <w:rsid w:val="00216016"/>
     <w:rsid w:val="002170C9"/>
     <w:rsid w:val="00220971"/>
     <w:rsid w:val="00220AD8"/>
     <w:rsid w:val="00220B37"/>
@@ -5174,50 +5181,51 @@
     <w:rsid w:val="00805732"/>
     <w:rsid w:val="0080585D"/>
     <w:rsid w:val="00805959"/>
     <w:rsid w:val="00805A34"/>
     <w:rsid w:val="00822493"/>
     <w:rsid w:val="00824902"/>
     <w:rsid w:val="008249B3"/>
     <w:rsid w:val="00826A98"/>
     <w:rsid w:val="008326A9"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="00837E36"/>
     <w:rsid w:val="00843165"/>
     <w:rsid w:val="00843833"/>
     <w:rsid w:val="00847629"/>
     <w:rsid w:val="00847D29"/>
     <w:rsid w:val="00854DAF"/>
     <w:rsid w:val="00855CD7"/>
     <w:rsid w:val="00857BE1"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="008670A4"/>
     <w:rsid w:val="00870522"/>
     <w:rsid w:val="00876C54"/>
     <w:rsid w:val="0088049C"/>
+    <w:rsid w:val="008830A9"/>
     <w:rsid w:val="008A0E2F"/>
     <w:rsid w:val="008A2FA9"/>
     <w:rsid w:val="008A4351"/>
     <w:rsid w:val="008A5AF3"/>
     <w:rsid w:val="008A7064"/>
     <w:rsid w:val="008A755A"/>
     <w:rsid w:val="008B67B0"/>
     <w:rsid w:val="008C01A9"/>
     <w:rsid w:val="008C0FC5"/>
     <w:rsid w:val="008C12B6"/>
     <w:rsid w:val="008C39D0"/>
     <w:rsid w:val="008C6261"/>
     <w:rsid w:val="008C6357"/>
     <w:rsid w:val="008D024E"/>
     <w:rsid w:val="008D2DAE"/>
     <w:rsid w:val="008E1600"/>
     <w:rsid w:val="008E1DAA"/>
     <w:rsid w:val="008E4399"/>
     <w:rsid w:val="008E5977"/>
     <w:rsid w:val="008E5D9D"/>
     <w:rsid w:val="008F15C2"/>
     <w:rsid w:val="008F1E5A"/>
     <w:rsid w:val="00901125"/>
     <w:rsid w:val="0090264F"/>
     <w:rsid w:val="009042CB"/>
@@ -5585,51 +5593,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38EFBA06"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EF26E619-7A46-44FE-BE71-85BBEB22C7D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6985,69 +6992,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1473</Characters>
+  <Words>260</Words>
+  <Characters>1485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на заявлението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1728</CharactersWithSpaces>
+  <CharactersWithSpaces>1742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на заявлението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>