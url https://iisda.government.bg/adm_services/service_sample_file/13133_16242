--- v0 (2025-12-14)
+++ v1 (2026-05-26)
@@ -14,52 +14,50 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00004049" w:rsidRDefault="00004049">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00004049" w:rsidRDefault="00004049">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00004049" w:rsidRDefault="00004049">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000832AE" w:rsidRPr="00601245" w:rsidRDefault="000832AE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -73,100 +71,94 @@
     </w:p>
     <w:p w:rsidR="000B184B" w:rsidRDefault="000B184B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A07306" w:rsidRDefault="00A07306" w:rsidP="00A224B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4942"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Wybór1"/>
+      <w:bookmarkStart w:id="0" w:name="Wybór1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="114"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="184"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="28"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="143"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="86"/>
         <w:gridCol w:w="2042"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A07306" w:rsidTr="00E838BA">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00A07306" w:rsidRPr="00197B71" w:rsidRDefault="00A07306" w:rsidP="003C556B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06FCA">
               <w:rPr>
@@ -264,358 +256,354 @@
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07306" w:rsidTr="00E838BA">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00A07306" w:rsidTr="006F2CA0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5288" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A07306" w:rsidRPr="006D24FD" w:rsidRDefault="00A07306" w:rsidP="003C556B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Изходящ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032119A">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>дата</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>декларацията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A07306" w:rsidRPr="0032119A" w:rsidRDefault="00A07306" w:rsidP="003C556B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4073C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>попълва се от декларатора</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D24FD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A07306" w:rsidRPr="008B6FE8" w:rsidRDefault="00A07306" w:rsidP="003C556B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Входящ № и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>дата на подаване на декларацията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A07306" w:rsidRPr="008B6FE8" w:rsidRDefault="00A07306" w:rsidP="003C556B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(попълва се от </w:t>
+            </w:r>
+            <w:r w:rsidR="006F2CA0" w:rsidRPr="006F2CA0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B6FE8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A07306" w:rsidRPr="006D24FD" w:rsidTr="006F2CA0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5288" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A07306" w:rsidRPr="00B4073C" w:rsidRDefault="00A07306" w:rsidP="008B6FE8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A07306" w:rsidRPr="00B4073C" w:rsidRDefault="00A07306" w:rsidP="008B6FE8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="008000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A07306" w:rsidRPr="006D24FD" w:rsidTr="00F76162">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5288" w:type="dxa"/>
-[...254 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00A07306" w:rsidRPr="00950457" w:rsidRDefault="00A07306" w:rsidP="008B6FE8">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ДЕКЛАРАЦИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B96376" w:rsidRPr="006D24FD" w:rsidTr="006D6EDD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="7"/>
           <w:wAfter w:w="4112" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B96376" w:rsidRDefault="00E37275" w:rsidP="008B6FE8">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
@@ -648,56 +636,50 @@
             <w:tcW w:w="4821" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B96376" w:rsidRDefault="00B96376" w:rsidP="008B6FE8">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37275" w:rsidRPr="006D24FD" w:rsidTr="006D6EDD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E37275" w:rsidRDefault="00E37275" w:rsidP="006C25D2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="bg-BG"/>
@@ -959,56 +941,50 @@
               </w:rPr>
               <w:t>ЗЕК</w:t>
             </w:r>
             <w:r w:rsidRPr="00430C92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПСОИТДУ;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37275" w:rsidRPr="006D24FD" w:rsidTr="006D6EDD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E37275" w:rsidRDefault="00E37275" w:rsidP="006C25D2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="bg-BG"/>
@@ -1271,56 +1247,50 @@
               </w:rPr>
               <w:t>ПП</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЗЕК</w:t>
             </w:r>
             <w:r w:rsidRPr="00430C92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПСОИТДУ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37275" w:rsidRPr="00A07306" w:rsidTr="006D6EDD">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E37275" w:rsidRPr="00A07306" w:rsidRDefault="00E37275" w:rsidP="006C25D2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -1621,105 +1591,95 @@
               <w:t>ЗЕК</w:t>
             </w:r>
             <w:r w:rsidRPr="00430C92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПСОИТДУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00430C92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006248E5" w:rsidRPr="00A07306" w:rsidTr="00B97E5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006248E5" w:rsidRPr="00430C92" w:rsidRDefault="006248E5" w:rsidP="006C25D2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4942"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00FE064B" w:rsidRPr="00761E1F" w:rsidTr="00D82C89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00FE064B" w:rsidRPr="003211D0" w:rsidRDefault="00FE064B" w:rsidP="00FE00C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="70"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -1757,54 +1717,50 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003211D0">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>От крайния потребител:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A28CE" w:rsidRPr="00761E1F" w:rsidTr="00FC2F76">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006A28CE" w:rsidRPr="003211D0" w:rsidRDefault="006A28CE" w:rsidP="00370D10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
@@ -1915,54 +1871,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006A28CE" w:rsidRPr="003211D0" w:rsidRDefault="006A28CE" w:rsidP="00244FD6">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0022521E" w:rsidRPr="00761E1F" w:rsidTr="00E838BA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0022521E" w:rsidRPr="003211D0" w:rsidRDefault="0022521E" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -2000,54 +1952,50 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0022521E" w:rsidRPr="003211D0" w:rsidRDefault="0022521E" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00582CEE" w:rsidRPr="00761E1F" w:rsidTr="00E838BA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -2196,54 +2144,50 @@
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00244FD6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075244C" w:rsidRPr="00761E1F" w:rsidTr="00E838BA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0075244C" w:rsidRPr="003211D0" w:rsidRDefault="0075244C" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -2351,91 +2295,105 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0075244C" w:rsidRPr="003211D0" w:rsidRDefault="0075244C" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="101"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003211D0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>e-mail:</w:t>
+              <w:t>e-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003211D0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003211D0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0075244C" w:rsidRPr="003211D0" w:rsidRDefault="0075244C" w:rsidP="00244FD6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00582CEE" w:rsidRPr="00115E36" w:rsidTr="00286E73">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2836"/>
                 <w:tab w:val="clear" w:pos="10635"/>
                 <w:tab w:val="left" w:pos="2907"/>
@@ -2546,54 +2504,50 @@
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00582CEE" w:rsidRPr="00115E36" w:rsidTr="00286E73">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -2706,54 +2660,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00582CEE" w:rsidRPr="003211D0" w:rsidRDefault="00582CEE" w:rsidP="00370D10">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E838BA" w:rsidRPr="00115E36" w:rsidTr="00286E73">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00E838BA" w:rsidRPr="003211D0" w:rsidRDefault="00E838BA" w:rsidP="00E838BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
@@ -2776,119 +2726,123 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:tab/>
               <w:t>ЧЕ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E838BA" w:rsidRPr="00115E36" w:rsidTr="00E57552">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00E838BA" w:rsidRPr="00A25EF1" w:rsidRDefault="009946F6" w:rsidP="00201AAE">
             <w:pPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC2F76">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> по отношение на изделията, описани в поле </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>II:</w:t>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF12CC">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009946F6" w:rsidRPr="00115E36" w:rsidTr="002B7906">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009946F6" w:rsidRPr="00A25EF1" w:rsidRDefault="009946F6" w:rsidP="00E838BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -2917,54 +2871,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Няма наложени ограничения и забрани от износителя/изпращача;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009946F6" w:rsidRPr="00115E36" w:rsidTr="002B7906">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009946F6" w:rsidRPr="00A25EF1" w:rsidRDefault="009946F6" w:rsidP="00E838BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -2993,54 +2943,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Наложени са следните ограничения и забрани:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009946F6" w:rsidRPr="00115E36" w:rsidTr="002B7906">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009946F6" w:rsidRPr="00A25EF1" w:rsidRDefault="009946F6" w:rsidP="00E838BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -3060,54 +3006,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009946F6" w:rsidRPr="002B7B88" w:rsidRDefault="009946F6" w:rsidP="009946F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B7B88" w:rsidRPr="00115E36" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002B7B88" w:rsidRPr="00A25EF1" w:rsidRDefault="002B7B88" w:rsidP="00E838BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="bg-BG"/>
@@ -3127,54 +3069,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002B7B88" w:rsidRDefault="002B7B88" w:rsidP="009946F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00723708" w:rsidRPr="00115E36" w:rsidTr="00FE00C0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00723708" w:rsidRPr="00723708" w:rsidRDefault="00723708" w:rsidP="009C35E2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -3195,103 +3133,93 @@
             </w:r>
             <w:r w:rsidRPr="00010062">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Междуведомствената комисия за експортен контрол и неразпространение на оръжията за масово унищожение</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00010062">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>(Междуведомствената комисия)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> и/или издаване на удостоверение от </w:t>
             </w:r>
+            <w:r w:rsidR="0081139A" w:rsidRPr="0081139A">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F401E1">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>Министерство</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(МИИ)  и ще бъдат използвани при съблюдаване на горепосочените ограничения и забрани, и спазване на действащото българско законодателство;</w:t>
+              <w:t>(МИИ</w:t>
+            </w:r>
+            <w:r w:rsidR="0081139A">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)  и ще бъдат използвани при съблюдаване на горепосочените ограничения и забрани, и спазване на действащото българско законодателство;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED4574" w:rsidRPr="00115E36" w:rsidTr="00FE00C0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00ED4574" w:rsidRPr="0075244C" w:rsidRDefault="00ED4574" w:rsidP="009C35E2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -3346,97 +3274,116 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00010062">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Междуведомствената комисия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t xml:space="preserve"> или МИИ преди всяка последващ</w:t>
+              <w:t xml:space="preserve"> или </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>МИИ</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="0081139A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> преди всяка последващ</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD060D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">а промяна на крайния потребител на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">продуктите, свързани с отбраната на </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD060D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>територията на Република България</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> с изключение на случаите на продажба в търговската мрежа;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093381D" w:rsidRPr="00115E36" w:rsidTr="00FE00C0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0093381D" w:rsidRPr="0093381D" w:rsidRDefault="0093381D" w:rsidP="009C35E2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -3524,105 +3471,97 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>декларация.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD060D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA34D4" w:rsidRPr="00115E36" w:rsidTr="00FC2F76">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00DA34D4" w:rsidRPr="00DA34D4" w:rsidRDefault="00DA34D4" w:rsidP="00DA34D4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3417D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Запознат съм с разпоредбите на чл. 313 от Наказателния кодекс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA34D4" w:rsidRPr="00115E36" w:rsidTr="00D82C89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00DA34D4" w:rsidRPr="00634539" w:rsidRDefault="00DA34D4" w:rsidP="00634539">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -3742,54 +3681,50 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00634539">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00634539" w:rsidRPr="00115E36" w:rsidTr="005C7799">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4083" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00634539" w:rsidRDefault="00634539" w:rsidP="009C35E2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -3857,54 +3792,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00634539" w:rsidRDefault="00634539" w:rsidP="009C35E2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B1185D" w:rsidRPr="00115E36" w:rsidTr="006D7853">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B1185D" w:rsidRPr="00B1185D" w:rsidRDefault="00B1185D" w:rsidP="00E828B0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -3996,56 +3927,50 @@
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ако промяната на крайния потребител се извършва след издаването на разрешението или удостоверение</w:t>
             </w:r>
             <w:r w:rsidR="00451AB2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>то</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1185D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> за внос/ трансфер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963794" w:rsidTr="002438F2">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00963794" w:rsidRPr="00197B71" w:rsidRDefault="00963794" w:rsidP="003C556B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06FCA">
               <w:rPr>
@@ -4145,56 +4070,50 @@
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6184B" w:rsidTr="00D82C89">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A6184B" w:rsidRDefault="00A6184B" w:rsidP="001B72CB">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
@@ -4371,54 +4290,50 @@
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6184B" w:rsidRPr="00DA34D4" w:rsidTr="00A6184B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C330F3" w:rsidRPr="00A6184B" w:rsidRDefault="00A6184B" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
@@ -4555,54 +4470,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C330F3">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00007A44" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00007A44" w:rsidRPr="00E16538" w:rsidRDefault="00CF3B34" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -4704,54 +4615,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00007A44" w:rsidRPr="00C330F3" w:rsidRDefault="00007A44" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -4853,54 +4760,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5002,54 +4905,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5151,54 +5050,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5300,54 +5195,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5449,54 +5340,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5598,54 +5485,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5747,54 +5630,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -5896,54 +5775,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6045,54 +5920,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6194,54 +6065,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6343,54 +6210,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6492,54 +6355,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6641,54 +6500,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6790,54 +6645,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -6939,54 +6790,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7088,54 +6935,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7237,54 +7080,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7386,54 +7225,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7535,54 +7370,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7684,54 +7515,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7833,54 +7660,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -7982,54 +7805,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8131,54 +7950,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8280,54 +8095,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8429,54 +8240,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8578,54 +8385,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8727,54 +8530,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -8876,54 +8675,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9025,54 +8820,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9174,54 +8965,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9323,54 +9110,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9472,54 +9255,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47F6C" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9621,54 +9400,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00C330F3" w:rsidRDefault="00A47F6C" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47F6C" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9770,54 +9545,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00C330F3" w:rsidRDefault="00A47F6C" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47F6C" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -9919,54 +9690,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00C330F3" w:rsidRDefault="00A47F6C" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47F6C" w:rsidRPr="00DA34D4" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00E16538" w:rsidRDefault="00A47F6C" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -10068,54 +9835,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A47F6C" w:rsidRPr="00C330F3" w:rsidRDefault="00A47F6C" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF3B34" w:rsidRPr="00DA34D4" w:rsidTr="00CF150E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00E16538" w:rsidRDefault="00772388" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -10225,105 +9988,97 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CF3B34" w:rsidRPr="00C330F3" w:rsidRDefault="00CF3B34" w:rsidP="00C330F3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963794" w:rsidRPr="00DA34D4" w:rsidTr="00CF150E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00963794" w:rsidRPr="00DA34D4" w:rsidRDefault="00963794" w:rsidP="00CF150E">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3417D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Запознат съм с разпоредбите на чл. 313 от Наказателния кодекс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963794" w:rsidRPr="00634539" w:rsidTr="00D82C89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00963794" w:rsidRPr="00634539" w:rsidRDefault="00963794" w:rsidP="00A47F6C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -10458,54 +10213,50 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00634539">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963794" w:rsidTr="00CF3B34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00963794" w:rsidRDefault="00963794" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -10565,56 +10316,50 @@
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00963794" w:rsidRDefault="00963794" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00197B71" w:rsidTr="003C556B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00197B71" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E06FCA">
               <w:rPr>
@@ -10714,56 +10459,50 @@
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidTr="00D82C89">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRDefault="00A01351" w:rsidP="00A01351">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
@@ -10940,54 +10679,50 @@
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00A6184B" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
@@ -11103,54 +10838,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C330F3">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11244,54 +10975,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11385,54 +11112,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11526,54 +11249,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11667,54 +11386,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11808,54 +11523,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11949,54 +11660,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12090,54 +11797,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12231,54 +11934,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12372,54 +12071,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12513,54 +12208,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12654,54 +12345,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12795,54 +12482,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -12936,54 +12619,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13077,54 +12756,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13218,54 +12893,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13359,54 +13030,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13500,54 +13167,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13641,54 +13304,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13782,54 +13441,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -13923,54 +13578,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14064,54 +13715,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14205,54 +13852,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14346,54 +13989,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14487,54 +14126,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14628,54 +14263,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14769,54 +14400,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -14910,54 +14537,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15051,54 +14674,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15192,54 +14811,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15333,54 +14948,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15474,54 +15085,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15615,54 +15222,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15756,54 +15359,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -15897,54 +15496,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16038,54 +15633,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16179,54 +15770,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16320,54 +15907,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16461,54 +16044,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16602,54 +16181,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00E16538" w:rsidRDefault="00A01351" w:rsidP="00E16538">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -16743,105 +16318,97 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00C330F3" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00DA34D4" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00DA34D4" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E3417D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Запознат съм с разпоредбите на чл. 313 от Наказателния кодекс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidRPr="00634539" w:rsidTr="00D82C89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRPr="00634539" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -16976,54 +16543,50 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00634539">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Печат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01351" w:rsidTr="003C556B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A01351" w:rsidRDefault="00A01351" w:rsidP="003C556B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="227" w:hanging="227"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
@@ -17112,58 +16675,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A01351" w:rsidSect="000109E4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="851" w:bottom="340" w:left="1418" w:header="289" w:footer="301" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF1BC3" w:rsidRDefault="00FF1BC3">
+    <w:p w:rsidR="009137E1" w:rsidRDefault="009137E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF1BC3" w:rsidRDefault="00FF1BC3">
+    <w:p w:rsidR="009137E1" w:rsidRDefault="009137E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -17235,58 +16798,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="003E50DA" w:rsidRPr="0086606D" w:rsidRDefault="003E50DA" w:rsidP="0086606D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:lang w:val="bg-BG"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF1BC3" w:rsidRDefault="00FF1BC3">
+    <w:p w:rsidR="009137E1" w:rsidRDefault="009137E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF1BC3" w:rsidRDefault="00FF1BC3">
+    <w:p w:rsidR="009137E1" w:rsidRDefault="009137E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00A07306" w:rsidRPr="00996672" w:rsidRDefault="00A07306" w:rsidP="00201AAE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -17306,98 +16869,82 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Попълва се при подаване на заявление за внос/трансфер.</w:t>
+        <w:t xml:space="preserve"> Попълва се при подаване на заявление за внос/трансфер.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="00582CEE" w:rsidRPr="00996672" w:rsidRDefault="00582CEE" w:rsidP="00201AAE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Попълва се в случаите, когато промяната на крайния потребител се извършва след издаване на разрешение </w:t>
+        <w:t xml:space="preserve"> Попълва се в случаите, когато промяната на крайния потребител се извършва след издаване на разрешение </w:t>
       </w:r>
       <w:r w:rsidR="00B811D8" w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">или удостоверение </w:t>
       </w:r>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>за внос</w:t>
       </w:r>
       <w:r w:rsidR="00B811D8" w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
@@ -17461,96 +17008,80 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Списък на продуктите, свързани с отбраната.</w:t>
+        <w:t xml:space="preserve"> Списък на продуктите, свързани с отбраната.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w:rsidR="00C330F3" w:rsidRPr="00996672" w:rsidRDefault="00C330F3" w:rsidP="00C330F3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="113" w:hanging="113"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00996672">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>В зависимост от изделието описанието трябва  да съдържа: модел, сериен №, CAS № или друг идентификационен номер.</w:t>
+        <w:t xml:space="preserve"> В зависимост от изделието описанието трябва  да съдържа: модел, сериен №, CAS № или друг идентификационен номер.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="003E50DA" w:rsidRDefault="003E50DA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
         <w:tab w:val="left" w:pos="9926"/>
@@ -17843,52 +17374,52 @@
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -17941,50 +17472,51 @@
     <w:rsid w:val="00134DC7"/>
     <w:rsid w:val="0013593F"/>
     <w:rsid w:val="00151600"/>
     <w:rsid w:val="0016395D"/>
     <w:rsid w:val="00170BA5"/>
     <w:rsid w:val="00170C7A"/>
     <w:rsid w:val="00172E71"/>
     <w:rsid w:val="00172EF9"/>
     <w:rsid w:val="00177D38"/>
     <w:rsid w:val="00184E0D"/>
     <w:rsid w:val="001938FE"/>
     <w:rsid w:val="00197B71"/>
     <w:rsid w:val="001A2A21"/>
     <w:rsid w:val="001A4A4D"/>
     <w:rsid w:val="001B0534"/>
     <w:rsid w:val="001B1F13"/>
     <w:rsid w:val="001B52B2"/>
     <w:rsid w:val="001B72CB"/>
     <w:rsid w:val="001C1A75"/>
     <w:rsid w:val="001C45E4"/>
     <w:rsid w:val="001C7A7E"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D2EA1"/>
     <w:rsid w:val="001D3B80"/>
     <w:rsid w:val="001D640C"/>
+    <w:rsid w:val="001D7D99"/>
     <w:rsid w:val="001E3E5E"/>
     <w:rsid w:val="001F1A9D"/>
     <w:rsid w:val="001F2578"/>
     <w:rsid w:val="00201AAE"/>
     <w:rsid w:val="00204783"/>
     <w:rsid w:val="00211455"/>
     <w:rsid w:val="002124EA"/>
     <w:rsid w:val="002235DD"/>
     <w:rsid w:val="00224354"/>
     <w:rsid w:val="0022521E"/>
     <w:rsid w:val="00230770"/>
     <w:rsid w:val="0023214E"/>
     <w:rsid w:val="00234F60"/>
     <w:rsid w:val="002359E5"/>
     <w:rsid w:val="002364BB"/>
     <w:rsid w:val="00237E26"/>
     <w:rsid w:val="00243710"/>
     <w:rsid w:val="002438F2"/>
     <w:rsid w:val="00244B4E"/>
     <w:rsid w:val="00244FD6"/>
     <w:rsid w:val="002619E7"/>
     <w:rsid w:val="0026366B"/>
     <w:rsid w:val="00281C8E"/>
     <w:rsid w:val="00286E73"/>
     <w:rsid w:val="00292799"/>
@@ -18130,114 +17662,117 @@
     <w:rsid w:val="006871A9"/>
     <w:rsid w:val="006905B3"/>
     <w:rsid w:val="006928E1"/>
     <w:rsid w:val="006A28CE"/>
     <w:rsid w:val="006A43DC"/>
     <w:rsid w:val="006A5AD3"/>
     <w:rsid w:val="006B5BEB"/>
     <w:rsid w:val="006C004D"/>
     <w:rsid w:val="006C1395"/>
     <w:rsid w:val="006C15E9"/>
     <w:rsid w:val="006C25D2"/>
     <w:rsid w:val="006C3E27"/>
     <w:rsid w:val="006C6693"/>
     <w:rsid w:val="006D088B"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D24FD"/>
     <w:rsid w:val="006D6C84"/>
     <w:rsid w:val="006D6EDD"/>
     <w:rsid w:val="006D7853"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E469F"/>
     <w:rsid w:val="006E5B2F"/>
     <w:rsid w:val="006E7D2A"/>
     <w:rsid w:val="006F0C16"/>
     <w:rsid w:val="006F132D"/>
+    <w:rsid w:val="006F2CA0"/>
     <w:rsid w:val="006F4880"/>
     <w:rsid w:val="006F53F5"/>
     <w:rsid w:val="006F683C"/>
     <w:rsid w:val="007008CE"/>
     <w:rsid w:val="00712619"/>
     <w:rsid w:val="00723708"/>
     <w:rsid w:val="0072495E"/>
     <w:rsid w:val="00726A38"/>
     <w:rsid w:val="00732EE9"/>
     <w:rsid w:val="00740A91"/>
     <w:rsid w:val="00740D75"/>
     <w:rsid w:val="0075244C"/>
     <w:rsid w:val="00754777"/>
     <w:rsid w:val="00764F51"/>
     <w:rsid w:val="00770C3C"/>
     <w:rsid w:val="00771099"/>
     <w:rsid w:val="00772388"/>
     <w:rsid w:val="007736BB"/>
     <w:rsid w:val="00777DBF"/>
     <w:rsid w:val="007910F2"/>
     <w:rsid w:val="007B0497"/>
     <w:rsid w:val="007B1DD6"/>
     <w:rsid w:val="007B2A93"/>
     <w:rsid w:val="007C3083"/>
     <w:rsid w:val="007D405C"/>
     <w:rsid w:val="007D6EEE"/>
     <w:rsid w:val="007D6F0F"/>
     <w:rsid w:val="007D6FD1"/>
     <w:rsid w:val="0080045C"/>
     <w:rsid w:val="00802DD1"/>
     <w:rsid w:val="0080341E"/>
     <w:rsid w:val="008036AF"/>
     <w:rsid w:val="00803964"/>
     <w:rsid w:val="00807C91"/>
+    <w:rsid w:val="0081139A"/>
     <w:rsid w:val="008137A9"/>
     <w:rsid w:val="00814A2B"/>
     <w:rsid w:val="00816A89"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="00847629"/>
     <w:rsid w:val="0085113E"/>
     <w:rsid w:val="0085329B"/>
     <w:rsid w:val="008567BD"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="0086593E"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="0086606D"/>
     <w:rsid w:val="0088049C"/>
     <w:rsid w:val="00883FF0"/>
     <w:rsid w:val="00886A5D"/>
     <w:rsid w:val="008A1497"/>
     <w:rsid w:val="008B0AA4"/>
     <w:rsid w:val="008B0F16"/>
     <w:rsid w:val="008B6FE8"/>
     <w:rsid w:val="008C0FC5"/>
     <w:rsid w:val="008C6261"/>
     <w:rsid w:val="008D22AE"/>
     <w:rsid w:val="008D2DAE"/>
     <w:rsid w:val="008E45AF"/>
     <w:rsid w:val="008E580D"/>
     <w:rsid w:val="008E5D9D"/>
     <w:rsid w:val="009034AD"/>
     <w:rsid w:val="009043BA"/>
     <w:rsid w:val="009062C1"/>
+    <w:rsid w:val="009137E1"/>
     <w:rsid w:val="00913FEB"/>
     <w:rsid w:val="0092126E"/>
     <w:rsid w:val="0093381D"/>
     <w:rsid w:val="00933E8B"/>
     <w:rsid w:val="00940D49"/>
     <w:rsid w:val="00950457"/>
     <w:rsid w:val="00962F31"/>
     <w:rsid w:val="00963794"/>
     <w:rsid w:val="0096793C"/>
     <w:rsid w:val="009723A6"/>
     <w:rsid w:val="0098004F"/>
     <w:rsid w:val="009810A1"/>
     <w:rsid w:val="009944BB"/>
     <w:rsid w:val="009946F6"/>
     <w:rsid w:val="00995980"/>
     <w:rsid w:val="00996672"/>
     <w:rsid w:val="00996B9F"/>
     <w:rsid w:val="009972C1"/>
     <w:rsid w:val="009A039C"/>
     <w:rsid w:val="009A25E0"/>
     <w:rsid w:val="009A416E"/>
     <w:rsid w:val="009A449C"/>
     <w:rsid w:val="009A7224"/>
     <w:rsid w:val="009B045E"/>
     <w:rsid w:val="009B0CAA"/>
@@ -18286,50 +17821,51 @@
     <w:rsid w:val="00B0730A"/>
     <w:rsid w:val="00B1185D"/>
     <w:rsid w:val="00B1414B"/>
     <w:rsid w:val="00B174F3"/>
     <w:rsid w:val="00B218EE"/>
     <w:rsid w:val="00B4073C"/>
     <w:rsid w:val="00B42195"/>
     <w:rsid w:val="00B45DB6"/>
     <w:rsid w:val="00B478B2"/>
     <w:rsid w:val="00B52F21"/>
     <w:rsid w:val="00B65363"/>
     <w:rsid w:val="00B65399"/>
     <w:rsid w:val="00B80058"/>
     <w:rsid w:val="00B811D8"/>
     <w:rsid w:val="00B85361"/>
     <w:rsid w:val="00B96376"/>
     <w:rsid w:val="00B97E5B"/>
     <w:rsid w:val="00BA3C11"/>
     <w:rsid w:val="00BA418C"/>
     <w:rsid w:val="00BB26AC"/>
     <w:rsid w:val="00BB2F9E"/>
     <w:rsid w:val="00BD1BE0"/>
     <w:rsid w:val="00BE33BD"/>
     <w:rsid w:val="00BE4304"/>
     <w:rsid w:val="00BF05CE"/>
+    <w:rsid w:val="00BF12CC"/>
     <w:rsid w:val="00BF147E"/>
     <w:rsid w:val="00BF4B27"/>
     <w:rsid w:val="00BF523B"/>
     <w:rsid w:val="00BF7C2A"/>
     <w:rsid w:val="00C043DC"/>
     <w:rsid w:val="00C059A2"/>
     <w:rsid w:val="00C10BEE"/>
     <w:rsid w:val="00C14811"/>
     <w:rsid w:val="00C219B7"/>
     <w:rsid w:val="00C314CF"/>
     <w:rsid w:val="00C32931"/>
     <w:rsid w:val="00C330F3"/>
     <w:rsid w:val="00C3621C"/>
     <w:rsid w:val="00C4285A"/>
     <w:rsid w:val="00C43DF7"/>
     <w:rsid w:val="00C44A81"/>
     <w:rsid w:val="00C52D39"/>
     <w:rsid w:val="00C5458A"/>
     <w:rsid w:val="00C73C39"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C84808"/>
     <w:rsid w:val="00C85176"/>
     <w:rsid w:val="00C865F9"/>
     <w:rsid w:val="00CA0BAA"/>
     <w:rsid w:val="00CB061F"/>
@@ -18369,50 +17905,51 @@
     <w:rsid w:val="00E3417D"/>
     <w:rsid w:val="00E36B8F"/>
     <w:rsid w:val="00E371CF"/>
     <w:rsid w:val="00E37275"/>
     <w:rsid w:val="00E37334"/>
     <w:rsid w:val="00E46F03"/>
     <w:rsid w:val="00E5078C"/>
     <w:rsid w:val="00E57552"/>
     <w:rsid w:val="00E61B31"/>
     <w:rsid w:val="00E7019B"/>
     <w:rsid w:val="00E70822"/>
     <w:rsid w:val="00E7350B"/>
     <w:rsid w:val="00E754BA"/>
     <w:rsid w:val="00E7609A"/>
     <w:rsid w:val="00E7687C"/>
     <w:rsid w:val="00E77A00"/>
     <w:rsid w:val="00E828B0"/>
     <w:rsid w:val="00E838BA"/>
     <w:rsid w:val="00E851FC"/>
     <w:rsid w:val="00E93549"/>
     <w:rsid w:val="00E93F41"/>
     <w:rsid w:val="00EA2F3B"/>
     <w:rsid w:val="00EA7E56"/>
     <w:rsid w:val="00EB3F47"/>
     <w:rsid w:val="00EB510E"/>
+    <w:rsid w:val="00EC6619"/>
     <w:rsid w:val="00ED404F"/>
     <w:rsid w:val="00ED4574"/>
     <w:rsid w:val="00ED5121"/>
     <w:rsid w:val="00EE3615"/>
     <w:rsid w:val="00EE5BDE"/>
     <w:rsid w:val="00EE7609"/>
     <w:rsid w:val="00EE7960"/>
     <w:rsid w:val="00F06795"/>
     <w:rsid w:val="00F135A0"/>
     <w:rsid w:val="00F174C3"/>
     <w:rsid w:val="00F2100C"/>
     <w:rsid w:val="00F242AD"/>
     <w:rsid w:val="00F37B86"/>
     <w:rsid w:val="00F401E1"/>
     <w:rsid w:val="00F46F86"/>
     <w:rsid w:val="00F47467"/>
     <w:rsid w:val="00F500FF"/>
     <w:rsid w:val="00F635CA"/>
     <w:rsid w:val="00F65E43"/>
     <w:rsid w:val="00F66BD4"/>
     <w:rsid w:val="00F704EA"/>
     <w:rsid w:val="00F7485F"/>
     <w:rsid w:val="00F76162"/>
     <w:rsid w:val="00F80F39"/>
     <w:rsid w:val="00F83F5E"/>
@@ -18437,84 +17974,129 @@
     <w:rsid w:val="00FF1BC3"/>
     <w:rsid w:val="00FF67C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4500207E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2FCB50DF-5580-4512-9AB7-9E0698113C81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -18748,69 +18330,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:aliases w:val=" Знак Знак Char Char"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4254"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
         <w:tab w:val="left" w:pos="7090"/>
         <w:tab w:val="left" w:pos="7799"/>
         <w:tab w:val="left" w:pos="8508"/>
         <w:tab w:val="left" w:pos="9217"/>
@@ -18866,51 +18453,51 @@
     <w:semiHidden/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007736BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00244B4E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
-    <w:name w:val=" Знак Знак"/>
+    <w:name w:val="Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FB1244"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0051645B"/>
     <w:pPr>
       <w:ind w:left="720" w:right="-108" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -18936,111 +18523,109 @@
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharChar">
     <w:name w:val="Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="006D6C84"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char0">
-    <w:name w:val=" Char"/>
+    <w:name w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00996B9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar">
-    <w:name w:val=" Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
+    <w:name w:val="Char Знак Char Char Char Знак Char Char Char Знак Знак"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00582CEE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharCharChar0">
-    <w:name w:val=" Char Char Char Char Char Char Char"/>
+    <w:name w:val="Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0075244C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00C330F3"/>
     <w:rPr>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -19270,69 +18855,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>531</Words>
-  <Characters>3029</Characters>
+  <Words>535</Words>
+  <Characters>3054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3553</CharactersWithSpaces>
+  <CharactersWithSpaces>3582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>