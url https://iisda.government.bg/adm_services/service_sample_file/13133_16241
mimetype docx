--- v0 (2025-12-14)
+++ v1 (2026-05-26)
@@ -180,51 +180,51 @@
                                     <w:rPr>
                                       <w:bCs/>
                                       <w:u w:val="single"/>
                                       <w:lang w:val="bg-BG"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">9 съгласно чл. 28, ал. 2 и чл. 31, ал. 2 от ЗЕКПСОИТДУ </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Text Box 63" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-517.95pt;margin-top:2.45pt;width:405pt;height:18pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzYNjxtAIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTRJQSdWGME3q&#10;XqR2P8ABE6yBzWwn0E377zubJE1bTZq28QHZvvNz99w9vqvrsWvRninNpchweBFgxEQpKy62Gf7y&#10;UHgLjLShoqKtFCzDj0zj6+XbN1dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqL2TPBBhrqTpqYKu2&#10;fqXoAOhd60dBMPMHqapeyZJpDaf5ZMRLh1/XrDSf6lozg9oMQ27G/ZX7b+zfX17RdKto3/DykAb9&#10;iyw6ygUEPUHl1FC0U/wVVMdLJbWszUUpO1/WNS+Z4wBswuAFm/uG9sxxgeLo/lQm/f9gy4/7zwrx&#10;CnqHkaAdtOiBjQbdyhHNLm15hl6n4HXfg58Z4dy6Wqq6v5PlV42EXDVUbNmNUnJoGK0gvdDe9M+u&#10;TjjagmyGD7KCOHRnpAMaa9VZQKgGAnRo0+OpNTaXEg7jkFzGAZhKsEXRYgZrG4Kmx9u90uYdkx2y&#10;iwwraL1Dp/s7bSbXo4sNJmTB2xbOadqKZweAOZ1AbLhqbTYL180fSZCsF+sF8Ug0W3skyHPvplgR&#10;b1aE8zi/zFerPPxp44YkbXhVMWHDHJUVkj/r3EHjkyZO2tKy5ZWFsylptd2sWoX2FJRduO9QkDM3&#10;/3karl7A5QWlMCLBbZR4xWwx90hBYi+ZBwsvCJPbZBaQhOTFc0p3XLB/p4SGDCdxFE9i+i23wH2v&#10;udG04wZmR8u7DC9OTjS1ElyLyrXWUN5O67NS2PSfSgHtPjbaCdZqdFKrGTcjoFgVb2T1CNJVEpQF&#10;IoSBB4tGqu8YDTA8Mqy/7ahiGLXvBcg/CQmx08ZtSDyPYKPOLZtzCxUlQGXYYDQtV2aaULte8W0D&#10;kaYHJ+QNPJmaOzU/ZXV4aDAgHKnDMLMT6HzvvJ5G7vIXAAAA//8DAFBLAwQUAAYACAAAACEA6pLz&#10;gd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcUvthhaREKeqQFxBlB+J&#10;mxtvk6jxOordJrw92xM9rXZmNPttsZlcJ844hNaThuVCgUCqvG2p1vD58ZI8gAjRkDWdJ9TwiwE2&#10;5eymMLn1I73jeRdrwSUUcqOhibHPpQxVg86Ehe+R2Dv4wZnI61BLO5iRy10nU6XupTMt8YXG9PjU&#10;YHXcnZyGr9fDz/dKvdXPbt2PflKSXCa1vp1P20cQEaf4H4YLPqNDyUx7fyIbRKchWaq7dcZhDSse&#10;nEjS9CLsWVAZyLKQ1z+UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzYNjxtAIAALoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDqkvOB3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAA4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w:rsidR="00533962" w:rsidRPr="00603AA2" w:rsidRDefault="00533962" w:rsidP="00533962">
                             <w:pPr>
                               <w:ind w:left="-142" w:right="-78"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00603AA2">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="bg-BG"/>
                               </w:rPr>
                               <w:t>Образец №</w:t>
                             </w:r>
@@ -326,54 +326,54 @@
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="002A1B62">
+      <w:tr w:rsidR="00533962" w:rsidTr="00177EF7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -478,59 +478,91 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(попълва се от Министерство на икономиката и индустрията)</w:t>
+              <w:t xml:space="preserve">(попълва се от </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidR="00177EF7" w:rsidRPr="00177EF7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министерство </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00177EF7" w:rsidRPr="00177EF7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="00C9063F">
+      <w:tr w:rsidR="00533962" w:rsidTr="00177EF7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1021"/>
+          <w:trHeight w:val="907"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3529,52 +3561,50 @@
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="0007079D" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Държава</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8650,229 +8680,229 @@
         <w:tblW w:w="4841" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1405"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="695"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="2141"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8081" w:type="dxa"/>
+            <w:tcW w:w="7967" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5238">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="008C7658">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ИНФОРМАЦИЯ ЗА РЕАЛИЗИРАНИТЕ КОЛИЧЕСТВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="2396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>. № по описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
+            <w:tcW w:w="2597" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
@@ -8880,62 +8910,62 @@
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Осъществено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
@@ -8943,4440 +8973,3130 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Оставащо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00CE6E93" w:rsidRDefault="00062BF0" w:rsidP="00F557FC">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00CE6E93" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6E93">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">13. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6E93">
-[...19 lines deleted...]
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Митнически документ, вид и номер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00CE6E93" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00CE6E93" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6E93">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>14. Дата</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, подпис и печат  на митническия служител</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:ind w:hanging="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00064598" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1207" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...1326 lines deleted...]
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1207" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00062BF0" w:rsidRPr="00BE5238" w:rsidRDefault="00062BF0" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0042682F" w:rsidRDefault="0042682F" w:rsidP="002111AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4673"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0042682F" w:rsidRDefault="0042682F" w:rsidP="002111AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4673"/>
@@ -13439,51 +12159,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00FF1752" w:rsidRDefault="00EB060A" w:rsidP="00F940D8">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Образец №</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">, съгласно чл. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
@@ -19198,4807 +17917,3503 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2668" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F940D8" w:rsidRPr="00BF5E8D" w:rsidRDefault="00F940D8" w:rsidP="008C39D0">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00D93FC7" w:rsidRDefault="00D93FC7" w:rsidP="002111AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4673"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00D93FC7" w:rsidRDefault="00D93FC7" w:rsidP="002111AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4673"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4841" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1405"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1759"/>
-        <w:gridCol w:w="695"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="2141"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8081" w:type="dxa"/>
+            <w:tcW w:w="7967" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5238">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="008C7658">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ИНФОРМАЦИЯ ЗА РЕАЛИЗИРАНИТЕ КОЛИЧЕСТВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="2396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел Б1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="005468EA" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00064598">
+            <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>. № по описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
+            <w:tcW w:w="2597" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="005468EA" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00064598">
+            <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00064598">
+            <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Осъществено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2525" w:type="dxa"/>
+            <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="005468EA" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00064598">
+            <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00064598">
+            <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> Оставащо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00CE6E93" w:rsidRDefault="005468EA" w:rsidP="00381F7C">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00CE6E93" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00CE6E93">
+            <w:r w:rsidRPr="00CE6E93">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00CE6E93">
-[...19 lines deleted...]
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Митнически документ, вид и номер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00CE6E93" w:rsidRDefault="005468EA" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00CE6E93" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="007B748A" w:rsidRPr="00CE6E93">
+            <w:r w:rsidRPr="00CE6E93">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>. Дата</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, подпис и печат  на митническия служител</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:ind w:hanging="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00064598" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00064598" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064598">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1207" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidTr="006E74A2">
+      <w:tr w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidTr="003906AF">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...1326 lines deleted...]
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1209" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1207" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="1318" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
-[...12 lines deleted...]
-            <w:tcW w:w="2491" w:type="dxa"/>
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="007B748A" w:rsidRPr="00BE5238" w:rsidRDefault="007B748A" w:rsidP="006E74A2">
+          <w:p w:rsidR="005A3E28" w:rsidRPr="00BE5238" w:rsidRDefault="005A3E28" w:rsidP="003906AF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D93FC7" w:rsidRDefault="00D93FC7" w:rsidP="002111AC">
+    <w:p w:rsidR="005A3E28" w:rsidRDefault="005A3E28" w:rsidP="002111AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4673"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D93FC7" w:rsidSect="00AC6DBA">
+    <w:sectPr w:rsidR="005A3E28" w:rsidSect="00AC6DBA">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="340" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF5AB0" w:rsidRDefault="00DF5AB0">
+    <w:p w:rsidR="00C249F1" w:rsidRDefault="00C249F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF5AB0" w:rsidRDefault="00DF5AB0">
+    <w:p w:rsidR="00C249F1" w:rsidRDefault="00C249F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24061,58 +21476,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DF5AB0" w:rsidRDefault="00DF5AB0">
+    <w:p w:rsidR="00C249F1" w:rsidRDefault="00C249F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DF5AB0" w:rsidRDefault="00DF5AB0">
+    <w:p w:rsidR="00C249F1" w:rsidRDefault="00C249F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="002D6404" w:rsidRDefault="002D6404" w:rsidP="002D6404">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="113" w:right="113" w:hanging="113"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6404">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="bg-BG"/>
@@ -25169,51 +22584,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25283,50 +22698,51 @@
     <w:rsid w:val="001109F0"/>
     <w:rsid w:val="00114714"/>
     <w:rsid w:val="001150A6"/>
     <w:rsid w:val="00117CAC"/>
     <w:rsid w:val="00117F35"/>
     <w:rsid w:val="001205F4"/>
     <w:rsid w:val="00123BF5"/>
     <w:rsid w:val="001335C3"/>
     <w:rsid w:val="00134271"/>
     <w:rsid w:val="001366C3"/>
     <w:rsid w:val="001370BF"/>
     <w:rsid w:val="00137C53"/>
     <w:rsid w:val="00142A89"/>
     <w:rsid w:val="00147CBC"/>
     <w:rsid w:val="00152119"/>
     <w:rsid w:val="00157015"/>
     <w:rsid w:val="0016395D"/>
     <w:rsid w:val="001656D0"/>
     <w:rsid w:val="00165FE4"/>
     <w:rsid w:val="00170BA5"/>
     <w:rsid w:val="00172E71"/>
     <w:rsid w:val="001734E4"/>
     <w:rsid w:val="0017377C"/>
     <w:rsid w:val="00177D38"/>
     <w:rsid w:val="00177E8D"/>
+    <w:rsid w:val="00177EF7"/>
     <w:rsid w:val="00182C7A"/>
     <w:rsid w:val="00184BA0"/>
     <w:rsid w:val="00185DF7"/>
     <w:rsid w:val="001938FE"/>
     <w:rsid w:val="001A2509"/>
     <w:rsid w:val="001A4A4D"/>
     <w:rsid w:val="001B1F13"/>
     <w:rsid w:val="001B2C96"/>
     <w:rsid w:val="001B2D99"/>
     <w:rsid w:val="001B32E0"/>
     <w:rsid w:val="001B5053"/>
     <w:rsid w:val="001B5125"/>
     <w:rsid w:val="001C1DB0"/>
     <w:rsid w:val="001C3A82"/>
     <w:rsid w:val="001C583F"/>
     <w:rsid w:val="001C6084"/>
     <w:rsid w:val="001C67D5"/>
     <w:rsid w:val="001C7A7E"/>
     <w:rsid w:val="001D00AE"/>
     <w:rsid w:val="001D0984"/>
     <w:rsid w:val="001D2EA1"/>
     <w:rsid w:val="001D7BB4"/>
     <w:rsid w:val="001E00C7"/>
     <w:rsid w:val="001E1FFD"/>
     <w:rsid w:val="001E2E9B"/>
@@ -25518,50 +22934,51 @@
     <w:rsid w:val="00533962"/>
     <w:rsid w:val="00535BBB"/>
     <w:rsid w:val="00541BBA"/>
     <w:rsid w:val="00545CDD"/>
     <w:rsid w:val="005468EA"/>
     <w:rsid w:val="005470AC"/>
     <w:rsid w:val="005471D3"/>
     <w:rsid w:val="00554FC6"/>
     <w:rsid w:val="005562EB"/>
     <w:rsid w:val="00560C53"/>
     <w:rsid w:val="00567191"/>
     <w:rsid w:val="00567B0B"/>
     <w:rsid w:val="0057073D"/>
     <w:rsid w:val="005728B4"/>
     <w:rsid w:val="005745A5"/>
     <w:rsid w:val="00584DFA"/>
     <w:rsid w:val="00585AEF"/>
     <w:rsid w:val="00586B15"/>
     <w:rsid w:val="005879B9"/>
     <w:rsid w:val="00593AFA"/>
     <w:rsid w:val="0059603A"/>
     <w:rsid w:val="005A0334"/>
     <w:rsid w:val="005A18A1"/>
     <w:rsid w:val="005A197A"/>
     <w:rsid w:val="005A373E"/>
+    <w:rsid w:val="005A3E28"/>
     <w:rsid w:val="005B54A3"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B655A"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005D0949"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D35C6"/>
     <w:rsid w:val="005E1E85"/>
     <w:rsid w:val="005E22BB"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005F20B5"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00601954"/>
     <w:rsid w:val="00603AA2"/>
     <w:rsid w:val="006111F4"/>
     <w:rsid w:val="00617CF9"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630CC2"/>
     <w:rsid w:val="006318EF"/>
     <w:rsid w:val="00632457"/>
     <w:rsid w:val="006326EA"/>
     <w:rsid w:val="00634641"/>
@@ -25654,50 +23071,51 @@
     <w:rsid w:val="007C5C28"/>
     <w:rsid w:val="007C6167"/>
     <w:rsid w:val="007D1D60"/>
     <w:rsid w:val="007D284D"/>
     <w:rsid w:val="007D7777"/>
     <w:rsid w:val="007E17DF"/>
     <w:rsid w:val="007F0B09"/>
     <w:rsid w:val="007F2CB8"/>
     <w:rsid w:val="007F34FF"/>
     <w:rsid w:val="008001DD"/>
     <w:rsid w:val="0080045C"/>
     <w:rsid w:val="00805732"/>
     <w:rsid w:val="0080585D"/>
     <w:rsid w:val="00805959"/>
     <w:rsid w:val="00805A34"/>
     <w:rsid w:val="00822493"/>
     <w:rsid w:val="00824902"/>
     <w:rsid w:val="008249B3"/>
     <w:rsid w:val="00826A98"/>
     <w:rsid w:val="008326A9"/>
     <w:rsid w:val="008362E1"/>
     <w:rsid w:val="00837E36"/>
     <w:rsid w:val="00843165"/>
     <w:rsid w:val="00843833"/>
     <w:rsid w:val="00847629"/>
+    <w:rsid w:val="00847D29"/>
     <w:rsid w:val="00854DAF"/>
     <w:rsid w:val="00855CD7"/>
     <w:rsid w:val="00857BE1"/>
     <w:rsid w:val="00861696"/>
     <w:rsid w:val="0086369D"/>
     <w:rsid w:val="00865D00"/>
     <w:rsid w:val="008670A4"/>
     <w:rsid w:val="00870522"/>
     <w:rsid w:val="00876C54"/>
     <w:rsid w:val="0088049C"/>
     <w:rsid w:val="008A0E2F"/>
     <w:rsid w:val="008A2FA9"/>
     <w:rsid w:val="008A4351"/>
     <w:rsid w:val="008A5AF3"/>
     <w:rsid w:val="008A7064"/>
     <w:rsid w:val="008A755A"/>
     <w:rsid w:val="008B67B0"/>
     <w:rsid w:val="008C01A9"/>
     <w:rsid w:val="008C0FC5"/>
     <w:rsid w:val="008C12B6"/>
     <w:rsid w:val="008C39D0"/>
     <w:rsid w:val="008C6261"/>
     <w:rsid w:val="008C6357"/>
     <w:rsid w:val="008D024E"/>
     <w:rsid w:val="008D2DAE"/>
@@ -25851,50 +23269,51 @@
     <w:rsid w:val="00BD381F"/>
     <w:rsid w:val="00BD45A9"/>
     <w:rsid w:val="00BD58D0"/>
     <w:rsid w:val="00BD5A59"/>
     <w:rsid w:val="00BD72AC"/>
     <w:rsid w:val="00BD76AD"/>
     <w:rsid w:val="00BE299F"/>
     <w:rsid w:val="00BE2E76"/>
     <w:rsid w:val="00BE3EA2"/>
     <w:rsid w:val="00BE6243"/>
     <w:rsid w:val="00BF0365"/>
     <w:rsid w:val="00BF05CE"/>
     <w:rsid w:val="00BF147E"/>
     <w:rsid w:val="00BF2D24"/>
     <w:rsid w:val="00BF4B27"/>
     <w:rsid w:val="00C00A6D"/>
     <w:rsid w:val="00C01E0E"/>
     <w:rsid w:val="00C02870"/>
     <w:rsid w:val="00C07A29"/>
     <w:rsid w:val="00C117A9"/>
     <w:rsid w:val="00C118EC"/>
     <w:rsid w:val="00C12802"/>
     <w:rsid w:val="00C15D30"/>
     <w:rsid w:val="00C20BA9"/>
     <w:rsid w:val="00C23522"/>
+    <w:rsid w:val="00C249F1"/>
     <w:rsid w:val="00C24A04"/>
     <w:rsid w:val="00C3212B"/>
     <w:rsid w:val="00C35737"/>
     <w:rsid w:val="00C42EDD"/>
     <w:rsid w:val="00C5759A"/>
     <w:rsid w:val="00C601AA"/>
     <w:rsid w:val="00C61598"/>
     <w:rsid w:val="00C62054"/>
     <w:rsid w:val="00C6251B"/>
     <w:rsid w:val="00C6263F"/>
     <w:rsid w:val="00C62C6C"/>
     <w:rsid w:val="00C708B2"/>
     <w:rsid w:val="00C73869"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C779F9"/>
     <w:rsid w:val="00C77B33"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C838D0"/>
     <w:rsid w:val="00C84576"/>
     <w:rsid w:val="00C9063F"/>
     <w:rsid w:val="00C97582"/>
     <w:rsid w:val="00CA25A4"/>
     <w:rsid w:val="00CA7EEF"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CB0ECE"/>
@@ -26069,127 +23488,134 @@
     <w:rsid w:val="00FF6F86"/>
     <w:rsid w:val="00FF7CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EF26E619-7A46-44FE-BE71-85BBEB22C7D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -27435,69 +24861,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>795</Words>
-  <Characters>4533</Characters>
+  <Words>786</Words>
+  <Characters>4481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на заявлението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5318</CharactersWithSpaces>
+  <CharactersWithSpaces>5257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на заявлението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>