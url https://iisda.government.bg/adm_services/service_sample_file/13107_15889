--- v0 (2025-11-15)
+++ v1 (2026-09-24)
@@ -8,101 +8,101 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10359" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="1574"/>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="173"/>
         <w:gridCol w:w="1437"/>
         <w:gridCol w:w="232"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="761"/>
         <w:gridCol w:w="829"/>
         <w:gridCol w:w="163"/>
         <w:gridCol w:w="1982"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00533962" w:rsidTr="002A1B62">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="454"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8214" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00CA53DB" w:rsidP="00146FDE">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00CA53DB" w:rsidP="00C9137B">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-6577965</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>31115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5143500" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -304,138 +304,137 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00533962">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> от ЗЕКПСОИТДУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="002A1B62">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="567"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Изходящ № и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
@@ -444,175 +443,195 @@
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Входящ № и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>дата на удостоверението</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
-              <w:t>(попълва се от Министерство на икономиката и индустрията)</w:t>
+              <w:t xml:space="preserve">(попълва се от </w:t>
+            </w:r>
+            <w:r w:rsidR="00C9137B" w:rsidRPr="00C9137B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>Министерство на икономиката, инвестициите и индустрията</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1247"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="008000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="003C06DE">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="851"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRPr="00F23EFC" w:rsidRDefault="00533962" w:rsidP="005E01A3">
+          <w:p w:rsidR="00533962" w:rsidRPr="00F23EFC" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7D95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">УДОСТОВЕРЕНИЕ ЗА </w:t>
             </w:r>
             <w:r w:rsidR="001870F2" w:rsidRPr="001870F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ТРАНСФЕР НА ПРОДУКТИ, СВЪРЗА</w:t>
             </w:r>
@@ -629,177 +648,174 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005E01A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
             <w:r w:rsidR="001870F2" w:rsidRPr="001870F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> ТЕРИТОРИЯТА НА РЕПУБЛИКА БЪЛГАРИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="003C06DE">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRPr="00271D00" w:rsidRDefault="00533962" w:rsidP="00146FDE">
+          <w:p w:rsidR="00533962" w:rsidRPr="00271D00" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00271D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">СЪГЛАСНО ЧЛ. </w:t>
             </w:r>
             <w:r w:rsidR="00146FDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00271D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> ОТ ПРАВИЛНИКА ЗА ПРИЛАГАНЕ НА ЗАКОНА ЗА ЕКСПОРТНИЯ КОНТРОЛ НА ПРОДУКТИ, СВЪРЗАНИ С ОТБРАНАТА, И НА ИЗДЕЛИЯ И ТЕХНОЛОГИИ С ДВОЙНА УПОТРЕБА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="007A4DDD">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="003C06DE">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRPr="00E539E5" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRPr="00E539E5" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="bg-BG"/>
@@ -842,3408 +858,3377 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E539E5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="007A4DDD">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="284"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10359" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9811" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="005E01A3" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="005E01A3" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ПОЛУЧАТЕЛ</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB434F">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">ЕИК / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№ на лиценза или удостоверението за съответната дейност</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8237" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мобилен тел.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9811" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRPr="00EB434F" w:rsidRDefault="005E01A3" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRPr="00EB434F" w:rsidRDefault="005E01A3" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E01A3">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ИЗПРАЩАЧ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E876A8">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№ на търговска регистрация:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8237" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Държава</w:t>
             </w:r>
             <w:r w:rsidR="00533962">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мобилен тел.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9811" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ДРУГИ (БРОКЕР, ПОСРЕДНИК):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E876A8">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№ на търговска регистрация:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8237" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мобилен тел.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37AC9" w:rsidTr="00677DA2">
+      <w:tr w:rsidR="00F37AC9" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F37AC9" w:rsidRDefault="00F37AC9" w:rsidP="00F37AC9">
+          <w:p w:rsidR="00F37AC9" w:rsidRDefault="00F37AC9" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2BCF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Описание на извършваната дейност:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8237" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F37AC9" w:rsidRDefault="00F37AC9" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00F37AC9" w:rsidRDefault="00F37AC9" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00AD3FB4" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00AD3FB4" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00533962">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9811" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00AD3FB4" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00AD3FB4" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLine="70"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3FB4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>КРАЕН ПОТРЕБИТЕЛ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Име:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00F856F0" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00F856F0" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>ЕИК</w:t>
             </w:r>
             <w:r w:rsidR="00533962" w:rsidRPr="00E876A8">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
                 <w:tab w:val="left" w:pos="7090"/>
                 <w:tab w:val="left" w:pos="7799"/>
                 <w:tab w:val="left" w:pos="8508"/>
                 <w:tab w:val="left" w:pos="9217"/>
                 <w:tab w:val="left" w:pos="9926"/>
                 <w:tab w:val="left" w:pos="10635"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Адрес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8237" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00C42CB2" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Държава:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Пощенски код:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00533962" w:rsidTr="000E21DA">
+      <w:tr w:rsidR="00533962" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Телефон №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Мобилен тел.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00910A6F">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>№:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Факс №:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="007A4DDD">
+          <w:p w:rsidR="00533962" w:rsidRDefault="00533962" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072071" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00072071" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5471">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">Държава на произход на изделията:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5471">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Условия на доставка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072071" w:rsidTr="003557E0">
+      <w:tr w:rsidR="00072071" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5471">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Крайна употреба:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7703" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00363F68">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072071" w:rsidTr="0059603A">
+      <w:tr w:rsidR="00072071" w:rsidTr="00C9137B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRPr="002D6404" w:rsidRDefault="00C527A1" w:rsidP="006A4150">
+          <w:p w:rsidR="00072071" w:rsidRPr="002D6404" w:rsidRDefault="00C527A1" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C527A1">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Издадено разрешение</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C527A1">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve">/ удостоверение за </w:t>
             </w:r>
             <w:r w:rsidR="006A4150">
@@ -4268,128 +4253,135 @@
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C527A1">
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>трансфер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="41"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5471">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
               <w:t>Дата:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00072071">
+          <w:p w:rsidR="00072071" w:rsidRDefault="00072071" w:rsidP="00C9137B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:val="bg-BG"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00533962" w:rsidRPr="00796EF2" w:rsidRDefault="00533962" w:rsidP="00495D72">
+    <w:p w:rsidR="00533962" w:rsidRPr="00796EF2" w:rsidRDefault="00C9137B" w:rsidP="00495D72">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10513" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="46"/>
@@ -24064,58 +24056,58 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D93FC7" w:rsidSect="00AC6DBA">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="340" w:right="340" w:bottom="340" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A91B89" w:rsidRDefault="00A91B89">
+    <w:p w:rsidR="005B09E6" w:rsidRDefault="005B09E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A91B89" w:rsidRDefault="00A91B89">
+    <w:p w:rsidR="005B09E6" w:rsidRDefault="005B09E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24178,58 +24170,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00142A89" w:rsidRDefault="00142A89">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A91B89" w:rsidRDefault="00A91B89">
+    <w:p w:rsidR="005B09E6" w:rsidRDefault="005B09E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A91B89" w:rsidRDefault="00A91B89">
+    <w:p w:rsidR="005B09E6" w:rsidRDefault="005B09E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="001E2E9B" w:rsidRPr="00B65399" w:rsidRDefault="001E2E9B" w:rsidP="001E2E9B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00237E26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -25261,51 +25253,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25610,50 +25602,51 @@
     <w:rsid w:val="005332FD"/>
     <w:rsid w:val="00533962"/>
     <w:rsid w:val="00535BBB"/>
     <w:rsid w:val="00541BBA"/>
     <w:rsid w:val="00545CDD"/>
     <w:rsid w:val="005470AC"/>
     <w:rsid w:val="005471D3"/>
     <w:rsid w:val="00554FC6"/>
     <w:rsid w:val="005562EB"/>
     <w:rsid w:val="00560C53"/>
     <w:rsid w:val="00567191"/>
     <w:rsid w:val="00567B0B"/>
     <w:rsid w:val="0057073D"/>
     <w:rsid w:val="005728B4"/>
     <w:rsid w:val="005745A5"/>
     <w:rsid w:val="00584DFA"/>
     <w:rsid w:val="00585AEF"/>
     <w:rsid w:val="00586B15"/>
     <w:rsid w:val="005879B9"/>
     <w:rsid w:val="00593AFA"/>
     <w:rsid w:val="0059603A"/>
     <w:rsid w:val="005A0334"/>
     <w:rsid w:val="005A18A1"/>
     <w:rsid w:val="005A197A"/>
     <w:rsid w:val="005A373E"/>
+    <w:rsid w:val="005B09E6"/>
     <w:rsid w:val="005B54A3"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B655A"/>
     <w:rsid w:val="005B790C"/>
     <w:rsid w:val="005C1BE2"/>
     <w:rsid w:val="005D0949"/>
     <w:rsid w:val="005D2AC7"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D35C6"/>
     <w:rsid w:val="005E01A3"/>
     <w:rsid w:val="005E1E85"/>
     <w:rsid w:val="005E22BB"/>
     <w:rsid w:val="005E2544"/>
     <w:rsid w:val="005E2D62"/>
     <w:rsid w:val="005F20B5"/>
     <w:rsid w:val="00601245"/>
     <w:rsid w:val="00601954"/>
     <w:rsid w:val="00603AA2"/>
     <w:rsid w:val="006111F4"/>
     <w:rsid w:val="00617CF9"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00630CC2"/>
     <w:rsid w:val="006318EF"/>
     <w:rsid w:val="00632457"/>
     <w:rsid w:val="006326EA"/>
@@ -25968,50 +25961,51 @@
     <w:rsid w:val="00C118EC"/>
     <w:rsid w:val="00C11F5C"/>
     <w:rsid w:val="00C12802"/>
     <w:rsid w:val="00C15D30"/>
     <w:rsid w:val="00C20BA9"/>
     <w:rsid w:val="00C23522"/>
     <w:rsid w:val="00C24A04"/>
     <w:rsid w:val="00C3212B"/>
     <w:rsid w:val="00C35737"/>
     <w:rsid w:val="00C42CB2"/>
     <w:rsid w:val="00C42EDD"/>
     <w:rsid w:val="00C527A1"/>
     <w:rsid w:val="00C5759A"/>
     <w:rsid w:val="00C601AA"/>
     <w:rsid w:val="00C6251B"/>
     <w:rsid w:val="00C6263F"/>
     <w:rsid w:val="00C62C6C"/>
     <w:rsid w:val="00C708B2"/>
     <w:rsid w:val="00C73869"/>
     <w:rsid w:val="00C7774C"/>
     <w:rsid w:val="00C779F9"/>
     <w:rsid w:val="00C77B33"/>
     <w:rsid w:val="00C82A3A"/>
     <w:rsid w:val="00C838D0"/>
     <w:rsid w:val="00C84576"/>
+    <w:rsid w:val="00C9137B"/>
     <w:rsid w:val="00C97582"/>
     <w:rsid w:val="00CA53DB"/>
     <w:rsid w:val="00CA7EEF"/>
     <w:rsid w:val="00CB061F"/>
     <w:rsid w:val="00CB0ECE"/>
     <w:rsid w:val="00CB16FD"/>
     <w:rsid w:val="00CB334E"/>
     <w:rsid w:val="00CB774E"/>
     <w:rsid w:val="00CC33DA"/>
     <w:rsid w:val="00CC7823"/>
     <w:rsid w:val="00CC7D95"/>
     <w:rsid w:val="00CC7E7E"/>
     <w:rsid w:val="00CD0297"/>
     <w:rsid w:val="00CD2930"/>
     <w:rsid w:val="00CD4F90"/>
     <w:rsid w:val="00CE2839"/>
     <w:rsid w:val="00CE507B"/>
     <w:rsid w:val="00CE6375"/>
     <w:rsid w:val="00CE7D9F"/>
     <w:rsid w:val="00D01D38"/>
     <w:rsid w:val="00D024A2"/>
     <w:rsid w:val="00D02F84"/>
     <w:rsid w:val="00D040B5"/>
     <w:rsid w:val="00D06F67"/>
     <w:rsid w:val="00D106B0"/>
@@ -26165,53 +26159,52 @@
     <w:rsid w:val="00FF6F86"/>
     <w:rsid w:val="00FF7CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FF4F0E0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E5A0F8E6-7DEE-4DF2-8855-8350F859AF30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27532,69 +27525,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>805</Words>
-  <Characters>4593</Characters>
+  <Words>807</Words>
+  <Characters>4606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Входящ № и дата на получаване на заявлението:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MGPIPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5388</CharactersWithSpaces>
+  <CharactersWithSpaces>5403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Входящ № и дата на получаване на заявлението:</dc:title>
   <dc:subject/>
   <dc:creator>MGPIPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>